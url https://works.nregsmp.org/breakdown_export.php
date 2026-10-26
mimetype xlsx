--- v0 (2026-09-10)
+++ v1 (2026-10-26)
@@ -182,1335 +182,1335 @@
       </c>
       <c r="F1" s="3" t="inlineStr">
         <is>
           <t>Sanctioned (Rs)</t>
         </is>
       </c>
       <c r="G1" s="3" t="inlineStr">
         <is>
           <t>Expenditure (Rs)</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>BALAGHAT</t>
         </is>
       </c>
       <c r="B2" s="2" t="n">
         <v>611709</v>
       </c>
       <c r="C2" s="2" t="n">
         <v>8066</v>
       </c>
       <c r="D2" s="2" t="n">
-        <v>432229</v>
+        <v>432256</v>
       </c>
       <c r="E2" s="2" t="n">
         <v>63835</v>
       </c>
       <c r="F2" s="3" t="n">
         <v>57085269427.25</v>
       </c>
       <c r="G2" s="3" t="n">
-        <v>37507631678.725</v>
+        <v>37508193926.535</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>MANDLA</t>
         </is>
       </c>
       <c r="B3" s="2" t="n">
         <v>555862</v>
       </c>
       <c r="C3" s="2" t="n">
         <v>9031</v>
       </c>
       <c r="D3" s="2" t="n">
-        <v>417493</v>
+        <v>417520</v>
       </c>
       <c r="E3" s="2" t="n">
         <v>57708</v>
       </c>
       <c r="F3" s="3" t="n">
         <v>64097155731.54</v>
       </c>
       <c r="G3" s="3" t="n">
-        <v>28840454667.57</v>
+        <v>28840451928.25</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>DHAR</t>
         </is>
       </c>
       <c r="B4" s="2" t="n">
         <v>450951</v>
       </c>
       <c r="C4" s="2" t="n">
         <v>32751</v>
       </c>
       <c r="D4" s="2" t="n">
-        <v>282335</v>
+        <v>282480</v>
       </c>
       <c r="E4" s="2" t="n">
         <v>53442</v>
       </c>
       <c r="F4" s="3" t="n">
         <v>70318702510.38</v>
       </c>
       <c r="G4" s="3" t="n">
-        <v>37891597585.89</v>
+        <v>37889490760.35</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA</t>
         </is>
       </c>
       <c r="B5" s="2" t="n">
         <v>439833</v>
       </c>
       <c r="C5" s="2" t="n">
         <v>11661</v>
       </c>
       <c r="D5" s="2" t="n">
-        <v>304735</v>
+        <v>304781</v>
       </c>
       <c r="E5" s="2" t="n">
         <v>46323</v>
       </c>
       <c r="F5" s="3" t="n">
         <v>50451677793.09</v>
       </c>
       <c r="G5" s="3" t="n">
-        <v>32121942063</v>
+        <v>32121845058.86</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>DINDORI</t>
         </is>
       </c>
       <c r="B6" s="2" t="n">
         <v>418011</v>
       </c>
       <c r="C6" s="2" t="n">
         <v>6545</v>
       </c>
       <c r="D6" s="2" t="n">
-        <v>297345</v>
+        <v>297356</v>
       </c>
       <c r="E6" s="2" t="n">
         <v>55210</v>
       </c>
       <c r="F6" s="3" t="n">
         <v>98687574515.19</v>
       </c>
       <c r="G6" s="3" t="n">
-        <v>30815260900.866</v>
+        <v>30815245624.916</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>SAGAR</t>
         </is>
       </c>
       <c r="B7" s="2" t="n">
         <v>402774</v>
       </c>
       <c r="C7" s="2" t="n">
         <v>19308</v>
       </c>
       <c r="D7" s="2" t="n">
-        <v>274951</v>
+        <v>274957</v>
       </c>
       <c r="E7" s="2" t="n">
         <v>35868</v>
       </c>
       <c r="F7" s="3" t="n">
         <v>33384224622.19</v>
       </c>
       <c r="G7" s="3" t="n">
-        <v>19785786327.426</v>
+        <v>19786480012.806</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>REWA</t>
         </is>
       </c>
       <c r="B8" s="2" t="n">
         <v>391714</v>
       </c>
       <c r="C8" s="2" t="n">
         <v>17343</v>
       </c>
       <c r="D8" s="2" t="n">
-        <v>269763</v>
+        <v>269856</v>
       </c>
       <c r="E8" s="2" t="n">
         <v>45976</v>
       </c>
       <c r="F8" s="3" t="n">
         <v>27687635411.59</v>
       </c>
       <c r="G8" s="3" t="n">
-        <v>15032369748.754</v>
+        <v>15025755113.154</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>SEONI</t>
         </is>
       </c>
       <c r="B9" s="2" t="n">
         <v>391040</v>
       </c>
       <c r="C9" s="2" t="n">
         <v>9332</v>
       </c>
       <c r="D9" s="2" t="n">
-        <v>262555</v>
+        <v>262581</v>
       </c>
       <c r="E9" s="2" t="n">
         <v>45616</v>
       </c>
       <c r="F9" s="3" t="n">
         <v>48062666763.98</v>
       </c>
       <c r="G9" s="3" t="n">
-        <v>24108338396.492</v>
+        <v>24108326237.752</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="10">
       <c r="A10" s="1" t="inlineStr">
         <is>
           <t>RAJGARH</t>
         </is>
       </c>
       <c r="B10" s="2" t="n">
         <v>375073</v>
       </c>
       <c r="C10" s="2" t="n">
         <v>11165</v>
       </c>
       <c r="D10" s="2" t="n">
-        <v>259962</v>
+        <v>260005</v>
       </c>
       <c r="E10" s="2" t="n">
         <v>34989</v>
       </c>
       <c r="F10" s="3" t="n">
         <v>46241688062.07</v>
       </c>
       <c r="G10" s="3" t="n">
-        <v>30571272810.474</v>
+        <v>30570762331.104</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="11">
       <c r="A11" s="1" t="inlineStr">
         <is>
           <t>KHARGONE</t>
         </is>
       </c>
       <c r="B11" s="2" t="n">
         <v>373255</v>
       </c>
       <c r="C11" s="2" t="n">
         <v>15804</v>
       </c>
       <c r="D11" s="2" t="n">
-        <v>274433</v>
+        <v>274436</v>
       </c>
       <c r="E11" s="2" t="n">
         <v>27026</v>
       </c>
       <c r="F11" s="3" t="n">
         <v>42691697655.07</v>
       </c>
       <c r="G11" s="3" t="n">
-        <v>27433222894.06</v>
+        <v>27432825328.54</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="12">
       <c r="A12" s="1" t="inlineStr">
         <is>
           <t>CHHATARPUR</t>
         </is>
       </c>
       <c r="B12" s="2" t="n">
         <v>359740</v>
       </c>
       <c r="C12" s="2" t="n">
         <v>11943</v>
       </c>
       <c r="D12" s="2" t="n">
-        <v>230648</v>
+        <v>230649</v>
       </c>
       <c r="E12" s="2" t="n">
         <v>60480</v>
       </c>
       <c r="F12" s="3" t="n">
         <v>34297318916.27</v>
       </c>
       <c r="G12" s="3" t="n">
-        <v>20655391233.511</v>
+        <v>20655698884.861</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="13">
       <c r="A13" s="1" t="inlineStr">
         <is>
           <t>SATNA</t>
         </is>
       </c>
       <c r="B13" s="2" t="n">
         <v>345728</v>
       </c>
       <c r="C13" s="2" t="n">
         <v>16151</v>
       </c>
       <c r="D13" s="2" t="n">
-        <v>232016</v>
+        <v>232037</v>
       </c>
       <c r="E13" s="2" t="n">
         <v>35198</v>
       </c>
       <c r="F13" s="3" t="n">
         <v>26354201017.98</v>
       </c>
       <c r="G13" s="3" t="n">
-        <v>15513531357.7</v>
+        <v>15513807355.88</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="14">
       <c r="A14" s="1" t="inlineStr">
         <is>
           <t>DAMOH</t>
         </is>
       </c>
       <c r="B14" s="2" t="n">
         <v>334996</v>
       </c>
       <c r="C14" s="2" t="n">
         <v>19041</v>
       </c>
       <c r="D14" s="2" t="n">
-        <v>208866</v>
+        <v>208873</v>
       </c>
       <c r="E14" s="2" t="n">
         <v>34497</v>
       </c>
       <c r="F14" s="3" t="n">
         <v>35431713210.08</v>
       </c>
       <c r="G14" s="3" t="n">
-        <v>22029304197.44</v>
+        <v>22028668009.93</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="15">
       <c r="A15" s="1" t="inlineStr">
         <is>
           <t>BETUL</t>
         </is>
       </c>
       <c r="B15" s="2" t="n">
         <v>326429</v>
       </c>
       <c r="C15" s="2" t="n">
         <v>14656</v>
       </c>
       <c r="D15" s="2" t="n">
-        <v>210637</v>
+        <v>210649</v>
       </c>
       <c r="E15" s="2" t="n">
         <v>41026</v>
       </c>
       <c r="F15" s="3" t="n">
         <v>35647621927.6</v>
       </c>
       <c r="G15" s="3" t="n">
-        <v>21633583322.063</v>
+        <v>21634049312.413</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="16">
       <c r="A16" s="1" t="inlineStr">
         <is>
           <t>KHANDWA</t>
         </is>
       </c>
       <c r="B16" s="2" t="n">
         <v>306904</v>
       </c>
       <c r="C16" s="2" t="n">
         <v>18490</v>
       </c>
       <c r="D16" s="2" t="n">
-        <v>182163</v>
+        <v>182219</v>
       </c>
       <c r="E16" s="2" t="n">
         <v>38448</v>
       </c>
       <c r="F16" s="3" t="n">
         <v>30997046460.63</v>
       </c>
       <c r="G16" s="3" t="n">
-        <v>17841025850.441</v>
+        <v>17840686882.231</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="17">
       <c r="A17" s="1" t="inlineStr">
         <is>
           <t>SHAHDOL</t>
         </is>
       </c>
       <c r="B17" s="2" t="n">
         <v>303741</v>
       </c>
       <c r="C17" s="2" t="n">
         <v>6015</v>
       </c>
       <c r="D17" s="2" t="n">
         <v>210239</v>
       </c>
       <c r="E17" s="2" t="n">
         <v>37651</v>
       </c>
       <c r="F17" s="3" t="n">
         <v>29731231859.82</v>
       </c>
       <c r="G17" s="3" t="n">
-        <v>15939472173.334</v>
+        <v>15934824116.144</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="18">
       <c r="A18" s="1" t="inlineStr">
         <is>
           <t>SHIVPURI</t>
         </is>
       </c>
       <c r="B18" s="2" t="n">
         <v>300381</v>
       </c>
       <c r="C18" s="2" t="n">
         <v>24021</v>
       </c>
       <c r="D18" s="2" t="n">
-        <v>184874</v>
+        <v>184918</v>
       </c>
       <c r="E18" s="2" t="n">
         <v>40428</v>
       </c>
       <c r="F18" s="3" t="n">
         <v>38540723013.24</v>
       </c>
       <c r="G18" s="3" t="n">
-        <v>23675234199.62</v>
+        <v>23675246708.37</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="19">
       <c r="A19" s="1" t="inlineStr">
         <is>
           <t>ANUPPUR</t>
         </is>
       </c>
       <c r="B19" s="2" t="n">
         <v>294377</v>
       </c>
       <c r="C19" s="2" t="n">
         <v>4263</v>
       </c>
       <c r="D19" s="2" t="n">
-        <v>213863</v>
+        <v>213873</v>
       </c>
       <c r="E19" s="2" t="n">
         <v>39788</v>
       </c>
       <c r="F19" s="3" t="n">
         <v>41900555792.82</v>
       </c>
       <c r="G19" s="3" t="n">
-        <v>17381134214.759</v>
+        <v>17380056751.399</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="20">
       <c r="A20" s="1" t="inlineStr">
         <is>
           <t>SIDHI</t>
         </is>
       </c>
       <c r="B20" s="2" t="n">
         <v>293905</v>
       </c>
       <c r="C20" s="2" t="n">
         <v>16514</v>
       </c>
       <c r="D20" s="2" t="n">
-        <v>172369</v>
+        <v>172410</v>
       </c>
       <c r="E20" s="2" t="n">
         <v>42731</v>
       </c>
       <c r="F20" s="3" t="n">
         <v>32896177905.47</v>
       </c>
       <c r="G20" s="3" t="n">
-        <v>15944397405.906</v>
+        <v>15943976902.876</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="21">
       <c r="A21" s="1" t="inlineStr">
         <is>
           <t>VIDISHA</t>
         </is>
       </c>
       <c r="B21" s="2" t="n">
         <v>291657</v>
       </c>
       <c r="C21" s="2" t="n">
         <v>18225</v>
       </c>
       <c r="D21" s="2" t="n">
-        <v>204719</v>
+        <v>204727</v>
       </c>
       <c r="E21" s="2" t="n">
         <v>30643</v>
       </c>
       <c r="F21" s="3" t="n">
         <v>22410879034.2</v>
       </c>
       <c r="G21" s="3" t="n">
-        <v>13151517924.36</v>
+        <v>13153153633.61</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="22">
       <c r="A22" s="1" t="inlineStr">
         <is>
           <t>BARWANI</t>
         </is>
       </c>
       <c r="B22" s="2" t="n">
         <v>288737</v>
       </c>
       <c r="C22" s="2" t="n">
         <v>16412</v>
       </c>
       <c r="D22" s="2" t="n">
-        <v>186306</v>
+        <v>186464</v>
       </c>
       <c r="E22" s="2" t="n">
         <v>32857</v>
       </c>
       <c r="F22" s="3" t="n">
         <v>26424048001.63</v>
       </c>
       <c r="G22" s="3" t="n">
-        <v>15298442470.763</v>
+        <v>15298755885.143</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="23">
       <c r="A23" s="1" t="inlineStr">
         <is>
           <t>JHABUA</t>
         </is>
       </c>
       <c r="B23" s="2" t="n">
         <v>273854</v>
       </c>
       <c r="C23" s="2" t="n">
         <v>21255</v>
       </c>
       <c r="D23" s="2" t="n">
-        <v>175033</v>
+        <v>175080</v>
       </c>
       <c r="E23" s="2" t="n">
         <v>23530</v>
       </c>
       <c r="F23" s="3" t="n">
         <v>32010413440.64</v>
       </c>
       <c r="G23" s="3" t="n">
-        <v>20682379453.124</v>
+        <v>20680963433.344</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="24">
       <c r="A24" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR</t>
         </is>
       </c>
       <c r="B24" s="2" t="n">
         <v>272845</v>
       </c>
       <c r="C24" s="2" t="n">
         <v>9388</v>
       </c>
       <c r="D24" s="2" t="n">
-        <v>199796</v>
+        <v>199801</v>
       </c>
       <c r="E24" s="2" t="n">
         <v>25486</v>
       </c>
       <c r="F24" s="3" t="n">
         <v>17799981175.46</v>
       </c>
       <c r="G24" s="3" t="n">
-        <v>8745024733.755</v>
+        <v>8745045645.925</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="25">
       <c r="A25" s="1" t="inlineStr">
         <is>
           <t>RAISEN</t>
         </is>
       </c>
       <c r="B25" s="2" t="n">
         <v>268915</v>
       </c>
       <c r="C25" s="2" t="n">
         <v>14232</v>
       </c>
       <c r="D25" s="2" t="n">
-        <v>174507</v>
+        <v>174580</v>
       </c>
       <c r="E25" s="2" t="n">
         <v>28194</v>
       </c>
       <c r="F25" s="3" t="n">
         <v>16800620884.42</v>
       </c>
       <c r="G25" s="3" t="n">
-        <v>9206345022.81</v>
+        <v>9206311493.76</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="26">
       <c r="A26" s="1" t="inlineStr">
         <is>
           <t>KATNI</t>
         </is>
       </c>
       <c r="B26" s="2" t="n">
         <v>257593</v>
       </c>
       <c r="C26" s="2" t="n">
         <v>3698</v>
       </c>
       <c r="D26" s="2" t="n">
-        <v>189755</v>
+        <v>189769</v>
       </c>
       <c r="E26" s="2" t="n">
         <v>30956</v>
       </c>
       <c r="F26" s="3" t="n">
         <v>27762852714.75</v>
       </c>
       <c r="G26" s="3" t="n">
-        <v>15070930164.596</v>
+        <v>15070888863.506</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="27">
       <c r="A27" s="1" t="inlineStr">
         <is>
           <t>ALIRAJPUR</t>
         </is>
       </c>
       <c r="B27" s="2" t="n">
         <v>253101</v>
       </c>
       <c r="C27" s="2" t="n">
         <v>9258</v>
       </c>
       <c r="D27" s="2" t="n">
-        <v>179273</v>
+        <v>179360</v>
       </c>
       <c r="E27" s="2" t="n">
         <v>28642</v>
       </c>
       <c r="F27" s="3" t="n">
         <v>26844960638.54</v>
       </c>
       <c r="G27" s="3" t="n">
-        <v>15368057257.212</v>
+        <v>15367424511.502</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="28">
       <c r="A28" s="1" t="inlineStr">
         <is>
           <t>JABALPUR</t>
         </is>
       </c>
       <c r="B28" s="2" t="n">
         <v>250399</v>
       </c>
       <c r="C28" s="2" t="n">
         <v>12311</v>
       </c>
       <c r="D28" s="2" t="n">
-        <v>182810</v>
+        <v>182814</v>
       </c>
       <c r="E28" s="2" t="n">
         <v>22901</v>
       </c>
       <c r="F28" s="3" t="n">
         <v>18466147162.85</v>
       </c>
       <c r="G28" s="3" t="n">
-        <v>10362887266.878</v>
+        <v>10362849507.988</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="29">
       <c r="A29" s="1" t="inlineStr">
         <is>
           <t>GUNA</t>
         </is>
       </c>
       <c r="B29" s="2" t="n">
         <v>247214</v>
       </c>
       <c r="C29" s="2" t="n">
         <v>16409</v>
       </c>
       <c r="D29" s="2" t="n">
-        <v>173076</v>
+        <v>173083</v>
       </c>
       <c r="E29" s="2" t="n">
         <v>23286</v>
       </c>
       <c r="F29" s="3" t="n">
         <v>34579262610.07</v>
       </c>
       <c r="G29" s="3" t="n">
-        <v>17902887195.708</v>
+        <v>17904028218.548</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="30">
       <c r="A30" s="1" t="inlineStr">
         <is>
           <t>SINGRAULI</t>
         </is>
       </c>
       <c r="B30" s="2" t="n">
         <v>246142</v>
       </c>
       <c r="C30" s="2" t="n">
         <v>10142</v>
       </c>
       <c r="D30" s="2" t="n">
-        <v>158999</v>
+        <v>159022</v>
       </c>
       <c r="E30" s="2" t="n">
         <v>36859</v>
       </c>
       <c r="F30" s="3" t="n">
         <v>22422128065.8</v>
       </c>
       <c r="G30" s="3" t="n">
-        <v>14271953928.454</v>
+        <v>14271860700.864</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="31">
       <c r="A31" s="1" t="inlineStr">
         <is>
           <t>PANNA</t>
         </is>
       </c>
       <c r="B31" s="2" t="n">
         <v>245234</v>
       </c>
       <c r="C31" s="2" t="n">
         <v>9911</v>
       </c>
       <c r="D31" s="2" t="n">
-        <v>173455</v>
+        <v>173479</v>
       </c>
       <c r="E31" s="2" t="n">
         <v>24462</v>
       </c>
       <c r="F31" s="3" t="n">
         <v>22767742843.83</v>
       </c>
       <c r="G31" s="3" t="n">
-        <v>15151007229.88</v>
+        <v>15150963089.88</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="32">
       <c r="A32" s="1" t="inlineStr">
         <is>
           <t>DEWAS</t>
         </is>
       </c>
       <c r="B32" s="2" t="n">
         <v>229640</v>
       </c>
       <c r="C32" s="2" t="n">
         <v>12342</v>
       </c>
       <c r="D32" s="2" t="n">
-        <v>152883</v>
+        <v>152941</v>
       </c>
       <c r="E32" s="2" t="n">
         <v>24476</v>
       </c>
       <c r="F32" s="3" t="n">
         <v>25487937083.73</v>
       </c>
       <c r="G32" s="3" t="n">
-        <v>15856721933.678</v>
+        <v>15856661388.638</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="33">
       <c r="A33" s="1" t="inlineStr">
         <is>
           <t>RATLAM</t>
         </is>
       </c>
       <c r="B33" s="2" t="n">
         <v>226201</v>
       </c>
       <c r="C33" s="2" t="n">
         <v>13179</v>
       </c>
       <c r="D33" s="2" t="n">
-        <v>163342</v>
+        <v>163344</v>
       </c>
       <c r="E33" s="2" t="n">
         <v>11503</v>
       </c>
       <c r="F33" s="3" t="n">
         <v>21182829309.66</v>
       </c>
       <c r="G33" s="3" t="n">
-        <v>13443723880.732</v>
+        <v>13443562709.082</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="34">
       <c r="A34" s="1" t="inlineStr">
         <is>
           <t>UMARIA</t>
         </is>
       </c>
       <c r="B34" s="2" t="n">
         <v>221516</v>
       </c>
       <c r="C34" s="2" t="n">
         <v>9633</v>
       </c>
       <c r="D34" s="2" t="n">
         <v>146099</v>
       </c>
       <c r="E34" s="2" t="n">
         <v>35756</v>
       </c>
       <c r="F34" s="3" t="n">
         <v>21904847028.55</v>
       </c>
       <c r="G34" s="3" t="n">
-        <v>12645608867.268</v>
+        <v>12645615753.038</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="35">
       <c r="A35" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH</t>
         </is>
       </c>
       <c r="B35" s="2" t="n">
         <v>217817</v>
       </c>
       <c r="C35" s="2" t="n">
         <v>11543</v>
       </c>
       <c r="D35" s="2" t="n">
-        <v>118341</v>
+        <v>118365</v>
       </c>
       <c r="E35" s="2" t="n">
         <v>51116</v>
       </c>
       <c r="F35" s="3" t="n">
         <v>22335885384.53</v>
       </c>
       <c r="G35" s="3" t="n">
-        <v>15325041446.236</v>
+        <v>15325235857.386</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="36">
       <c r="A36" s="1" t="inlineStr">
         <is>
           <t>UJJAIN</t>
         </is>
       </c>
       <c r="B36" s="2" t="n">
         <v>207341</v>
       </c>
       <c r="C36" s="2" t="n">
         <v>10945</v>
       </c>
       <c r="D36" s="2" t="n">
-        <v>137410</v>
+        <v>137435</v>
       </c>
       <c r="E36" s="2" t="n">
         <v>21673</v>
       </c>
       <c r="F36" s="3" t="n">
         <v>15601239812.45</v>
       </c>
       <c r="G36" s="3" t="n">
-        <v>10316025369.44</v>
+        <v>10316273996.3</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="37">
       <c r="A37" s="1" t="inlineStr">
         <is>
           <t>MANDSAUR</t>
         </is>
       </c>
       <c r="B37" s="2" t="n">
         <v>205658</v>
       </c>
       <c r="C37" s="2" t="n">
         <v>19783</v>
       </c>
       <c r="D37" s="2" t="n">
-        <v>129280</v>
+        <v>129287</v>
       </c>
       <c r="E37" s="2" t="n">
         <v>16759</v>
       </c>
       <c r="F37" s="3" t="n">
         <v>20647396439.69</v>
       </c>
       <c r="G37" s="3" t="n">
-        <v>14516865335.35</v>
+        <v>14516790028.88</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="38">
       <c r="A38" s="1" t="inlineStr">
         <is>
           <t>SEHORE</t>
         </is>
       </c>
       <c r="B38" s="2" t="n">
         <v>203337</v>
       </c>
       <c r="C38" s="2" t="n">
         <v>17834</v>
       </c>
       <c r="D38" s="2" t="n">
-        <v>128284</v>
+        <v>128431</v>
       </c>
       <c r="E38" s="2" t="n">
         <v>15444</v>
       </c>
       <c r="F38" s="3" t="n">
         <v>17832855131.84</v>
       </c>
       <c r="G38" s="3" t="n">
-        <v>9449473521.66</v>
+        <v>9449888658.74</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="39">
       <c r="A39" s="1" t="inlineStr">
         <is>
           <t>SHEOPUR</t>
         </is>
       </c>
       <c r="B39" s="2" t="n">
         <v>185236</v>
       </c>
       <c r="C39" s="2" t="n">
         <v>11585</v>
       </c>
       <c r="D39" s="2" t="n">
-        <v>111835</v>
+        <v>111843</v>
       </c>
       <c r="E39" s="2" t="n">
         <v>29456</v>
       </c>
       <c r="F39" s="3" t="n">
         <v>28153787743.84</v>
       </c>
       <c r="G39" s="3" t="n">
-        <v>14508020732.615</v>
+        <v>14507936537.645</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="40">
       <c r="A40" s="1" t="inlineStr">
         <is>
           <t>MORENA</t>
         </is>
       </c>
       <c r="B40" s="2" t="n">
         <v>181917</v>
       </c>
       <c r="C40" s="2" t="n">
-        <v>7069</v>
+        <v>7042</v>
       </c>
       <c r="D40" s="2" t="n">
-        <v>95393</v>
+        <v>95398</v>
       </c>
       <c r="E40" s="2" t="n">
         <v>17689</v>
       </c>
       <c r="F40" s="3" t="n">
         <v>48832205553.57</v>
       </c>
       <c r="G40" s="3" t="n">
-        <v>36149689154.324</v>
+        <v>36146698391.214</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="41">
       <c r="A41" s="1" t="inlineStr">
         <is>
           <t>NARMADAPURAM</t>
         </is>
       </c>
       <c r="B41" s="2" t="n">
         <v>169427</v>
       </c>
       <c r="C41" s="2" t="n">
         <v>13365</v>
       </c>
       <c r="D41" s="2" t="n">
-        <v>103369</v>
+        <v>103502</v>
       </c>
       <c r="E41" s="2" t="n">
         <v>21094</v>
       </c>
       <c r="F41" s="3" t="n">
         <v>9880114668.32</v>
       </c>
       <c r="G41" s="3" t="n">
-        <v>4482266373.8097</v>
+        <v>4482270288.8097</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="42">
       <c r="A42" s="1" t="inlineStr">
         <is>
           <t>ASHOK NAGAR</t>
         </is>
       </c>
       <c r="B42" s="2" t="n">
         <v>167982</v>
       </c>
       <c r="C42" s="2" t="n">
         <v>22835</v>
       </c>
       <c r="D42" s="2" t="n">
-        <v>103093</v>
+        <v>103096</v>
       </c>
       <c r="E42" s="2" t="n">
         <v>17648</v>
       </c>
       <c r="F42" s="3" t="n">
         <v>18171715869.55</v>
       </c>
       <c r="G42" s="3" t="n">
-        <v>10981975194.57</v>
+        <v>10982224695.21</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="43">
       <c r="A43" s="1" t="inlineStr">
         <is>
           <t>GWALIOR</t>
         </is>
       </c>
       <c r="B43" s="2" t="n">
         <v>139251</v>
       </c>
       <c r="C43" s="2" t="n">
         <v>6745</v>
       </c>
       <c r="D43" s="2" t="n">
-        <v>84610</v>
+        <v>84616</v>
       </c>
       <c r="E43" s="2" t="n">
         <v>16718</v>
       </c>
       <c r="F43" s="3" t="n">
         <v>16041506284.94</v>
       </c>
       <c r="G43" s="3" t="n">
-        <v>8960690386.216</v>
+        <v>8960680990.246</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="44">
       <c r="A44" s="1" t="inlineStr">
         <is>
           <t>BURHANPUR</t>
         </is>
       </c>
       <c r="B44" s="2" t="n">
         <v>138037</v>
       </c>
       <c r="C44" s="2" t="n">
         <v>5736</v>
       </c>
       <c r="D44" s="2" t="n">
-        <v>89283</v>
+        <v>89288</v>
       </c>
       <c r="E44" s="2" t="n">
         <v>20203</v>
       </c>
       <c r="F44" s="3" t="n">
         <v>11831135890.87</v>
       </c>
       <c r="G44" s="3" t="n">
-        <v>6659606861.476</v>
+        <v>6659545284.476</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="45">
       <c r="A45" s="1" t="inlineStr">
         <is>
           <t>BHIND</t>
         </is>
       </c>
       <c r="B45" s="2" t="n">
         <v>137264</v>
       </c>
       <c r="C45" s="2" t="n">
         <v>7605</v>
       </c>
       <c r="D45" s="2" t="n">
         <v>63973</v>
       </c>
       <c r="E45" s="2" t="n">
         <v>30651</v>
       </c>
       <c r="F45" s="3" t="n">
         <v>18744496362.15</v>
       </c>
       <c r="G45" s="3" t="n">
-        <v>10443838111.638</v>
+        <v>10443830542.638</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="46">
       <c r="A46" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA</t>
         </is>
       </c>
       <c r="B46" s="2" t="n">
         <v>137148</v>
       </c>
       <c r="C46" s="2" t="n">
         <v>14156</v>
       </c>
       <c r="D46" s="2" t="n">
-        <v>76753</v>
+        <v>76780</v>
       </c>
       <c r="E46" s="2" t="n">
         <v>14069</v>
       </c>
       <c r="F46" s="3" t="n">
         <v>11884111596.75</v>
       </c>
       <c r="G46" s="3" t="n">
-        <v>7714728444.626</v>
+        <v>7714665390.616</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="47">
       <c r="A47" s="1" t="inlineStr">
         <is>
           <t>SHAJAPUR</t>
         </is>
       </c>
       <c r="B47" s="2" t="n">
         <v>123818</v>
       </c>
       <c r="C47" s="2" t="n">
         <v>8855</v>
       </c>
       <c r="D47" s="2" t="n">
-        <v>77844</v>
+        <v>77865</v>
       </c>
       <c r="E47" s="2" t="n">
         <v>15357</v>
       </c>
       <c r="F47" s="3" t="n">
         <v>11883610772.21</v>
       </c>
       <c r="G47" s="3" t="n">
-        <v>7320624195.46</v>
+        <v>7320460963.66</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="48">
       <c r="A48" s="1" t="inlineStr">
         <is>
           <t>DATIA</t>
         </is>
       </c>
       <c r="B48" s="2" t="n">
         <v>100793</v>
       </c>
       <c r="C48" s="2" t="n">
         <v>4667</v>
       </c>
       <c r="D48" s="2" t="n">
-        <v>56362</v>
+        <v>56365</v>
       </c>
       <c r="E48" s="2" t="n">
         <v>18652</v>
       </c>
       <c r="F48" s="3" t="n">
         <v>10220332889.99</v>
       </c>
       <c r="G48" s="3" t="n">
-        <v>5219259122.586</v>
+        <v>5219205854.616</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="49">
       <c r="A49" s="1" t="inlineStr">
         <is>
           <t>INDORE</t>
         </is>
       </c>
       <c r="B49" s="2" t="n">
         <v>99547</v>
       </c>
       <c r="C49" s="2" t="n">
         <v>5643</v>
       </c>
       <c r="D49" s="2" t="n">
-        <v>63034</v>
+        <v>63053</v>
       </c>
       <c r="E49" s="2" t="n">
         <v>14470</v>
       </c>
       <c r="F49" s="3" t="n">
         <v>9930180735.73</v>
       </c>
       <c r="G49" s="3" t="n">
-        <v>5962488719.835</v>
+        <v>5962463519.825</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="50">
       <c r="A50" s="1" t="inlineStr">
         <is>
           <t>NEEMUCH</t>
         </is>
       </c>
       <c r="B50" s="2" t="n">
         <v>99009</v>
       </c>
       <c r="C50" s="2" t="n">
         <v>6750</v>
       </c>
       <c r="D50" s="2" t="n">
-        <v>64141</v>
+        <v>64156</v>
       </c>
       <c r="E50" s="2" t="n">
         <v>12752</v>
       </c>
       <c r="F50" s="3" t="n">
         <v>9711069437.81</v>
       </c>
       <c r="G50" s="3" t="n">
-        <v>6064641266.488</v>
+        <v>6065144050.178</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="51">
       <c r="A51" s="1" t="inlineStr">
         <is>
           <t>BHOPAL</t>
         </is>
       </c>
       <c r="B51" s="2" t="n">
         <v>88171</v>
       </c>
       <c r="C51" s="2" t="n">
         <v>7506</v>
       </c>
       <c r="D51" s="2" t="n">
-        <v>55191</v>
+        <v>55225</v>
       </c>
       <c r="E51" s="2" t="n">
         <v>7783</v>
       </c>
       <c r="F51" s="3" t="n">
         <v>9446621960.59</v>
       </c>
       <c r="G51" s="3" t="n">
-        <v>5936215984.01</v>
+        <v>5937208275.79</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="52">
       <c r="A52" s="1" t="inlineStr">
         <is>
           <t>NIWARI</t>
         </is>
       </c>
       <c r="B52" s="2" t="n">
         <v>77125</v>
       </c>
       <c r="C52" s="2" t="n">
         <v>3893</v>
       </c>
       <c r="D52" s="2" t="n">
         <v>38509</v>
       </c>
       <c r="E52" s="2" t="n">
         <v>16493</v>
       </c>
       <c r="F52" s="3" t="n">
         <v>10081010300.36</v>
       </c>
       <c r="G52" s="3" t="n">
-        <v>6381033153.12</v>
+        <v>6380936941.42</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="53">
       <c r="A53" s="1" t="inlineStr">
         <is>
           <t>HARDA</t>
         </is>
       </c>
       <c r="B53" s="2" t="n">
         <v>75698</v>
       </c>
       <c r="C53" s="2" t="n">
         <v>5335</v>
       </c>
       <c r="D53" s="2" t="n">
         <v>47297</v>
       </c>
       <c r="E53" s="2" t="n">
         <v>9034</v>
       </c>
       <c r="F53" s="3" t="n">
         <v>6625779630.63</v>
       </c>
       <c r="G53" s="3" t="n">
-        <v>3791528519.86</v>
+        <v>3791601860.8</v>
       </c>
     </row>
   </sheetData>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Company/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:title/>
   <dc:subject/>