--- v0 (2026-10-05)
+++ v1 (2026-10-07)
@@ -161,857 +161,857 @@
         </is>
       </c>
       <c r="B1" s="2" t="inlineStr">
         <is>
           <t>Total works</t>
         </is>
       </c>
       <c r="C1" s="3" t="inlineStr">
         <is>
           <t>Sanctioned (Rs)</t>
         </is>
       </c>
       <c r="D1" s="3" t="inlineStr">
         <is>
           <t>Expenditure (Rs)</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>DHAR</t>
         </is>
       </c>
       <c r="B2" s="2" t="n">
-        <v>23557</v>
+        <v>23495</v>
       </c>
       <c r="C2" s="3" t="n">
-        <v>5473187851.67</v>
+        <v>5469126251.69</v>
       </c>
       <c r="D2" s="3" t="n">
-        <v>2798582235.495</v>
+        <v>2797898703.955</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>MANDSAUR</t>
         </is>
       </c>
       <c r="B3" s="2" t="n">
-        <v>22296</v>
+        <v>22317</v>
       </c>
       <c r="C3" s="3" t="n">
-        <v>2591639520.45</v>
+        <v>2592202010.45</v>
       </c>
       <c r="D3" s="3" t="n">
-        <v>1245315958.38</v>
+        <v>1245591322.38</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>SHIVPURI</t>
         </is>
       </c>
       <c r="B4" s="2" t="n">
-        <v>21797</v>
+        <v>21777</v>
       </c>
       <c r="C4" s="3" t="n">
-        <v>3236399961.09</v>
+        <v>3235859961.09</v>
       </c>
       <c r="D4" s="3" t="n">
-        <v>1178250782.69</v>
+        <v>1177740412.69</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>DAMOH</t>
         </is>
       </c>
       <c r="B5" s="2" t="n">
-        <v>20821</v>
+        <v>20833</v>
       </c>
       <c r="C5" s="3" t="n">
-        <v>3842665819.55</v>
+        <v>3842989819.55</v>
       </c>
       <c r="D5" s="3" t="n">
-        <v>2075110932.25</v>
+        <v>2077194808.98</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
-          <t>VIDISHA</t>
+          <t>SAGAR</t>
         </is>
       </c>
       <c r="B6" s="2" t="n">
-        <v>20605</v>
+        <v>20363</v>
       </c>
       <c r="C6" s="3" t="n">
-        <v>1923105903.94</v>
+        <v>2882165762.38</v>
       </c>
       <c r="D6" s="3" t="n">
-        <v>681383628.78</v>
+        <v>1260958075.62</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
-          <t>SAGAR</t>
+          <t>VIDISHA</t>
         </is>
       </c>
       <c r="B7" s="2" t="n">
-        <v>20401</v>
+        <v>20275</v>
       </c>
       <c r="C7" s="3" t="n">
-        <v>2883551762.38</v>
+        <v>1913735992.76</v>
       </c>
       <c r="D7" s="3" t="n">
-        <v>1261816691.62</v>
+        <v>672758043.88</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>ASHOK NAGAR</t>
         </is>
       </c>
       <c r="B8" s="2" t="n">
-        <v>20258</v>
+        <v>20260</v>
       </c>
       <c r="C8" s="3" t="n">
-        <v>1342282043.83</v>
+        <v>1342336043.83</v>
       </c>
       <c r="D8" s="3" t="n">
-        <v>553554664.65</v>
+        <v>555204505.65</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>JHABUA</t>
         </is>
       </c>
       <c r="B9" s="2" t="n">
-        <v>20084</v>
+        <v>20087</v>
       </c>
       <c r="C9" s="3" t="n">
-        <v>3546802955.78</v>
+        <v>3546741106.25</v>
       </c>
       <c r="D9" s="3" t="n">
-        <v>1656834736.84</v>
+        <v>1656579550.84</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="10">
       <c r="A10" s="1" t="inlineStr">
         <is>
           <t>AGAR-MALWA</t>
         </is>
       </c>
       <c r="B10" s="2" t="n">
-        <v>19154</v>
+        <v>19165</v>
       </c>
       <c r="C10" s="3" t="n">
-        <v>1500732603.71</v>
+        <v>1501015563.71</v>
       </c>
       <c r="D10" s="3" t="n">
         <v>623664968.54</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="11">
       <c r="A11" s="1" t="inlineStr">
         <is>
           <t>SEHORE</t>
         </is>
       </c>
       <c r="B11" s="2" t="n">
-        <v>17343</v>
+        <v>17303</v>
       </c>
       <c r="C11" s="3" t="n">
-        <v>1665373168.15</v>
+        <v>1662680364.07</v>
       </c>
       <c r="D11" s="3" t="n">
-        <v>623812909.19</v>
+        <v>624739018.59</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="12">
       <c r="A12" s="1" t="inlineStr">
         <is>
           <t>REWA</t>
         </is>
       </c>
       <c r="B12" s="2" t="n">
-        <v>16352</v>
+        <v>16350</v>
       </c>
       <c r="C12" s="3" t="n">
-        <v>2732254455.93</v>
+        <v>2732231655.93</v>
       </c>
       <c r="D12" s="3" t="n">
-        <v>1149174943.32</v>
+        <v>1149392465.26</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="13">
       <c r="A13" s="1" t="inlineStr">
         <is>
           <t>SIDHI</t>
         </is>
       </c>
       <c r="B13" s="2" t="n">
-        <v>15994</v>
+        <v>16034</v>
       </c>
       <c r="C13" s="3" t="n">
-        <v>2013248059.5</v>
+        <v>2014467854.65</v>
       </c>
       <c r="D13" s="3" t="n">
-        <v>820329830.398</v>
+        <v>824544945.618</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="14">
       <c r="A14" s="1" t="inlineStr">
         <is>
           <t>SATNA</t>
         </is>
       </c>
       <c r="B14" s="2" t="n">
-        <v>15250</v>
+        <v>15245</v>
       </c>
       <c r="C14" s="3" t="n">
-        <v>1980265596.25</v>
+        <v>1980130596.25</v>
       </c>
       <c r="D14" s="3" t="n">
-        <v>617307227.03</v>
+        <v>617027563.01</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="15">
       <c r="A15" s="1" t="inlineStr">
         <is>
           <t>RAISEN</t>
         </is>
       </c>
       <c r="B15" s="2" t="n">
-        <v>15133</v>
+        <v>15156</v>
       </c>
       <c r="C15" s="3" t="n">
-        <v>1025389894.02</v>
+        <v>1026015830.41</v>
       </c>
       <c r="D15" s="3" t="n">
-        <v>446507323.6</v>
+        <v>446616523.6</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="16">
       <c r="A16" s="1" t="inlineStr">
         <is>
           <t>RAJGARH</t>
         </is>
       </c>
       <c r="B16" s="2" t="n">
-        <v>15109</v>
+        <v>15142</v>
       </c>
       <c r="C16" s="3" t="n">
-        <v>2199111455.62</v>
+        <v>2200287610.74</v>
       </c>
       <c r="D16" s="3" t="n">
-        <v>1084034089.66</v>
+        <v>1085356177.66</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="17">
       <c r="A17" s="1" t="inlineStr">
         <is>
           <t>BETUL</t>
         </is>
       </c>
       <c r="B17" s="2" t="n">
-        <v>13705</v>
+        <v>13708</v>
       </c>
       <c r="C17" s="3" t="n">
-        <v>2254045122.84</v>
+        <v>2254126122.84</v>
       </c>
       <c r="D17" s="3" t="n">
-        <v>1081251876.333</v>
+        <v>1083495156.053</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="18">
       <c r="A18" s="1" t="inlineStr">
         <is>
-          <t>GUNA</t>
+          <t>NARMADAPURAM</t>
         </is>
       </c>
       <c r="B18" s="2" t="n">
-        <v>13644</v>
+        <v>13624</v>
       </c>
       <c r="C18" s="3" t="n">
-        <v>927770611.49</v>
+        <v>962311325.68</v>
       </c>
       <c r="D18" s="3" t="n">
-        <v>371759232.04</v>
+        <v>336082308.3367</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="19">
       <c r="A19" s="1" t="inlineStr">
         <is>
-          <t>NARMADAPURAM</t>
+          <t>GUNA</t>
         </is>
       </c>
       <c r="B19" s="2" t="n">
-        <v>13605</v>
+        <v>13608</v>
       </c>
       <c r="C19" s="3" t="n">
-        <v>961798325.68</v>
+        <v>927608272.8</v>
       </c>
       <c r="D19" s="3" t="n">
-        <v>335929883.6567</v>
+        <v>371922857.3</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="20">
       <c r="A20" s="1" t="inlineStr">
         <is>
           <t>KHARGONE</t>
         </is>
       </c>
       <c r="B20" s="2" t="n">
-        <v>13376</v>
+        <v>13341</v>
       </c>
       <c r="C20" s="3" t="n">
-        <v>2287669695.21</v>
+        <v>2289377156.25</v>
       </c>
       <c r="D20" s="3" t="n">
-        <v>991902797.42</v>
+        <v>991695031.99</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="21">
       <c r="A21" s="1" t="inlineStr">
         <is>
           <t>RATLAM</t>
         </is>
       </c>
       <c r="B21" s="2" t="n">
-        <v>13034</v>
+        <v>13053</v>
       </c>
       <c r="C21" s="3" t="n">
-        <v>1489092323.4</v>
+        <v>1489605323.4</v>
       </c>
       <c r="D21" s="3" t="n">
-        <v>624324697.41</v>
+        <v>625774284.95</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="22">
       <c r="A22" s="1" t="inlineStr">
         <is>
-          <t>KHANDWA</t>
+          <t>JABALPUR</t>
         </is>
       </c>
       <c r="B22" s="2" t="n">
-        <v>12963</v>
+        <v>12949</v>
       </c>
       <c r="C22" s="3" t="n">
-        <v>1455614945.39</v>
+        <v>1512074326.75</v>
       </c>
       <c r="D22" s="3" t="n">
-        <v>686891974.14</v>
+        <v>531804384.98</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="23">
       <c r="A23" s="1" t="inlineStr">
         <is>
-          <t>JABALPUR</t>
+          <t>KHANDWA</t>
         </is>
       </c>
       <c r="B23" s="2" t="n">
-        <v>12926</v>
+        <v>12943</v>
       </c>
       <c r="C23" s="3" t="n">
-        <v>1510575825.26</v>
+        <v>1453128855.31</v>
       </c>
       <c r="D23" s="3" t="n">
-        <v>530851814.3</v>
+        <v>685283192.14</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="24">
       <c r="A24" s="1" t="inlineStr">
         <is>
           <t>BARWANI</t>
         </is>
       </c>
       <c r="B24" s="2" t="n">
-        <v>12605</v>
+        <v>12611</v>
       </c>
       <c r="C24" s="3" t="n">
-        <v>1196636702.1</v>
+        <v>1197240161.11</v>
       </c>
       <c r="D24" s="3" t="n">
-        <v>500370673.31</v>
+        <v>500033440.57</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="25">
       <c r="A25" s="1" t="inlineStr">
         <is>
           <t>CHHATARPUR</t>
         </is>
       </c>
       <c r="B25" s="2" t="n">
-        <v>12297</v>
+        <v>12305</v>
       </c>
       <c r="C25" s="3" t="n">
-        <v>2059564019.57</v>
+        <v>2059780019.57</v>
       </c>
       <c r="D25" s="3" t="n">
-        <v>821080203.08</v>
+        <v>821974993.15</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="26">
       <c r="A26" s="1" t="inlineStr">
         <is>
           <t>SHEOPUR</t>
         </is>
       </c>
       <c r="B26" s="2" t="n">
-        <v>11898</v>
+        <v>11906</v>
       </c>
       <c r="C26" s="3" t="n">
-        <v>1813357588.36</v>
+        <v>1813573588.36</v>
       </c>
       <c r="D26" s="3" t="n">
-        <v>821093297.62</v>
+        <v>821260877.48</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="27">
       <c r="A27" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA</t>
         </is>
       </c>
       <c r="B27" s="2" t="n">
-        <v>11770</v>
+        <v>11705</v>
       </c>
       <c r="C27" s="3" t="n">
-        <v>3020087206.78</v>
+        <v>3021605441.88</v>
       </c>
       <c r="D27" s="3" t="n">
-        <v>1417181900.09</v>
+        <v>1419349694.41</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="28">
       <c r="A28" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR</t>
         </is>
       </c>
       <c r="B28" s="2" t="n">
-        <v>11133</v>
+        <v>11160</v>
       </c>
       <c r="C28" s="3" t="n">
-        <v>976680217.16</v>
+        <v>977409217.16</v>
       </c>
       <c r="D28" s="3" t="n">
-        <v>373726086.22</v>
+        <v>374192446.22</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="29">
       <c r="A29" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH</t>
         </is>
       </c>
       <c r="B29" s="2" t="n">
-        <v>10671</v>
+        <v>10675</v>
       </c>
       <c r="C29" s="3" t="n">
-        <v>2014333385.25</v>
+        <v>2014519474.61</v>
       </c>
       <c r="D29" s="3" t="n">
-        <v>980717056.41</v>
+        <v>980838446.49</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="30">
       <c r="A30" s="1" t="inlineStr">
         <is>
           <t>DEWAS</t>
         </is>
       </c>
       <c r="B30" s="2" t="n">
-        <v>10179</v>
+        <v>10182</v>
       </c>
       <c r="C30" s="3" t="n">
-        <v>1617076827.84</v>
+        <v>1617208178.93</v>
       </c>
       <c r="D30" s="3" t="n">
-        <v>624706892.458</v>
+        <v>625578242.458</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="31">
       <c r="A31" s="1" t="inlineStr">
         <is>
           <t>PANNA</t>
         </is>
       </c>
       <c r="B31" s="2" t="n">
-        <v>10121</v>
+        <v>10123</v>
       </c>
       <c r="C31" s="3" t="n">
-        <v>1629964273.23</v>
+        <v>1630148993.51</v>
       </c>
       <c r="D31" s="3" t="n">
-        <v>746947065.8</v>
+        <v>747275442.8</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="32">
       <c r="A32" s="1" t="inlineStr">
         <is>
           <t>UJJAIN</t>
         </is>
       </c>
       <c r="B32" s="2" t="n">
-        <v>9832</v>
+        <v>9852</v>
       </c>
       <c r="C32" s="3" t="n">
-        <v>828986815.29</v>
+        <v>829396815.29</v>
       </c>
       <c r="D32" s="3" t="n">
-        <v>361784571.46</v>
+        <v>362041876.36</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="33">
       <c r="A33" s="1" t="inlineStr">
         <is>
           <t>SINGRAULI</t>
         </is>
       </c>
       <c r="B33" s="2" t="n">
-        <v>9410</v>
+        <v>9418</v>
       </c>
       <c r="C33" s="3" t="n">
-        <v>1152180667.7</v>
+        <v>1152627574.74</v>
       </c>
       <c r="D33" s="3" t="n">
-        <v>453281957.27</v>
+        <v>453712439.76</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="34">
       <c r="A34" s="1" t="inlineStr">
         <is>
           <t>UMARIA</t>
         </is>
       </c>
       <c r="B34" s="2" t="n">
         <v>9121</v>
       </c>
       <c r="C34" s="3" t="n">
         <v>1217529370.02</v>
       </c>
       <c r="D34" s="3" t="n">
-        <v>563026234.43</v>
+        <v>563706930.33</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="35">
       <c r="A35" s="1" t="inlineStr">
         <is>
           <t>SEONI</t>
         </is>
       </c>
       <c r="B35" s="2" t="n">
-        <v>9087</v>
+        <v>9096</v>
       </c>
       <c r="C35" s="3" t="n">
-        <v>1892616492.88</v>
+        <v>1893406207.22</v>
       </c>
       <c r="D35" s="3" t="n">
-        <v>727353950.27</v>
+        <v>728213670.38</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="36">
       <c r="A36" s="1" t="inlineStr">
         <is>
           <t>MANDLA</t>
         </is>
       </c>
       <c r="B36" s="2" t="n">
-        <v>8455</v>
+        <v>8466</v>
       </c>
       <c r="C36" s="3" t="n">
-        <v>2076275079.12</v>
+        <v>2077308250.12</v>
       </c>
       <c r="D36" s="3" t="n">
-        <v>981077201.11</v>
+        <v>983249111.87</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="37">
       <c r="A37" s="1" t="inlineStr">
         <is>
           <t>BHOPAL</t>
         </is>
       </c>
       <c r="B37" s="2" t="n">
-        <v>8112</v>
+        <v>8120</v>
       </c>
       <c r="C37" s="3" t="n">
-        <v>1208182166.22</v>
+        <v>1208398166.22</v>
       </c>
       <c r="D37" s="3" t="n">
-        <v>577546821.36</v>
+        <v>578278221.36</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="38">
       <c r="A38" s="1" t="inlineStr">
         <is>
           <t>BHIND</t>
         </is>
       </c>
       <c r="B38" s="2" t="n">
-        <v>7678</v>
+        <v>7687</v>
       </c>
       <c r="C38" s="3" t="n">
-        <v>2279418273.48</v>
+        <v>2279647233.48</v>
       </c>
       <c r="D38" s="3" t="n">
-        <v>801474046.76</v>
+        <v>802123240.2</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="39">
       <c r="A39" s="1" t="inlineStr">
         <is>
           <t>SHAJAPUR</t>
         </is>
       </c>
       <c r="B39" s="2" t="n">
-        <v>7636</v>
+        <v>7585</v>
       </c>
       <c r="C39" s="3" t="n">
-        <v>955532184.14</v>
+        <v>951294230.7</v>
       </c>
       <c r="D39" s="3" t="n">
-        <v>381547817.21</v>
+        <v>379050467.1</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="40">
       <c r="A40" s="1" t="inlineStr">
         <is>
           <t>BALAGHAT</t>
         </is>
       </c>
       <c r="B40" s="2" t="n">
-        <v>7091</v>
+        <v>7102</v>
       </c>
       <c r="C40" s="3" t="n">
-        <v>1004977566.99</v>
+        <v>1005270287.5</v>
       </c>
       <c r="D40" s="3" t="n">
-        <v>527419027.67</v>
+        <v>527492178.67</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="41">
       <c r="A41" s="1" t="inlineStr">
         <is>
           <t>MORENA</t>
         </is>
       </c>
       <c r="B41" s="2" t="n">
-        <v>7084</v>
+        <v>7081</v>
       </c>
       <c r="C41" s="3" t="n">
-        <v>6754801057.75</v>
+        <v>6753261630.61</v>
       </c>
       <c r="D41" s="3" t="n">
-        <v>3828379945.45</v>
+        <v>3827621406.04</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="42">
       <c r="A42" s="1" t="inlineStr">
         <is>
           <t>NEEMUCH</t>
         </is>
       </c>
       <c r="B42" s="2" t="n">
-        <v>6992</v>
+        <v>7005</v>
       </c>
       <c r="C42" s="3" t="n">
-        <v>802855199.02</v>
+        <v>803206199.02</v>
       </c>
       <c r="D42" s="3" t="n">
-        <v>368892825.98</v>
+        <v>368993625.98</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="43">
       <c r="A43" s="1" t="inlineStr">
         <is>
           <t>ALIRAJPUR</t>
         </is>
       </c>
       <c r="B43" s="2" t="n">
-        <v>6902</v>
+        <v>6889</v>
       </c>
       <c r="C43" s="3" t="n">
-        <v>2339195218.59</v>
+        <v>2337328649.99</v>
       </c>
       <c r="D43" s="3" t="n">
-        <v>1218979282.31</v>
+        <v>1218976348.77</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="44">
       <c r="A44" s="1" t="inlineStr">
         <is>
           <t>GWALIOR</t>
         </is>
       </c>
       <c r="B44" s="2" t="n">
         <v>6282</v>
       </c>
       <c r="C44" s="3" t="n">
         <v>933548577.93</v>
       </c>
       <c r="D44" s="3" t="n">
         <v>249601293.56</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="45">
       <c r="A45" s="1" t="inlineStr">
         <is>
           <t>DINDORI</t>
         </is>
       </c>
       <c r="B45" s="2" t="n">
-        <v>6087</v>
+        <v>6003</v>
       </c>
       <c r="C45" s="3" t="n">
-        <v>2021043813</v>
+        <v>2017820078.14</v>
       </c>
       <c r="D45" s="3" t="n">
-        <v>538066795</v>
+        <v>535372459.03</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="46">
       <c r="A46" s="1" t="inlineStr">
         <is>
           <t>BURHANPUR</t>
         </is>
       </c>
       <c r="B46" s="2" t="n">
-        <v>5133</v>
+        <v>5160</v>
       </c>
       <c r="C46" s="3" t="n">
-        <v>507910373.54</v>
+        <v>508639373.54</v>
       </c>
       <c r="D46" s="3" t="n">
         <v>161397637.25</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="47">
       <c r="A47" s="1" t="inlineStr">
         <is>
           <t>HARDA</t>
         </is>
       </c>
       <c r="B47" s="2" t="n">
-        <v>4802</v>
+        <v>4809</v>
       </c>
       <c r="C47" s="3" t="n">
-        <v>704690465.79</v>
+        <v>704879465.79</v>
       </c>
       <c r="D47" s="3" t="n">
-        <v>256206246.46</v>
+        <v>256260372.46</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="48">
       <c r="A48" s="1" t="inlineStr">
         <is>
           <t>SHAHDOL</t>
         </is>
       </c>
       <c r="B48" s="2" t="n">
-        <v>4530</v>
+        <v>4532</v>
       </c>
       <c r="C48" s="3" t="n">
-        <v>895785390.54</v>
+        <v>895842461.39</v>
       </c>
       <c r="D48" s="3" t="n">
-        <v>337999675.26</v>
+        <v>338515166.73</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="49">
       <c r="A49" s="1" t="inlineStr">
         <is>
           <t>DATIA</t>
         </is>
       </c>
       <c r="B49" s="2" t="n">
-        <v>4272</v>
+        <v>4241</v>
       </c>
       <c r="C49" s="3" t="n">
-        <v>1181397043.05</v>
+        <v>1180437233.05</v>
       </c>
       <c r="D49" s="3" t="n">
-        <v>479447991.05</v>
+        <v>478896002.11</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="50">
       <c r="A50" s="1" t="inlineStr">
         <is>
           <t>INDORE</t>
         </is>
       </c>
       <c r="B50" s="2" t="n">
-        <v>4078</v>
+        <v>4052</v>
       </c>
       <c r="C50" s="3" t="n">
-        <v>753213451.14</v>
+        <v>752511451.14</v>
       </c>
       <c r="D50" s="3" t="n">
-        <v>225865901.7</v>
+        <v>225592757.7</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="51">
       <c r="A51" s="1" t="inlineStr">
         <is>
           <t>KATNI</t>
         </is>
       </c>
       <c r="B51" s="2" t="n">
-        <v>3859</v>
+        <v>3873</v>
       </c>
       <c r="C51" s="3" t="n">
-        <v>1051467309.81</v>
+        <v>1056152746.04</v>
       </c>
       <c r="D51" s="3" t="n">
-        <v>357430766.53</v>
+        <v>357956183.51</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="52">
       <c r="A52" s="1" t="inlineStr">
         <is>
           <t>ANUPPUR</t>
         </is>
       </c>
       <c r="B52" s="2" t="n">
-        <v>3664</v>
+        <v>3637</v>
       </c>
       <c r="C52" s="3" t="n">
-        <v>950576386.54</v>
+        <v>945789882.48</v>
       </c>
       <c r="D52" s="3" t="n">
-        <v>405681610.98</v>
+        <v>402296661.33</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="53">
       <c r="A53" s="1" t="inlineStr">
         <is>
           <t>NIWARI</t>
         </is>
       </c>
       <c r="B53" s="2" t="n">
         <v>3530</v>
       </c>
       <c r="C53" s="3" t="n">
         <v>746352749.67</v>
       </c>
       <c r="D53" s="3" t="n">
         <v>274107393.94</v>
       </c>
     </row>
   </sheetData>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>