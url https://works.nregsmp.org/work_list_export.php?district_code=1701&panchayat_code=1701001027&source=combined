--- v0 (2026-09-06)
+++ v1 (2026-10-25)
@@ -135,51 +135,51 @@
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
   <dimension ref="A1:K657"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="true" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <selection activeCell="A1" activeCellId="0" pane="topLeft" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1024" min="1" style="0" customWidth="false" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="0" t="inlineStr">
         <is>
-          <t>Exported on: 2026-09-06 13:35:00</t>
+          <t>Exported on: 2026-10-25 14:53:38</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="0" t="inlineStr">
         <is>
           <t>Filters applied:</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="0" t="inlineStr">
         <is>
           <t>  Data source: MGNREGA + VBGRAMG</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="0" t="inlineStr">
         <is>
           <t>  District: MORENA</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
@@ -416,51 +416,51 @@
         <v>0</v>
       </c>
       <c r="J14" s="3" t="n">
         <v>45030</v>
       </c>
       <c r="K14" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="15">
       <c r="A15" s="1" t="inlineStr">
         <is>
           <t>AMBAH</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C15" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D15" s="1" t="inlineStr">
         <is>
-          <t>Construction of Cyclone shelter for Community / Construction of Cyclone shelter for Community</t>
+          <t>Construction of Cyclone shelter for Community / Construction of Cyclone Shelter for Community</t>
         </is>
       </c>
       <c r="E15" s="1" t="inlineStr">
         <is>
           <t>Construction of Other Community Building/Assets</t>
         </is>
       </c>
       <c r="F15" s="1" t="inlineStr">
         <is>
           <t>1701001027/AV/22012034660063 — Shanti Dham Nirman Karya Chavutara Teenshed Sahit Gariv Ka Pura Tutwas</t>
         </is>
       </c>
       <c r="G15" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H15" s="2" t="n">
         <v>334906.09</v>
       </c>
       <c r="I15" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J15" s="3" t="n">
         <v>45549</v>
@@ -1268,98 +1268,98 @@
         <v>0</v>
       </c>
       <c r="J32" s="3" t="n">
         <v>45017</v>
       </c>
       <c r="K32" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="33">
       <c r="A33" s="1" t="inlineStr">
         <is>
           <t>AMBAH</t>
         </is>
       </c>
       <c r="B33" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C33" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
         </is>
       </c>
       <c r="D33" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation-Farm Forestry in fields for Comm / Block Plantation of Farm Forestry Trees in fields for Community</t>
+          <t>Block Plantation-Farm Forestry in fields for Comm / Agro Forestry Block Plantation for Community</t>
         </is>
       </c>
       <c r="E33" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F33" s="1" t="inlineStr">
         <is>
           <t>1701001027/DP/22012034582985 — nandan falodhan balbihari sharma ke khet par ramcharan ka pura tutwas</t>
         </is>
       </c>
       <c r="G33" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H33" s="2" t="n">
         <v>168296.35</v>
       </c>
       <c r="I33" s="2" t="n">
         <v>60946</v>
       </c>
       <c r="J33" s="3" t="n">
         <v>45173</v>
       </c>
       <c r="K33" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="34">
       <c r="A34" s="1" t="inlineStr">
         <is>
           <t>AMBAH</t>
         </is>
       </c>
       <c r="B34" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C34" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
         </is>
       </c>
       <c r="D34" s="1" t="inlineStr">
         <is>
-          <t>Coastal Afforestation using forstry Trees for Comm / Along the coast Afforestation using forestry Trees for Community</t>
+          <t>Coastal Afforestation using forstry Trees for Comm / Plantation in Coastal Area for Community</t>
         </is>
       </c>
       <c r="E34" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F34" s="1" t="inlineStr">
         <is>
           <t>1701001027/DP/22012034628848 — Ma ki bagiya gov.prathmik shala talkapura</t>
         </is>
       </c>
       <c r="G34" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H34" s="2" t="n">
         <v>29510.52</v>
       </c>
       <c r="I34" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J34" s="3" t="n">
         <v>45567</v>
@@ -1648,51 +1648,51 @@
         <v>0</v>
       </c>
       <c r="J40" s="3" t="n">
         <v>44301</v>
       </c>
       <c r="K40" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="41">
       <c r="A41" s="1" t="inlineStr">
         <is>
           <t>AMBAH</t>
         </is>
       </c>
       <c r="B41" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C41" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Flood Control and Protection</t>
         </is>
       </c>
       <c r="D41" s="1" t="inlineStr">
         <is>
-          <t>Constr of Diversion Storm Water Drain for Comm / Construction of Diversion Storm Water Drain for Community</t>
+          <t>Constr of Diversion Storm Water Drain for Comm / Construction of Flood Diversion Drain for Community</t>
         </is>
       </c>
       <c r="E41" s="1" t="inlineStr">
         <is>
           <t>Works for Flood Control and Protection</t>
         </is>
       </c>
       <c r="F41" s="1" t="inlineStr">
         <is>
           <t>1701001027/FP/22012034630613 — Nala nirman kary kevat basti se school hokar nriya ki or gp tutwas</t>
         </is>
       </c>
       <c r="G41" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H41" s="2" t="n">
         <v>1446399.51</v>
       </c>
       <c r="I41" s="2" t="n">
         <v>961935</v>
       </c>
       <c r="J41" s="3" t="n">
         <v>44980</v>
@@ -1930,192 +1930,192 @@
         <v>0</v>
       </c>
       <c r="J46" s="3" t="n">
         <v>45017</v>
       </c>
       <c r="K46" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="47">
       <c r="A47" s="1" t="inlineStr">
         <is>
           <t>AMBAH</t>
         </is>
       </c>
       <c r="B47" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C47" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Flood Control and Protection</t>
         </is>
       </c>
       <c r="D47" s="1" t="inlineStr">
         <is>
-          <t>Constr of Diversion Storm Water Drain for Comm / Construction of Diversion Storm Water Drain for Community</t>
+          <t>Constr of Diversion Storm Water Drain for Comm / Construction of Flood Diversion Drain for Community</t>
         </is>
       </c>
       <c r="E47" s="1" t="inlineStr">
         <is>
           <t>Works for Flood Control and Protection</t>
         </is>
       </c>
       <c r="F47" s="1" t="inlineStr">
         <is>
           <t>1701001027/FP/22012034634876 — kaccha nala nirmad karya bhua ka pura se bagelpura hokar nariya ki ore kadman ka pura gp tutwas</t>
         </is>
       </c>
       <c r="G47" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H47" s="2" t="n">
         <v>1315442.5</v>
       </c>
       <c r="I47" s="2" t="n">
         <v>688002</v>
       </c>
       <c r="J47" s="3" t="n">
         <v>45192</v>
       </c>
       <c r="K47" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="48">
       <c r="A48" s="1" t="inlineStr">
         <is>
           <t>AMBAH</t>
         </is>
       </c>
       <c r="B48" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C48" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Flood Control and Protection</t>
         </is>
       </c>
       <c r="D48" s="1" t="inlineStr">
         <is>
-          <t>Constr of Diversion Storm Water Drain for Comm / Construction of Diversion Storm Water Drain for Community</t>
+          <t>Constr of Diversion Storm Water Drain for Comm / Construction of Flood Diversion Drain for Community</t>
         </is>
       </c>
       <c r="E48" s="1" t="inlineStr">
         <is>
           <t>Works for Flood Control and Protection</t>
         </is>
       </c>
       <c r="F48" s="1" t="inlineStr">
         <is>
           <t>1701001027/FP/22012034634877 — kaccha nala nirmad karya chand ka pura nahar bale nale se khand ka pura nariya tak khand ka pura</t>
         </is>
       </c>
       <c r="G48" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H48" s="2" t="n">
         <v>1328181.48</v>
       </c>
       <c r="I48" s="2" t="n">
         <v>253630</v>
       </c>
       <c r="J48" s="3" t="n">
         <v>45192</v>
       </c>
       <c r="K48" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="49">
       <c r="A49" s="1" t="inlineStr">
         <is>
           <t>AMBAH</t>
         </is>
       </c>
       <c r="B49" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C49" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Flood Control and Protection</t>
         </is>
       </c>
       <c r="D49" s="1" t="inlineStr">
         <is>
-          <t>Constr of intrmediate and Link Water Drain-Comm / Construction of intermediate and Link Storm Water Drain for Community</t>
+          <t>Constr of intrmediate and Link Water Drain-Comm / Construction of Storm Water Drain for Community</t>
         </is>
       </c>
       <c r="E49" s="1" t="inlineStr">
         <is>
           <t>Works for Flood Control and Protection</t>
         </is>
       </c>
       <c r="F49" s="1" t="inlineStr">
         <is>
           <t>1701001027/FP/22012034637454 — Kaccha nala nirmad karya kadman bale khar se nadi ki ore Gp tutwas</t>
         </is>
       </c>
       <c r="G49" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H49" s="2" t="n">
         <v>1060663</v>
       </c>
       <c r="I49" s="2" t="n">
         <v>149856</v>
       </c>
       <c r="J49" s="3" t="n">
         <v>45363</v>
       </c>
       <c r="K49" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="50">
       <c r="A50" s="1" t="inlineStr">
         <is>
           <t>AMBAH</t>
         </is>
       </c>
       <c r="B50" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C50" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Flood Control and Protection</t>
         </is>
       </c>
       <c r="D50" s="1" t="inlineStr">
         <is>
-          <t>Constr of intrmediate and Link Water Drain-Comm / Construction of intermediate and Link Storm Water Drain for Community</t>
+          <t>Constr of intrmediate and Link Water Drain-Comm / Construction of Storm Water Drain for Community</t>
         </is>
       </c>
       <c r="E50" s="1" t="inlineStr">
         <is>
           <t>Works for Flood Control and Protection</t>
         </is>
       </c>
       <c r="F50" s="1" t="inlineStr">
         <is>
           <t>1701001027/FP/22012034637455 — Kaccha nala nirmad karya kadman marg se nadi ki ore Gp tutwas</t>
         </is>
       </c>
       <c r="G50" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H50" s="2" t="n">
         <v>1315442.5</v>
       </c>
       <c r="I50" s="2" t="n">
         <v>211176</v>
       </c>
       <c r="J50" s="3" t="n">
         <v>45363</v>
@@ -5174,192 +5174,192 @@
       <c r="J114" s="3" t="n">
         <v>45779</v>
       </c>
       <c r="K114" s="3" t="n">
         <v>46137</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="115">
       <c r="A115" s="1" t="inlineStr">
         <is>
           <t>AMBAH</t>
         </is>
       </c>
       <c r="B115" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C115" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D115" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E115" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F115" s="1" t="inlineStr">
         <is>
           <t>1701001027/IF/22012035457567 — khet talab ashok singh  ke khet ke pass tutwas</t>
         </is>
       </c>
       <c r="G115" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H115" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I115" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J115" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K115" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="116">
       <c r="A116" s="1" t="inlineStr">
         <is>
           <t>AMBAH</t>
         </is>
       </c>
       <c r="B116" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C116" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D116" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E116" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F116" s="1" t="inlineStr">
         <is>
           <t>1701001027/IF/22012035457725 — Khet talab Ashok singh ke khet ke pass chinotiyakapura tutwas</t>
         </is>
       </c>
       <c r="G116" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H116" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I116" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J116" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K116" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="117">
       <c r="A117" s="1" t="inlineStr">
         <is>
           <t>AMBAH</t>
         </is>
       </c>
       <c r="B117" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C117" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D117" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E117" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F117" s="1" t="inlineStr">
         <is>
           <t>1701001027/IF/22012035457772 — Khat talab Ashok singh ke khet ke pass chinotiyakapura tutwas</t>
         </is>
       </c>
       <c r="G117" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H117" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I117" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J117" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K117" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="118">
       <c r="A118" s="1" t="inlineStr">
         <is>
           <t>AMBAH</t>
         </is>
       </c>
       <c r="B118" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C118" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D118" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E118" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F118" s="1" t="inlineStr">
         <is>
           <t>1701001027/IF/22012035457886 — Khel talab ramprakash singh ke khet ke pass chinotiyakapura tutwas</t>
         </is>
       </c>
       <c r="G118" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H118" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I118" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J118" s="3" t="n">
         <v>45761</v>
@@ -5607,51 +5607,51 @@
       <c r="J123" s="3" t="n">
         <v>45781</v>
       </c>
       <c r="K123" s="3" t="n">
         <v>46135</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="124">
       <c r="A124" s="1" t="inlineStr">
         <is>
           <t>AMBAH</t>
         </is>
       </c>
       <c r="B124" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C124" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D124" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E124" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F124" s="1" t="inlineStr">
         <is>
           <t>1701001027/IF/22012035459551 — Khet talab bitto ke khet ke pass tutwas</t>
         </is>
       </c>
       <c r="G124" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H124" s="2" t="n">
         <v>147621.16</v>
       </c>
       <c r="I124" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J124" s="3" t="n">
         <v>45761</v>
@@ -5948,51 +5948,51 @@
       <c r="J130" s="3" t="n">
         <v>45783</v>
       </c>
       <c r="K130" s="3" t="n">
         <v>46135</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="131">
       <c r="A131" s="1" t="inlineStr">
         <is>
           <t>AMBAH</t>
         </is>
       </c>
       <c r="B131" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C131" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D131" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation-Biodrainage in Fields-Individuals / Block Plantation of Biodrainage Trees in Fields for Individuals</t>
+          <t>Block Plantation-Biodrainage in Fields-Individuals / Bio-drainage Plantation for Individual</t>
         </is>
       </c>
       <c r="E131" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F131" s="1" t="inlineStr">
         <is>
           <t>1701001027/IF/22012035649133 — ek bagiya ma ke name aneeta/ramnarayan singh tomar bhuakapura tutwas</t>
         </is>
       </c>
       <c r="G131" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H131" s="2" t="n">
         <v>267628.59</v>
       </c>
       <c r="I131" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J131" s="3" t="n">
         <v>46002</v>
@@ -6042,98 +6042,98 @@
         <v>0</v>
       </c>
       <c r="J132" s="3" t="n">
         <v>45932</v>
       </c>
       <c r="K132" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="133">
       <c r="A133" s="1" t="inlineStr">
         <is>
           <t>AMBAH</t>
         </is>
       </c>
       <c r="B133" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C133" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D133" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation-Biodrainage in Fields-Individuals / Block Plantation of Biodrainage Trees in Fields for Individuals</t>
+          <t>Block Plantation-Biodrainage in Fields-Individuals / Bio-drainage Plantation for Individual</t>
         </is>
       </c>
       <c r="E133" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F133" s="1" t="inlineStr">
         <is>
           <t>1701001027/IF/22012035658347 — em bagiya ma ke name khushboo tomar/narendra singh tomar bhuakapura tutwas</t>
         </is>
       </c>
       <c r="G133" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H133" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I133" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J133" s="3" t="n">
         <v>46001</v>
       </c>
       <c r="K133" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="134">
       <c r="A134" s="1" t="inlineStr">
         <is>
           <t>AMBAH</t>
         </is>
       </c>
       <c r="B134" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C134" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D134" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation-Biodrainage in Fields-Individuals / Block Plantation of Biodrainage Trees in Fields for Individuals</t>
+          <t>Block Plantation-Biodrainage in Fields-Individuals / Bio-drainage Plantation for Individual</t>
         </is>
       </c>
       <c r="E134" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F134" s="1" t="inlineStr">
         <is>
           <t>1701001027/IF/22012035659053 — ek bagiya ma ke name khushboo tomar/narendra singh bhuakapura tutwas</t>
         </is>
       </c>
       <c r="G134" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H134" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I134" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J134" s="3" t="n">
         <v>46016</v>
@@ -11056,98 +11056,98 @@
       <c r="J236" s="3" t="n">
         <v>43421</v>
       </c>
       <c r="K236" s="3" t="n">
         <v>43641</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="237">
       <c r="A237" s="1" t="inlineStr">
         <is>
           <t>AMBAH</t>
         </is>
       </c>
       <c r="B237" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C237" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D237" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>IAY Houses / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E237" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F237" s="1" t="inlineStr">
         <is>
           <t>1701001027/IF/IAY/193488 — Construction of IAY House -IAY REG. NO. MP-01-001-027-001/62</t>
         </is>
       </c>
       <c r="G237" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H237" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I237" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J237" s="3" t="n">
         <v>42312</v>
       </c>
       <c r="K237" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="238">
       <c r="A238" s="1" t="inlineStr">
         <is>
           <t>AMBAH</t>
         </is>
       </c>
       <c r="B238" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C238" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D238" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>IAY Houses / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E238" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F238" s="1" t="inlineStr">
         <is>
           <t>1701001027/IF/IAY/193489 — Construction of IAY House -IAY REG. NO. MP-01-001-027-001/94C</t>
         </is>
       </c>
       <c r="G238" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H238" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I238" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J238" s="3" t="n">
         <v>42312</v>
@@ -11542,239 +11542,239 @@
       <c r="J246" s="3" t="n">
         <v>42809</v>
       </c>
       <c r="K246" s="3" t="n">
         <v>43232</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="247">
       <c r="A247" s="1" t="inlineStr">
         <is>
           <t>AMBAH</t>
         </is>
       </c>
       <c r="B247" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C247" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D247" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E247" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F247" s="1" t="inlineStr">
         <is>
           <t>1701001027/IF/IAY/4850644 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP134316072</t>
         </is>
       </c>
       <c r="G247" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H247" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I247" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J247" s="3" t="n">
         <v>45558</v>
       </c>
       <c r="K247" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="248">
       <c r="A248" s="1" t="inlineStr">
         <is>
           <t>AMBAH</t>
         </is>
       </c>
       <c r="B248" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C248" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D248" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E248" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F248" s="1" t="inlineStr">
         <is>
           <t>1701001027/IF/IAY/4924538 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP134316110</t>
         </is>
       </c>
       <c r="G248" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H248" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I248" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J248" s="3" t="n">
         <v>45883</v>
       </c>
       <c r="K248" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="249">
       <c r="A249" s="1" t="inlineStr">
         <is>
           <t>AMBAH</t>
         </is>
       </c>
       <c r="B249" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C249" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D249" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E249" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F249" s="1" t="inlineStr">
         <is>
           <t>1701001027/IF/IAY/4924539 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP134316123</t>
         </is>
       </c>
       <c r="G249" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H249" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I249" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J249" s="3" t="n">
         <v>45875</v>
       </c>
       <c r="K249" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="250">
       <c r="A250" s="1" t="inlineStr">
         <is>
           <t>AMBAH</t>
         </is>
       </c>
       <c r="B250" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C250" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D250" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E250" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F250" s="1" t="inlineStr">
         <is>
           <t>1701001027/IF/IAY/4924540 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP134316139</t>
         </is>
       </c>
       <c r="G250" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H250" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I250" s="2" t="n">
         <v>17226</v>
       </c>
       <c r="J250" s="3" t="n">
         <v>45861</v>
       </c>
       <c r="K250" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="251">
       <c r="A251" s="1" t="inlineStr">
         <is>
           <t>AMBAH</t>
         </is>
       </c>
       <c r="B251" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C251" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D251" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E251" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F251" s="1" t="inlineStr">
         <is>
           <t>1701001027/IF/IAY/5093362 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP134316087</t>
         </is>
       </c>
       <c r="G251" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H251" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I251" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J251" s="3" t="n">
         <v>45728</v>
@@ -11924,192 +11924,192 @@
       <c r="J254" s="3" t="n">
         <v>42983</v>
       </c>
       <c r="K254" s="3" t="n">
         <v>43292</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="255">
       <c r="A255" s="1" t="inlineStr">
         <is>
           <t>AMBAH</t>
         </is>
       </c>
       <c r="B255" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C255" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D255" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>IAY Houses / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E255" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F255" s="1" t="inlineStr">
         <is>
           <t>1701001027/IF/IAY/87253 — Construction of IAY House -IAY REG. NO. MP-01-001-027-001/157</t>
         </is>
       </c>
       <c r="G255" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H255" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I255" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J255" s="3" t="n">
         <v>42370</v>
       </c>
       <c r="K255" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="256">
       <c r="A256" s="1" t="inlineStr">
         <is>
           <t>AMBAH</t>
         </is>
       </c>
       <c r="B256" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C256" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D256" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>IAY Houses / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E256" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F256" s="1" t="inlineStr">
         <is>
           <t>1701001027/IF/IAY/87257 — Construction of IAY House -IAY REG. NO. MP-01-001-027-001/54</t>
         </is>
       </c>
       <c r="G256" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H256" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I256" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J256" s="3" t="n">
         <v>42370</v>
       </c>
       <c r="K256" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="257">
       <c r="A257" s="1" t="inlineStr">
         <is>
           <t>AMBAH</t>
         </is>
       </c>
       <c r="B257" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C257" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D257" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>IAY Houses / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E257" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F257" s="1" t="inlineStr">
         <is>
           <t>1701001027/IF/IAY/87258 — Construction of IAY House -IAY REG. NO. MP-01-001-027-001/77</t>
         </is>
       </c>
       <c r="G257" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H257" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I257" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J257" s="3" t="n">
         <v>42370</v>
       </c>
       <c r="K257" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="258">
       <c r="A258" s="1" t="inlineStr">
         <is>
           <t>AMBAH</t>
         </is>
       </c>
       <c r="B258" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C258" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D258" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>IAY Houses / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E258" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F258" s="1" t="inlineStr">
         <is>
           <t>1701001027/IF/IAY/87261 — Construction of IAY House -IAY REG. NO. MP-01-001-027-001/84</t>
         </is>
       </c>
       <c r="G258" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H258" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I258" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J258" s="3" t="n">
         <v>42370</v>
@@ -15525,51 +15525,51 @@
       <c r="J329" s="3" t="n">
         <v>44083</v>
       </c>
       <c r="K329" s="3" t="n">
         <v>44177</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="330">
       <c r="A330" s="1" t="inlineStr">
         <is>
           <t>AMBAH</t>
         </is>
       </c>
       <c r="B330" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C330" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D330" s="1" t="inlineStr">
         <is>
-          <t>Construction of Gravel Road Roads for Community / Construction of Gravel Road Roads for Community</t>
+          <t>Construction of Gravel Road Roads for Community / Construction of Gravel / Mitti Murram Road for Community</t>
         </is>
       </c>
       <c r="E330" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F330" s="1" t="inlineStr">
         <is>
           <t>1701001027/RC/22012034540280 — Sudur Road Vankhandeswar Mahadev Se Chandkapura Nahar Tak</t>
         </is>
       </c>
       <c r="G330" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H330" s="2" t="n">
         <v>1495334.5</v>
       </c>
       <c r="I330" s="2" t="n">
         <v>1345822.7</v>
       </c>
       <c r="J330" s="3" t="n">
         <v>44101</v>
@@ -15860,51 +15860,51 @@
         <v>0</v>
       </c>
       <c r="J336" s="3" t="n">
         <v>44296</v>
       </c>
       <c r="K336" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="337">
       <c r="A337" s="1" t="inlineStr">
         <is>
           <t>AMBAH</t>
         </is>
       </c>
       <c r="B337" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C337" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D337" s="1" t="inlineStr">
         <is>
-          <t>Construction of Gravel Road Roads for Community / Construction of Gravel Road Roads for Community</t>
+          <t>Construction of Gravel Road Roads for Community / Construction of Gravel / Mitti Murram Road for Community</t>
         </is>
       </c>
       <c r="E337" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F337" s="1" t="inlineStr">
         <is>
           <t>1701001027/RC/22012034576569 — sudur sadak nahar se dileep ke khet tak khandkapura</t>
         </is>
       </c>
       <c r="G337" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H337" s="2" t="n">
         <v>936086.98</v>
       </c>
       <c r="I337" s="2" t="n">
         <v>667051.3</v>
       </c>
       <c r="J337" s="3" t="n">
         <v>44386</v>
@@ -16440,51 +16440,51 @@
       <c r="J348" s="3" t="n">
         <v>45206</v>
       </c>
       <c r="K348" s="3" t="n">
         <v>45359</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="349">
       <c r="A349" s="1" t="inlineStr">
         <is>
           <t>AMBAH</t>
         </is>
       </c>
       <c r="B349" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C349" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D349" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E349" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F349" s="1" t="inlineStr">
         <is>
           <t>1701001027/RC/22012034820365 — 15 Van Bitt CC Road Nali Nirman Narshi ke Ghar Se Dammu ke Gonda Ki Or Khand Ka Pura Tutwas</t>
         </is>
       </c>
       <c r="G349" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H349" s="2" t="n">
         <v>71401</v>
       </c>
       <c r="I349" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J349" s="3" t="n">
         <v>45398</v>
@@ -28693,51 +28693,51 @@
         <v>0</v>
       </c>
       <c r="J607" s="3" t="n">
         <v>44342</v>
       </c>
       <c r="K607" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="608">
       <c r="A608" s="1" t="inlineStr">
         <is>
           <t>AMBAH</t>
         </is>
       </c>
       <c r="B608" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C608" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D608" s="1" t="inlineStr">
         <is>
-          <t>Construction of Embankment for community / Construction of Embankment for community</t>
+          <t>Construction of Embankment for community / Construction of Embankment for Community</t>
         </is>
       </c>
       <c r="E608" s="1" t="inlineStr">
         <is>
           <t>Construction of Embankment</t>
         </is>
       </c>
       <c r="F608" s="1" t="inlineStr">
         <is>
           <t>1701001027/WC/22012034733539 — Talab Nirman Kary Gajend Singh ra Ke Khet ke Pas Chinotiya Pura</t>
         </is>
       </c>
       <c r="G608" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H608" s="2" t="n">
         <v>1337948.99</v>
       </c>
       <c r="I608" s="2" t="n">
         <v>807655.7</v>
       </c>
       <c r="J608" s="3" t="n">
         <v>44904</v>
@@ -29931,51 +29931,51 @@
       <c r="J633" s="3" t="n">
         <v>45200</v>
       </c>
       <c r="K633" s="3" t="n">
         <v>45539</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="634">
       <c r="A634" s="1" t="inlineStr">
         <is>
           <t>AMBAH</t>
         </is>
       </c>
       <c r="B634" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C634" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D634" s="1" t="inlineStr">
         <is>
-          <t>Constr of Masonry/CC Anicut for Community / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Constr of Masonry/CC Anicut for Community / Construction of Masonry Check Dam for Community</t>
         </is>
       </c>
       <c r="E634" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F634" s="1" t="inlineStr">
         <is>
           <t>1701001027/WC/22012035149455 — Rapta nirmad karya Gadreka bale khar par khand ka pura Gp tutwas</t>
         </is>
       </c>
       <c r="G634" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H634" s="2" t="n">
         <v>1494119.74</v>
       </c>
       <c r="I634" s="2" t="n">
         <v>1338790.07</v>
       </c>
       <c r="J634" s="3" t="n">
         <v>45367</v>
@@ -30027,51 +30027,51 @@
       <c r="J635" s="3" t="n">
         <v>45367</v>
       </c>
       <c r="K635" s="3" t="n">
         <v>46165</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="636">
       <c r="A636" s="1" t="inlineStr">
         <is>
           <t>AMBAH</t>
         </is>
       </c>
       <c r="B636" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C636" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D636" s="1" t="inlineStr">
         <is>
-          <t>Constr of Masonry/CC Anicut for Community / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Constr of Masonry/CC Anicut for Community / Construction of Masonry Check Dam for Community</t>
         </is>
       </c>
       <c r="E636" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F636" s="1" t="inlineStr">
         <is>
           <t>1701001027/WC/22012035149465 — Anicut nirmad karya Gadreka ke pass khand ka pura Gp tutwas</t>
         </is>
       </c>
       <c r="G636" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H636" s="2" t="n">
         <v>1457996.46</v>
       </c>
       <c r="I636" s="2" t="n">
         <v>1252571.75</v>
       </c>
       <c r="J636" s="3" t="n">
         <v>45367</v>
@@ -30168,51 +30168,51 @@
         <v>0</v>
       </c>
       <c r="J638" s="3" t="n">
         <v>45201</v>
       </c>
       <c r="K638" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="639">
       <c r="A639" s="1" t="inlineStr">
         <is>
           <t>AMBAH</t>
         </is>
       </c>
       <c r="B639" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C639" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D639" s="1" t="inlineStr">
         <is>
-          <t>Renovtion of Community Ponds for Comm / Renovation of Community Water Harvesting Ponds for Community</t>
+          <t>Renovtion of Community Ponds for Comm / Rejuvenation of Pond for Community</t>
         </is>
       </c>
       <c r="E639" s="1" t="inlineStr">
         <is>
           <t>Repair &amp; maint of Pond/ Tank</t>
         </is>
       </c>
       <c r="F639" s="1" t="inlineStr">
         <is>
           <t>1701001027/WC/22012035151121 — Talav nirmad karya karke bali nariya me kadman ka pura Gp tutwas</t>
         </is>
       </c>
       <c r="G639" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H639" s="2" t="n">
         <v>1486419.77</v>
       </c>
       <c r="I639" s="2" t="n">
         <v>319017</v>
       </c>
       <c r="J639" s="3" t="n">
         <v>45361</v>
@@ -30262,98 +30262,98 @@
         <v>0</v>
       </c>
       <c r="J640" s="3" t="n">
         <v>45201</v>
       </c>
       <c r="K640" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="641">
       <c r="A641" s="1" t="inlineStr">
         <is>
           <t>AMBAH</t>
         </is>
       </c>
       <c r="B641" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C641" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D641" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E641" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F641" s="1" t="inlineStr">
         <is>
           <t>1701001027/WC/22012035174472 — Talav nirmad karya kishun pal bale khar par Gp tutwas</t>
         </is>
       </c>
       <c r="G641" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H641" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I641" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J641" s="3" t="n">
         <v>45318</v>
       </c>
       <c r="K641" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="642">
       <c r="A642" s="1" t="inlineStr">
         <is>
           <t>AMBAH</t>
         </is>
       </c>
       <c r="B642" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C642" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D642" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E642" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F642" s="1" t="inlineStr">
         <is>
           <t>1701001027/WC/22012035174473 — Talav nirmad karya kishun pal bale khar par Gp tutwas</t>
         </is>
       </c>
       <c r="G642" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H642" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I642" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J642" s="3" t="n">
         <v>45318</v>
@@ -30450,380 +30450,380 @@
         <v>0</v>
       </c>
       <c r="J644" s="3" t="n">
         <v>45318</v>
       </c>
       <c r="K644" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="645">
       <c r="A645" s="1" t="inlineStr">
         <is>
           <t>AMBAH</t>
         </is>
       </c>
       <c r="B645" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C645" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D645" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E645" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F645" s="1" t="inlineStr">
         <is>
           <t>1701001027/WC/22012035174496 — Talav nirmad karya daande bale bandha ke paas khand ka pura</t>
         </is>
       </c>
       <c r="G645" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H645" s="2" t="n">
         <v>1486938.63</v>
       </c>
       <c r="I645" s="2" t="n">
         <v>2210</v>
       </c>
       <c r="J645" s="3" t="n">
         <v>45363</v>
       </c>
       <c r="K645" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="646">
       <c r="A646" s="1" t="inlineStr">
         <is>
           <t>AMBAH</t>
         </is>
       </c>
       <c r="B646" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C646" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D646" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E646" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F646" s="1" t="inlineStr">
         <is>
           <t>1701001027/WC/22012035174503 — Talav nirmad karya munna bale khar par khand ka pura Gp tutwas</t>
         </is>
       </c>
       <c r="G646" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H646" s="2" t="n">
         <v>1444735.59</v>
       </c>
       <c r="I646" s="2" t="n">
         <v>355974</v>
       </c>
       <c r="J646" s="3" t="n">
         <v>45361</v>
       </c>
       <c r="K646" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="647">
       <c r="A647" s="1" t="inlineStr">
         <is>
           <t>AMBAH</t>
         </is>
       </c>
       <c r="B647" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C647" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D647" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E647" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F647" s="1" t="inlineStr">
         <is>
           <t>1701001027/WC/22012035174507 — Talav nirmad karya sheesham bale khar par khand ka pura Gp tutwas</t>
         </is>
       </c>
       <c r="G647" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H647" s="2" t="n">
         <v>1478498.01</v>
       </c>
       <c r="I647" s="2" t="n">
         <v>211764</v>
       </c>
       <c r="J647" s="3" t="n">
         <v>45363</v>
       </c>
       <c r="K647" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="648">
       <c r="A648" s="1" t="inlineStr">
         <is>
           <t>AMBAH</t>
         </is>
       </c>
       <c r="B648" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C648" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D648" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E648" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F648" s="1" t="inlineStr">
         <is>
           <t>1701001027/WC/22012035174509 — Talav nirmad karya dhayi bale khar par khand ka pura Gp tutwas</t>
         </is>
       </c>
       <c r="G648" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H648" s="2" t="n">
         <v>1394277.71</v>
       </c>
       <c r="I648" s="2" t="n">
         <v>209412</v>
       </c>
       <c r="J648" s="3" t="n">
         <v>45361</v>
       </c>
       <c r="K648" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="649">
       <c r="A649" s="1" t="inlineStr">
         <is>
           <t>AMBAH</t>
         </is>
       </c>
       <c r="B649" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C649" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D649" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
+          <t>Construction of Recharge Pits for Community / Construction of Recharge Pit for Community</t>
         </is>
       </c>
       <c r="E649" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F649" s="1" t="inlineStr">
         <is>
           <t>1701001027/WC/22012035289307 — Dugwell recharge pit lakhan singh/kundan singh ke ghar ke pass tutwas</t>
         </is>
       </c>
       <c r="G649" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H649" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I649" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J649" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K649" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="650">
       <c r="A650" s="1" t="inlineStr">
         <is>
           <t>AMBAH</t>
         </is>
       </c>
       <c r="B650" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C650" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D650" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
+          <t>Construction of Recharge Pits for Community / Construction of Recharge Pit for Community</t>
         </is>
       </c>
       <c r="E650" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F650" s="1" t="inlineStr">
         <is>
           <t>1701001027/WC/22012035289359 — Dugwell recharge pit munna ke ghar ke pass tutwas</t>
         </is>
       </c>
       <c r="G650" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H650" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I650" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J650" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K650" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="651">
       <c r="A651" s="1" t="inlineStr">
         <is>
           <t>AMBAH</t>
         </is>
       </c>
       <c r="B651" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C651" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D651" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
+          <t>Construction of Recharge Pits for Community / Construction of Recharge Pit for Community</t>
         </is>
       </c>
       <c r="E651" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F651" s="1" t="inlineStr">
         <is>
           <t>1701001027/WC/22012035289386 — dugwell recharge pit malkhan singh ke ghar ke pass tutwas</t>
         </is>
       </c>
       <c r="G651" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H651" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I651" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J651" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K651" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="652">
       <c r="A652" s="1" t="inlineStr">
         <is>
           <t>AMBAH</t>
         </is>
       </c>
       <c r="B652" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C652" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D652" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
+          <t>Construction of Recharge Pits for Community / Construction of Recharge Pit for Community</t>
         </is>
       </c>
       <c r="E652" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F652" s="1" t="inlineStr">
         <is>
           <t>1701001027/WC/22012035289404 — dugwell recharge pit ramavtar singh khet ke pass tutwas</t>
         </is>
       </c>
       <c r="G652" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H652" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I652" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J652" s="3" t="n">
         <v>45761</v>