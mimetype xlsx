--- v0 (2026-09-08)
+++ v1 (2026-10-27)
@@ -135,51 +135,51 @@
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
   <dimension ref="A1:K64"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="true" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <selection activeCell="A1" activeCellId="0" pane="topLeft" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1024" min="1" style="0" customWidth="false" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="0" t="inlineStr">
         <is>
-          <t>Exported on: 2026-09-08 08:51:43</t>
+          <t>Exported on: 2026-10-27 02:51:26</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="0" t="inlineStr">
         <is>
           <t>Filters applied:</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="0" t="inlineStr">
         <is>
           <t>  Data source: VBGRAMG</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="0" t="inlineStr">
         <is>
           <t>  District: MORENA</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
@@ -273,51 +273,51 @@
       </c>
       <c r="K11" s="3" t="inlineStr">
         <is>
           <t>Work Completed Date</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="12">
       <c r="A12" s="1" t="inlineStr">
         <is>
           <t>PORSA</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C12" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D12" s="1" t="inlineStr">
         <is>
-          <t>Constr of GP for community / Construction of Gram Panchayat/Panchayat Bhavan Building for Community</t>
+          <t>Constr of GP for community / Construction of Gram Panchayat Building for Community</t>
         </is>
       </c>
       <c r="E12" s="1" t="inlineStr">
         <is>
           <t>Constr of GP Bhawan</t>
         </is>
       </c>
       <c r="F12" s="1" t="inlineStr">
         <is>
           <t>1701002013/AV/22012034660168 — PANCHAYAT BHAVAN NIRMAN KARYA GP BARBAI</t>
         </is>
       </c>
       <c r="G12" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H12" s="2" t="n">
         <v>1000000</v>
       </c>
       <c r="I12" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J12" s="3" t="n">
         <v>45591</v>
@@ -389,98 +389,98 @@
       </c>
       <c r="D14" s="1" t="inlineStr">
         <is>
           <t>Construction of Crematorium for Community / Construction of Crematorium for Community</t>
         </is>
       </c>
       <c r="E14" s="1" t="inlineStr">
         <is>
           <t>Construction of Crematorium</t>
         </is>
       </c>
       <c r="F14" s="1" t="inlineStr">
         <is>
           <t>1701002013/AV/22012034665892 — SHANTI DHAM NIRMAN KARYA HARCHANDRA KA  PURA GP BARBAI</t>
         </is>
       </c>
       <c r="G14" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H14" s="2" t="n">
         <v>347299.82</v>
       </c>
       <c r="I14" s="2" t="n">
-        <v>0</v>
+        <v>18000</v>
       </c>
       <c r="J14" s="3" t="n">
         <v>1</v>
       </c>
       <c r="K14" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="15">
       <c r="A15" s="1" t="inlineStr">
         <is>
           <t>PORSA</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C15" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D15" s="1" t="inlineStr">
         <is>
           <t>Construction of Crematorium for Community / Construction of Crematorium for Community</t>
         </is>
       </c>
       <c r="E15" s="1" t="inlineStr">
         <is>
           <t>Construction of Crematorium</t>
         </is>
       </c>
       <c r="F15" s="1" t="inlineStr">
         <is>
           <t>1701002013/AV/22012034665893 — SHANTI DHAM NIRMAN KARYA BARBAI</t>
         </is>
       </c>
       <c r="G15" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H15" s="2" t="n">
         <v>347299.82</v>
       </c>
       <c r="I15" s="2" t="n">
-        <v>0</v>
+        <v>19200</v>
       </c>
       <c r="J15" s="3" t="n">
         <v>46127</v>
       </c>
       <c r="K15" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="16">
       <c r="A16" s="1" t="inlineStr">
         <is>
           <t>PORSA</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C16" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D16" s="1" t="inlineStr">
         <is>
           <t>Construction of Crematorium for Community / Construction of Crematorium for Community</t>
@@ -508,1463 +508,1463 @@
         <v>0</v>
       </c>
       <c r="J16" s="3" t="n">
         <v>46127</v>
       </c>
       <c r="K16" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="17">
       <c r="A17" s="1" t="inlineStr">
         <is>
           <t>PORSA</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C17" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Fisheries</t>
         </is>
       </c>
       <c r="D17" s="1" t="inlineStr">
         <is>
-          <t>Construction of Fisheries Ponds for Community / Construction of Fisheries Ponds for Community</t>
+          <t>Construction of Fisheries Ponds for Community / Construction of Fishery Pond for Community</t>
         </is>
       </c>
       <c r="E17" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F17" s="1" t="inlineStr">
         <is>
           <t>1701002013/FR/22012034324259 — TALAB NIRAMAN KARYA SHAM GHAT KE PASS GP BARBAI</t>
         </is>
       </c>
       <c r="G17" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H17" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I17" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J17" s="3" t="n">
         <v>45683</v>
       </c>
       <c r="K17" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="18">
       <c r="A18" s="1" t="inlineStr">
         <is>
           <t>PORSA</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C18" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Fisheries</t>
         </is>
       </c>
       <c r="D18" s="1" t="inlineStr">
         <is>
-          <t>Construction of Fisheries Ponds for Community / Construction of Fisheries Ponds for Community</t>
+          <t>Construction of Fisheries Ponds for Community / Construction of Fishery Pond for Community</t>
         </is>
       </c>
       <c r="E18" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F18" s="1" t="inlineStr">
         <is>
           <t>1701002013/FR/22012034324261 — TALAB NIRAMAN KARYA SHAM GHAT KE PASS GP BARBAI</t>
         </is>
       </c>
       <c r="G18" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H18" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I18" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J18" s="3" t="n">
         <v>45683</v>
       </c>
       <c r="K18" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="19">
       <c r="A19" s="1" t="inlineStr">
         <is>
           <t>PORSA</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C19" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Fisheries</t>
         </is>
       </c>
       <c r="D19" s="1" t="inlineStr">
         <is>
-          <t>Construction of Fisheries Ponds for Community / Construction of Fisheries Ponds for Community</t>
+          <t>Construction of Fisheries Ponds for Community / Construction of Fishery Pond for Community</t>
         </is>
       </c>
       <c r="E19" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F19" s="1" t="inlineStr">
         <is>
           <t>1701002013/FR/22012034324262 — NAVEEN TALAB NIRMAN KARYA 23 JANE KE KHET KE PASS GP BARBAI</t>
         </is>
       </c>
       <c r="G19" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H19" s="2" t="n">
         <v>1487171.43</v>
       </c>
       <c r="I19" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J19" s="3" t="n">
         <v>45743</v>
       </c>
       <c r="K19" s="3" t="n">
         <v>46252</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="20">
       <c r="A20" s="1" t="inlineStr">
         <is>
           <t>PORSA</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C20" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Fisheries</t>
         </is>
       </c>
       <c r="D20" s="1" t="inlineStr">
         <is>
-          <t>Construction of Fisheries Ponds for Community / Construction of Fisheries Ponds for Community</t>
+          <t>Construction of Fisheries Ponds for Community / Construction of Fishery Pond for Community</t>
         </is>
       </c>
       <c r="E20" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F20" s="1" t="inlineStr">
         <is>
           <t>1701002013/FR/22012034324263 — NAVEEN TALAB NIRMAN KARYA BEERENDRA KE KHET KE PASS</t>
         </is>
       </c>
       <c r="G20" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H20" s="2" t="n">
         <v>1455370.94</v>
       </c>
       <c r="I20" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J20" s="3" t="n">
         <v>45743</v>
       </c>
       <c r="K20" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="21">
       <c r="A21" s="1" t="inlineStr">
         <is>
           <t>PORSA</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C21" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Fisheries</t>
         </is>
       </c>
       <c r="D21" s="1" t="inlineStr">
         <is>
-          <t>Construction of Fisheries Ponds for Community / Construction of Fisheries Ponds for Community</t>
+          <t>Construction of Fisheries Ponds for Community / Construction of Fishery Pond for Community</t>
         </is>
       </c>
       <c r="E21" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F21" s="1" t="inlineStr">
         <is>
           <t>1701002013/FR/22012034324264 — NAVEEN TALAB NIRMAN KARYA PARIKSHAT KE KHET KE PASSGP BARBAI</t>
         </is>
       </c>
       <c r="G21" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H21" s="2" t="n">
         <v>1485074.5</v>
       </c>
       <c r="I21" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J21" s="3" t="n">
         <v>45743</v>
       </c>
       <c r="K21" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="22">
       <c r="A22" s="1" t="inlineStr">
         <is>
           <t>PORSA</t>
         </is>
       </c>
       <c r="B22" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C22" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Fisheries</t>
         </is>
       </c>
       <c r="D22" s="1" t="inlineStr">
         <is>
-          <t>Construction of Fisheries Ponds for Community / Construction of Fisheries Ponds for Community</t>
+          <t>Construction of Fisheries Ponds for Community / Construction of Fishery Pond for Community</t>
         </is>
       </c>
       <c r="E22" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F22" s="1" t="inlineStr">
         <is>
           <t>1701002013/FR/22012034324265 — NAVEEN TALAB NIRMAN KARYA PANDA BAI KE KHET KE PASSGP BARBAI</t>
         </is>
       </c>
       <c r="G22" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H22" s="2" t="n">
         <v>1466365.17</v>
       </c>
       <c r="I22" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J22" s="3" t="n">
         <v>45745</v>
       </c>
       <c r="K22" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="23">
       <c r="A23" s="1" t="inlineStr">
         <is>
           <t>PORSA</t>
         </is>
       </c>
       <c r="B23" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C23" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Fisheries</t>
         </is>
       </c>
       <c r="D23" s="1" t="inlineStr">
         <is>
-          <t>Construction of Fisheries Ponds for Community / Construction of Fisheries Ponds for Community</t>
+          <t>Construction of Fisheries Ponds for Community / Construction of Fishery Pond for Community</t>
         </is>
       </c>
       <c r="E23" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F23" s="1" t="inlineStr">
         <is>
           <t>1701002013/FR/22012034324266 — NAVEEN TALAB NIRMAN KARYA ATAR SINGH KE KHET KE PASS PANDA BAI GP BARBAI</t>
         </is>
       </c>
       <c r="G23" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H23" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I23" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J23" s="3" t="n">
         <v>45683</v>
       </c>
       <c r="K23" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="24">
       <c r="A24" s="1" t="inlineStr">
         <is>
           <t>PORSA</t>
         </is>
       </c>
       <c r="B24" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C24" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Fisheries</t>
         </is>
       </c>
       <c r="D24" s="1" t="inlineStr">
         <is>
-          <t>Construction of Fisheries Ponds for Community / Construction of Fisheries Ponds for Community</t>
+          <t>Construction of Fisheries Ponds for Community / Construction of Fishery Pond for Community</t>
         </is>
       </c>
       <c r="E24" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F24" s="1" t="inlineStr">
         <is>
           <t>1701002013/FR/22012034324267 — NAVEEN TALAB NIRMAN KARYA VISHNU KE KHET KE PASS PANDA BAI GP BARBAI</t>
         </is>
       </c>
       <c r="G24" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H24" s="2" t="n">
         <v>1458003.8</v>
       </c>
       <c r="I24" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J24" s="3" t="n">
         <v>45743</v>
       </c>
       <c r="K24" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="25">
       <c r="A25" s="1" t="inlineStr">
         <is>
           <t>PORSA</t>
         </is>
       </c>
       <c r="B25" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C25" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Fisheries</t>
         </is>
       </c>
       <c r="D25" s="1" t="inlineStr">
         <is>
-          <t>Construction of Fisheries Ponds for Community / Construction of Fisheries Ponds for Community</t>
+          <t>Construction of Fisheries Ponds for Community / Construction of Fishery Pond for Community</t>
         </is>
       </c>
       <c r="E25" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F25" s="1" t="inlineStr">
         <is>
           <t>1701002013/FR/22012034324268 — NAVEEN TALAB NIRMAN KARYA RAGHURAJ KE KHET KE PASS PANDA BAI GP BARBAI</t>
         </is>
       </c>
       <c r="G25" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H25" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I25" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J25" s="3" t="n">
         <v>45683</v>
       </c>
       <c r="K25" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="26">
       <c r="A26" s="1" t="inlineStr">
         <is>
           <t>PORSA</t>
         </is>
       </c>
       <c r="B26" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C26" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Fisheries</t>
         </is>
       </c>
       <c r="D26" s="1" t="inlineStr">
         <is>
-          <t>Construction of Fisheries Ponds for Community / Construction of Fisheries Ponds for Community</t>
+          <t>Construction of Fisheries Ponds for Community / Construction of Fishery Pond for Community</t>
         </is>
       </c>
       <c r="E26" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F26" s="1" t="inlineStr">
         <is>
           <t>1701002013/FR/22012034324269 — NAVEEN TALAB NIRMAN KARYA BETAL SINGH KE KHET KE PASS 23 JANE GP BARBAI</t>
         </is>
       </c>
       <c r="G26" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H26" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I26" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J26" s="3" t="n">
         <v>45683</v>
       </c>
       <c r="K26" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="27">
       <c r="A27" s="1" t="inlineStr">
         <is>
           <t>PORSA</t>
         </is>
       </c>
       <c r="B27" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C27" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Fisheries</t>
         </is>
       </c>
       <c r="D27" s="1" t="inlineStr">
         <is>
-          <t>Construction of Fisheries Ponds for Community / Construction of Fisheries Ponds for Community</t>
+          <t>Construction of Fisheries Ponds for Community / Construction of Fishery Pond for Community</t>
         </is>
       </c>
       <c r="E27" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F27" s="1" t="inlineStr">
         <is>
           <t>1701002013/FR/22012034324270 — NAVEEN TALAB NIRMAN KARYA SURESH SINGH KE KHET KE PASS 23 JANE GP BARBAI</t>
         </is>
       </c>
       <c r="G27" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H27" s="2" t="n">
         <v>1499468.9</v>
       </c>
       <c r="I27" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J27" s="3" t="n">
         <v>45745</v>
       </c>
       <c r="K27" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="28">
       <c r="A28" s="1" t="inlineStr">
         <is>
           <t>PORSA</t>
         </is>
       </c>
       <c r="B28" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C28" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Fisheries</t>
         </is>
       </c>
       <c r="D28" s="1" t="inlineStr">
         <is>
-          <t>Construction of Fisheries Ponds for Community / Construction of Fisheries Ponds for Community</t>
+          <t>Construction of Fisheries Ponds for Community / Construction of Fishery Pond for Community</t>
         </is>
       </c>
       <c r="E28" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F28" s="1" t="inlineStr">
         <is>
           <t>1701002013/FR/22012034324271 — NAVEEN TALAB NIRMAN KARYA RAJENDRA KE KHET KE PASS GP BARBAI</t>
         </is>
       </c>
       <c r="G28" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H28" s="2" t="n">
         <v>1490666.08</v>
       </c>
       <c r="I28" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J28" s="3" t="n">
         <v>45745</v>
       </c>
       <c r="K28" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="29">
       <c r="A29" s="1" t="inlineStr">
         <is>
           <t>PORSA</t>
         </is>
       </c>
       <c r="B29" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C29" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Fisheries</t>
         </is>
       </c>
       <c r="D29" s="1" t="inlineStr">
         <is>
-          <t>Construction of Fisheries Ponds for Community / Construction of Fisheries Ponds for Community</t>
+          <t>Construction of Fisheries Ponds for Community / Construction of Fishery Pond for Community</t>
         </is>
       </c>
       <c r="E29" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F29" s="1" t="inlineStr">
         <is>
           <t>1701002013/FR/22012034324272 — NAVEEN TALAB NIRMAN KARYA  FATEH SHARMA KE KHET KE PASS GP BARBAI</t>
         </is>
       </c>
       <c r="G29" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H29" s="2" t="n">
         <v>1467569.65</v>
       </c>
       <c r="I29" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J29" s="3" t="n">
         <v>45745</v>
       </c>
       <c r="K29" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="30">
       <c r="A30" s="1" t="inlineStr">
         <is>
           <t>PORSA</t>
         </is>
       </c>
       <c r="B30" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C30" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Fisheries</t>
         </is>
       </c>
       <c r="D30" s="1" t="inlineStr">
         <is>
-          <t>Construction of Fisheries Ponds for Community / Construction of Fisheries Ponds for Community</t>
+          <t>Construction of Fisheries Ponds for Community / Construction of Fishery Pond for Community</t>
         </is>
       </c>
       <c r="E30" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F30" s="1" t="inlineStr">
         <is>
           <t>1701002013/FR/22012034324273 — NAVEEN TALAB NIRMAN KARYA  BEERENDRA KE KHET KE PASS  GP BARBAI</t>
         </is>
       </c>
       <c r="G30" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H30" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I30" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J30" s="3" t="n">
         <v>45683</v>
       </c>
       <c r="K30" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="31">
       <c r="A31" s="1" t="inlineStr">
         <is>
           <t>PORSA</t>
         </is>
       </c>
       <c r="B31" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C31" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Fisheries</t>
         </is>
       </c>
       <c r="D31" s="1" t="inlineStr">
         <is>
-          <t>Construction of Fisheries Ponds for Community / Construction of Fisheries Ponds for Community</t>
+          <t>Construction of Fisheries Ponds for Community / Construction of Fishery Pond for Community</t>
         </is>
       </c>
       <c r="E31" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F31" s="1" t="inlineStr">
         <is>
           <t>1701002013/FR/22012034324274 — NAVEEN TALAB NIRMAN KARYA RAKESH KE KHET KE PASS GP BARBAI</t>
         </is>
       </c>
       <c r="G31" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H31" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I31" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J31" s="3" t="n">
         <v>45683</v>
       </c>
       <c r="K31" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="32">
       <c r="A32" s="1" t="inlineStr">
         <is>
           <t>PORSA</t>
         </is>
       </c>
       <c r="B32" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C32" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Fisheries</t>
         </is>
       </c>
       <c r="D32" s="1" t="inlineStr">
         <is>
-          <t>Construction of Fisheries Ponds for Community / Construction of Fisheries Ponds for Community</t>
+          <t>Construction of Fisheries Ponds for Community / Construction of Fishery Pond for Community</t>
         </is>
       </c>
       <c r="E32" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F32" s="1" t="inlineStr">
         <is>
           <t>1701002013/FR/22012034324275 — NAVEEN TALAB NIRMAN KARYA SIDDHA BABA KE  PASS GP BARBAI</t>
         </is>
       </c>
       <c r="G32" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H32" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I32" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J32" s="3" t="n">
         <v>45683</v>
       </c>
       <c r="K32" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="33">
       <c r="A33" s="1" t="inlineStr">
         <is>
           <t>PORSA</t>
         </is>
       </c>
       <c r="B33" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C33" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Fisheries</t>
         </is>
       </c>
       <c r="D33" s="1" t="inlineStr">
         <is>
-          <t>Construction of Fisheries Ponds for Community / Construction of Fisheries Ponds for Community</t>
+          <t>Construction of Fisheries Ponds for Community / Construction of Fishery Pond for Community</t>
         </is>
       </c>
       <c r="E33" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F33" s="1" t="inlineStr">
         <is>
           <t>1701002013/FR/22012034324276 — NAVEEN TALAB NIRMAN KARYA ASHOK KE KHET KE PASS GP BARBAI</t>
         </is>
       </c>
       <c r="G33" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H33" s="2" t="n">
         <v>1471177.61</v>
       </c>
       <c r="I33" s="2" t="n">
-        <v>0</v>
+        <v>49200</v>
       </c>
       <c r="J33" s="3" t="n">
         <v>45745</v>
       </c>
       <c r="K33" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="34">
       <c r="A34" s="1" t="inlineStr">
         <is>
           <t>PORSA</t>
         </is>
       </c>
       <c r="B34" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C34" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Fisheries</t>
         </is>
       </c>
       <c r="D34" s="1" t="inlineStr">
         <is>
-          <t>Construction of Fisheries Ponds for Community / Construction of Fisheries Ponds for Community</t>
+          <t>Construction of Fisheries Ponds for Community / Construction of Fishery Pond for Community</t>
         </is>
       </c>
       <c r="E34" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F34" s="1" t="inlineStr">
         <is>
           <t>1701002013/FR/22012034324277 — NAVEEN TALAB NIRMAN KARYA RAJESH KE KHET KE PASS GP BARBAI</t>
         </is>
       </c>
       <c r="G34" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H34" s="2" t="n">
         <v>1482129.65</v>
       </c>
       <c r="I34" s="2" t="n">
-        <v>38100</v>
+        <v>120600</v>
       </c>
       <c r="J34" s="3" t="n">
         <v>45745</v>
       </c>
       <c r="K34" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="35">
       <c r="A35" s="1" t="inlineStr">
         <is>
           <t>PORSA</t>
         </is>
       </c>
       <c r="B35" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C35" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Fisheries</t>
         </is>
       </c>
       <c r="D35" s="1" t="inlineStr">
         <is>
-          <t>Construction of Fisheries Ponds for Community / Construction of Fisheries Ponds for Community</t>
+          <t>Construction of Fisheries Ponds for Community / Construction of Fishery Pond for Community</t>
         </is>
       </c>
       <c r="E35" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F35" s="1" t="inlineStr">
         <is>
           <t>1701002013/FR/22012034324278 — NAVEEN TALAB NIRMAN KARYA BABU KE KHET KE PASS GP BARBAI</t>
         </is>
       </c>
       <c r="G35" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H35" s="2" t="n">
         <v>1467216.43</v>
       </c>
       <c r="I35" s="2" t="n">
-        <v>0</v>
+        <v>121800</v>
       </c>
       <c r="J35" s="3" t="n">
         <v>45743</v>
       </c>
       <c r="K35" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="36">
       <c r="A36" s="1" t="inlineStr">
         <is>
           <t>PORSA</t>
         </is>
       </c>
       <c r="B36" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C36" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Fisheries</t>
         </is>
       </c>
       <c r="D36" s="1" t="inlineStr">
         <is>
-          <t>Construction of Fisheries Ponds for Community / Construction of Fisheries Ponds for Community</t>
+          <t>Construction of Fisheries Ponds for Community / Construction of Fishery Pond for Community</t>
         </is>
       </c>
       <c r="E36" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F36" s="1" t="inlineStr">
         <is>
           <t>1701002013/FR/22012034324279 — NAVEEN TALAB NIRMAN KARYA RAMDATT KE KHET KE PASS GP BARBAI</t>
         </is>
       </c>
       <c r="G36" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H36" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I36" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J36" s="3" t="n">
         <v>45683</v>
       </c>
       <c r="K36" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="37">
       <c r="A37" s="1" t="inlineStr">
         <is>
           <t>PORSA</t>
         </is>
       </c>
       <c r="B37" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C37" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Fisheries</t>
         </is>
       </c>
       <c r="D37" s="1" t="inlineStr">
         <is>
-          <t>Construction of Fisheries Ponds for Community / Construction of Fisheries Ponds for Community</t>
+          <t>Construction of Fisheries Ponds for Community / Construction of Fishery Pond for Community</t>
         </is>
       </c>
       <c r="E37" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F37" s="1" t="inlineStr">
         <is>
           <t>1701002013/FR/22012034324280 — NAVEEN TALAB NIRMAN KARYA NARESH  KE KHET KE PASS GP BARBAI</t>
         </is>
       </c>
       <c r="G37" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H37" s="2" t="n">
         <v>1458809.47</v>
       </c>
       <c r="I37" s="2" t="n">
-        <v>0</v>
+        <v>118914</v>
       </c>
       <c r="J37" s="3" t="n">
         <v>45743</v>
       </c>
       <c r="K37" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="38">
       <c r="A38" s="1" t="inlineStr">
         <is>
           <t>PORSA</t>
         </is>
       </c>
       <c r="B38" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C38" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Fisheries</t>
         </is>
       </c>
       <c r="D38" s="1" t="inlineStr">
         <is>
-          <t>Construction of Fisheries Ponds for Community / Construction of Fisheries Ponds for Community</t>
+          <t>Construction of Fisheries Ponds for Community / Construction of Fishery Pond for Community</t>
         </is>
       </c>
       <c r="E38" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F38" s="1" t="inlineStr">
         <is>
           <t>1701002013/FR/22012034324331 — NAVEEN TALAB NIRMAN KARYA GULGULYAI KE PASS GP BARBAI</t>
         </is>
       </c>
       <c r="G38" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H38" s="2" t="n">
         <v>1487772.51</v>
       </c>
       <c r="I38" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J38" s="3" t="n">
         <v>45743</v>
       </c>
       <c r="K38" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="39">
       <c r="A39" s="1" t="inlineStr">
         <is>
           <t>PORSA</t>
         </is>
       </c>
       <c r="B39" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C39" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Fisheries</t>
         </is>
       </c>
       <c r="D39" s="1" t="inlineStr">
         <is>
-          <t>Construction of Fisheries Ponds for Community / Construction of Fisheries Ponds for Community</t>
+          <t>Construction of Fisheries Ponds for Community / Construction of Fishery Pond for Community</t>
         </is>
       </c>
       <c r="E39" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F39" s="1" t="inlineStr">
         <is>
           <t>1701002013/FR/22012034324332 — NAVEEN TALAB NIRMAN KARYA KHANDI KE PASS GP BARBAI</t>
         </is>
       </c>
       <c r="G39" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H39" s="2" t="n">
         <v>1497309.07</v>
       </c>
       <c r="I39" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J39" s="3" t="n">
         <v>45743</v>
       </c>
       <c r="K39" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="40">
       <c r="A40" s="1" t="inlineStr">
         <is>
           <t>PORSA</t>
         </is>
       </c>
       <c r="B40" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C40" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Fisheries</t>
         </is>
       </c>
       <c r="D40" s="1" t="inlineStr">
         <is>
-          <t>Construction of Fisheries Ponds for Community / Construction of Fisheries Ponds for Community</t>
+          <t>Construction of Fisheries Ponds for Community / Construction of Fishery Pond for Community</t>
         </is>
       </c>
       <c r="E40" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F40" s="1" t="inlineStr">
         <is>
           <t>1701002013/FR/22012034324518 — NAVEEN TALAB NIRMAN KARYA BETAL KE KHET  KE PASS GP BARBAI</t>
         </is>
       </c>
       <c r="G40" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H40" s="2" t="n">
         <v>1464684.34</v>
       </c>
       <c r="I40" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J40" s="3" t="n">
         <v>45743</v>
       </c>
       <c r="K40" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="41">
       <c r="A41" s="1" t="inlineStr">
         <is>
           <t>PORSA</t>
         </is>
       </c>
       <c r="B41" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C41" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Fisheries</t>
         </is>
       </c>
       <c r="D41" s="1" t="inlineStr">
         <is>
-          <t>Construction of Fisheries Ponds for Community / Construction of Fisheries Ponds for Community</t>
+          <t>Construction of Fisheries Ponds for Community / Construction of Fishery Pond for Community</t>
         </is>
       </c>
       <c r="E41" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F41" s="1" t="inlineStr">
         <is>
           <t>1701002013/FR/22012034324519 — NAVEEN TALAB NIRMAN KARYA CHARAN SINGH KE KHET  KE PASS GP BARBAI</t>
         </is>
       </c>
       <c r="G41" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H41" s="2" t="n">
         <v>1459664.74</v>
       </c>
       <c r="I41" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J41" s="3" t="n">
         <v>45743</v>
       </c>
       <c r="K41" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="42">
       <c r="A42" s="1" t="inlineStr">
         <is>
           <t>PORSA</t>
         </is>
       </c>
       <c r="B42" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C42" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Fisheries</t>
         </is>
       </c>
       <c r="D42" s="1" t="inlineStr">
         <is>
-          <t>Construction of Fisheries Ponds for Community / Construction of Fisheries Ponds for Community</t>
+          <t>Construction of Fisheries Ponds for Community / Construction of Fishery Pond for Community</t>
         </is>
       </c>
       <c r="E42" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F42" s="1" t="inlineStr">
         <is>
           <t>1701002013/FR/22012034324520 — NAVEEN TALAB NIRMAN KARYA ATAR SINGH KE KHET  KE PASS GP BARBAI</t>
         </is>
       </c>
       <c r="G42" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H42" s="2" t="n">
         <v>1464457.12</v>
       </c>
       <c r="I42" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J42" s="3" t="n">
         <v>45743</v>
       </c>
       <c r="K42" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="43">
       <c r="A43" s="1" t="inlineStr">
         <is>
           <t>PORSA</t>
         </is>
       </c>
       <c r="B43" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C43" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Fisheries</t>
         </is>
       </c>
       <c r="D43" s="1" t="inlineStr">
         <is>
-          <t>Construction of Fisheries Ponds for Community / Construction of Fisheries Ponds for Community</t>
+          <t>Construction of Fisheries Ponds for Community / Construction of Fishery Pond for Community</t>
         </is>
       </c>
       <c r="E43" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F43" s="1" t="inlineStr">
         <is>
           <t>1701002013/FR/22012034324521 — NAVEEN TALAB NIRMAN KARYA HAKIM SINGH KE KHET  KE PASS GP BARBAI</t>
         </is>
       </c>
       <c r="G43" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H43" s="2" t="n">
         <v>1461337.94</v>
       </c>
       <c r="I43" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J43" s="3" t="n">
         <v>45743</v>
       </c>
       <c r="K43" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="44">
       <c r="A44" s="1" t="inlineStr">
         <is>
           <t>PORSA</t>
         </is>
       </c>
       <c r="B44" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C44" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Fisheries</t>
         </is>
       </c>
       <c r="D44" s="1" t="inlineStr">
         <is>
-          <t>Construction of Fisheries Ponds for Community / Construction of Fisheries Ponds for Community</t>
+          <t>Construction of Fisheries Ponds for Community / Construction of Fishery Pond for Community</t>
         </is>
       </c>
       <c r="E44" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F44" s="1" t="inlineStr">
         <is>
           <t>1701002013/FR/22012034324523 — NAVEEN TALAB NIRMAN KARYA RAJENDRA  KE KHET  KE PASS GP BARBAI</t>
         </is>
       </c>
       <c r="G44" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H44" s="2" t="n">
         <v>1465520.94</v>
       </c>
       <c r="I44" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J44" s="3" t="n">
         <v>45743</v>
       </c>
       <c r="K44" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="45">
       <c r="A45" s="1" t="inlineStr">
         <is>
           <t>PORSA</t>
         </is>
       </c>
       <c r="B45" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C45" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D45" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation - Shelter Belt for Individuals / Block Plantation of Shelter Belt Trees for Individuals</t>
+          <t>Block Plantation - Shelter Belt for Individuals / Line Plantation of Forestry Trees for Individual</t>
         </is>
       </c>
       <c r="E45" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F45" s="1" t="inlineStr">
         <is>
           <t>1701002013/IF/22012034606292 — NANDAN FALLODHAN NIRMAN KARYA RAMPRAKASH SHARMA</t>
         </is>
       </c>
       <c r="G45" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H45" s="2" t="n">
         <v>147024.29</v>
       </c>
       <c r="I45" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J45" s="3" t="n">
         <v>44103</v>
       </c>
       <c r="K45" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="46">
       <c r="A46" s="1" t="inlineStr">
         <is>
           <t>PORSA</t>
         </is>
       </c>
       <c r="B46" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C46" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D46" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E46" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F46" s="1" t="inlineStr">
         <is>
           <t>1701002013/IF/22012035375668 — JGSA KHET TALAB NIRMAN KARYA RAMPRAKASH KE KHET KE PASS</t>
         </is>
       </c>
       <c r="G46" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H46" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I46" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J46" s="3" t="n">
         <v>45748</v>
       </c>
       <c r="K46" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="47">
       <c r="A47" s="1" t="inlineStr">
         <is>
           <t>PORSA</t>
         </is>
       </c>
       <c r="B47" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C47" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D47" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E47" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F47" s="1" t="inlineStr">
         <is>
           <t>1701002013/IF/22012035375684 — JGSA KHET TALAB NIRMAN KARYA RAJENDRA KE KHET KE PASS</t>
         </is>
       </c>
       <c r="G47" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H47" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I47" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J47" s="3" t="n">
         <v>45748</v>
@@ -2155,51 +2155,51 @@
         <v>0</v>
       </c>
       <c r="J51" s="3" t="n">
         <v>46052</v>
       </c>
       <c r="K51" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="52">
       <c r="A52" s="1" t="inlineStr">
         <is>
           <t>PORSA</t>
         </is>
       </c>
       <c r="B52" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C52" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D52" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mitti Murram Roads for Community / Construction of Mitti Murram Roads for Community</t>
+          <t>Construction of Mitti Murram Roads for Community / Construction of Farm Roads for Community</t>
         </is>
       </c>
       <c r="E52" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F52" s="1" t="inlineStr">
         <is>
           <t>1701002013/RC/22012034653264 — SUDOOR / KHET NIRMAN HARISHCHANDRA PURA SE BHOOPATI VA PMGSY SE GYAN SINGH KE PURA KI OR GP BARBAI</t>
         </is>
       </c>
       <c r="G52" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H52" s="2" t="n">
         <v>2479452.79</v>
       </c>
       <c r="I52" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J52" s="3" t="n">
         <v>45205</v>
@@ -2392,51 +2392,51 @@
         <v>0</v>
       </c>
       <c r="J56" s="3" t="n">
         <v>44951</v>
       </c>
       <c r="K56" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="57">
       <c r="A57" s="1" t="inlineStr">
         <is>
           <t>PORSA</t>
         </is>
       </c>
       <c r="B57" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C57" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D57" s="1" t="inlineStr">
         <is>
-          <t>Constr of Stone boulder Gully Plugs for Comm / Construction of Stone boulder Gully Plugs for Community</t>
+          <t>Constr of Stone boulder Gully Plugs for Comm / Construction of Stone Boulder Gully Plug for Community</t>
         </is>
       </c>
       <c r="E57" s="1" t="inlineStr">
         <is>
           <t>Boulder Check/Gully Plug</t>
         </is>
       </c>
       <c r="F57" s="1" t="inlineStr">
         <is>
           <t>1701002013/WC/22012035020187 — GWIMP GULLY PLUGS PEEPARA VALI NARIYA BHADORIYA PURA GP BARBAI</t>
         </is>
       </c>
       <c r="G57" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H57" s="2" t="n">
         <v>671631.93</v>
       </c>
       <c r="I57" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J57" s="3" t="n">
         <v>45199</v>
@@ -2488,51 +2488,51 @@
       <c r="J58" s="3" t="n">
         <v>45199</v>
       </c>
       <c r="K58" s="3" t="n">
         <v>46252</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="59">
       <c r="A59" s="1" t="inlineStr">
         <is>
           <t>PORSA</t>
         </is>
       </c>
       <c r="B59" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C59" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D59" s="1" t="inlineStr">
         <is>
-          <t>Constr of Brushwood Check Dam for Community / Construction of Brushwood Check Dam for Community</t>
+          <t>Constr of Brushwood Check Dam for Community / Construction of Brushwood Gully Plug for Community</t>
         </is>
       </c>
       <c r="E59" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F59" s="1" t="inlineStr">
         <is>
           <t>1701002013/WC/22012035119625 — ENICUT NIRMAN KARYA DHARMVEER KE KHET KE PASS GP BARBAI</t>
         </is>
       </c>
       <c r="G59" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H59" s="2" t="n">
         <v>1470963.93</v>
       </c>
       <c r="I59" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J59" s="3" t="n">
         <v>45366</v>
@@ -2582,98 +2582,98 @@
         <v>0</v>
       </c>
       <c r="J60" s="3" t="n">
         <v>45366</v>
       </c>
       <c r="K60" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="61">
       <c r="A61" s="1" t="inlineStr">
         <is>
           <t>PORSA</t>
         </is>
       </c>
       <c r="B61" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C61" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D61" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E61" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F61" s="1" t="inlineStr">
         <is>
           <t>1701002013/WC/22012035132549 — RAPATA  NIRMAN KARYA SHAMSHAN GHAT KE PASS GP BARBAI</t>
         </is>
       </c>
       <c r="G61" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H61" s="2" t="n">
         <v>1410318.21</v>
       </c>
       <c r="I61" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J61" s="3" t="n">
         <v>45205</v>
       </c>
       <c r="K61" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="62">
       <c r="A62" s="1" t="inlineStr">
         <is>
           <t>PORSA</t>
         </is>
       </c>
       <c r="B62" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C62" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D62" s="1" t="inlineStr">
         <is>
-          <t>Constr of Masonry/CC Anicut for Community / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Constr of Masonry/CC Anicut for Community / Construction of Masonry Check Dam for Community</t>
         </is>
       </c>
       <c r="E62" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F62" s="1" t="inlineStr">
         <is>
           <t>1701002013/WC/22012035132553 — RAPATA NIRMAN KARYA SIDHDHA BABA KE PASS GP BARBAI</t>
         </is>
       </c>
       <c r="G62" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H62" s="2" t="n">
         <v>1388701.13</v>
       </c>
       <c r="I62" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J62" s="3" t="n">
         <v>45205</v>