--- v0 (2026-09-01)
+++ v1 (2026-10-22)
@@ -135,51 +135,51 @@
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
   <dimension ref="A1:K629"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="true" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <selection activeCell="A1" activeCellId="0" pane="topLeft" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1024" min="1" style="0" customWidth="false" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="0" t="inlineStr">
         <is>
-          <t>Exported on: 2026-09-01 22:47:38</t>
+          <t>Exported on: 2026-10-22 10:26:27</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="0" t="inlineStr">
         <is>
           <t>Filters applied:</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="0" t="inlineStr">
         <is>
           <t>  Data source: MGNREGA + VBGRAMG</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="0" t="inlineStr">
         <is>
           <t>  District: MORENA</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
@@ -937,51 +937,51 @@
         <v>0</v>
       </c>
       <c r="J25" s="3" t="n">
         <v>45030</v>
       </c>
       <c r="K25" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="26">
       <c r="A26" s="1" t="inlineStr">
         <is>
           <t>PORSA</t>
         </is>
       </c>
       <c r="B26" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C26" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
         </is>
       </c>
       <c r="D26" s="1" t="inlineStr">
         <is>
-          <t>Coastal Block Plantation - Farm Forestry-Community / Along the coast Block Plantation of Farm Forestry Trees for Community</t>
+          <t>Coastal Block Plantation - Farm Forestry-Community / Along the coast Block Plantation of Medicinal Trees for Community</t>
         </is>
       </c>
       <c r="E26" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F26" s="1" t="inlineStr">
         <is>
           <t>1701002027/DP/22012034614494 — Samudayak poshad vatika(CNG) Charanawati mata mandir k pas</t>
         </is>
       </c>
       <c r="G26" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H26" s="2" t="n">
         <v>869688.16</v>
       </c>
       <c r="I26" s="2" t="n">
         <v>47385</v>
       </c>
       <c r="J26" s="3" t="n">
         <v>45488</v>
@@ -1174,261 +1174,261 @@
         <v>0</v>
       </c>
       <c r="J30" s="3" t="n">
         <v>41300</v>
       </c>
       <c r="K30" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="31">
       <c r="A31" s="1" t="inlineStr">
         <is>
           <t>PORSA</t>
         </is>
       </c>
       <c r="B31" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C31" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Fisheries</t>
         </is>
       </c>
       <c r="D31" s="1" t="inlineStr">
         <is>
-          <t>Construction of Fisheries Ponds for Community / Construction of Fisheries Ponds for Community</t>
+          <t>Construction of Fisheries Ponds for Community / Construction of Fishery Pond for Community</t>
         </is>
       </c>
       <c r="E31" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F31" s="1" t="inlineStr">
         <is>
           <t>1701002027/FR/22012034323848 — Naveen Talab nirman karya karilaai k pas</t>
         </is>
       </c>
       <c r="G31" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H31" s="2" t="n">
         <v>1451962.13</v>
       </c>
       <c r="I31" s="2" t="n">
-        <v>856474.23</v>
+        <v>942274.23</v>
       </c>
       <c r="J31" s="3" t="n">
         <v>45758</v>
       </c>
       <c r="K31" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="32">
       <c r="A32" s="1" t="inlineStr">
         <is>
           <t>PORSA</t>
         </is>
       </c>
       <c r="B32" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C32" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Fisheries</t>
         </is>
       </c>
       <c r="D32" s="1" t="inlineStr">
         <is>
-          <t>Construction of Fisheries Ponds for Community / Construction of Fisheries Ponds for Community</t>
+          <t>Construction of Fisheries Ponds for Community / Construction of Fishery Pond for Community</t>
         </is>
       </c>
       <c r="E32" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F32" s="1" t="inlineStr">
         <is>
           <t>1701002027/FR/22012034323849 — Naveen Talab nirman karya Rithora k neeche</t>
         </is>
       </c>
       <c r="G32" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H32" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I32" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J32" s="3" t="n">
         <v>45658</v>
       </c>
       <c r="K32" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="33">
       <c r="A33" s="1" t="inlineStr">
         <is>
           <t>PORSA</t>
         </is>
       </c>
       <c r="B33" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C33" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Fisheries</t>
         </is>
       </c>
       <c r="D33" s="1" t="inlineStr">
         <is>
-          <t>Construction of Fisheries Ponds for Community / Construction of Fisheries Ponds for Community</t>
+          <t>Construction of Fisheries Ponds for Community / Construction of Fishery Pond for Community</t>
         </is>
       </c>
       <c r="E33" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F33" s="1" t="inlineStr">
         <is>
           <t>1701002027/FR/22012034323850 — Naveen Talab nirman karya Hansha ki nariya</t>
         </is>
       </c>
       <c r="G33" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H33" s="2" t="n">
         <v>1477707.12</v>
       </c>
       <c r="I33" s="2" t="n">
         <v>1211101.04</v>
       </c>
       <c r="J33" s="3" t="n">
         <v>45758</v>
       </c>
       <c r="K33" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="34">
       <c r="A34" s="1" t="inlineStr">
         <is>
           <t>PORSA</t>
         </is>
       </c>
       <c r="B34" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C34" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Fisheries</t>
         </is>
       </c>
       <c r="D34" s="1" t="inlineStr">
         <is>
-          <t>Construction of Fisheries Ponds for Community / Construction of Fisheries Ponds for Community</t>
+          <t>Construction of Fisheries Ponds for Community / Construction of Fishery Pond for Community</t>
         </is>
       </c>
       <c r="E34" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F34" s="1" t="inlineStr">
         <is>
           <t>1701002027/FR/22012034324582 — naveen talab nirman chote khar ke paas ruar</t>
         </is>
       </c>
       <c r="G34" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H34" s="2" t="n">
         <v>1489955.39</v>
       </c>
       <c r="I34" s="2" t="n">
         <v>884146.38</v>
       </c>
       <c r="J34" s="3" t="n">
         <v>45758</v>
       </c>
       <c r="K34" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="35">
       <c r="A35" s="1" t="inlineStr">
         <is>
           <t>PORSA</t>
         </is>
       </c>
       <c r="B35" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C35" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Fisheries</t>
         </is>
       </c>
       <c r="D35" s="1" t="inlineStr">
         <is>
-          <t>Construction of Fisheries Ponds for Community / Construction of Fisheries Ponds for Community</t>
+          <t>Construction of Fisheries Ponds for Community / Construction of Fishery Pond for Community</t>
         </is>
       </c>
       <c r="E35" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F35" s="1" t="inlineStr">
         <is>
           <t>1701002027/FR/22012034324583 — naveen talab nirman charanawati mata ke paas ruar</t>
         </is>
       </c>
       <c r="G35" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H35" s="2" t="n">
         <v>1484678.44</v>
       </c>
       <c r="I35" s="2" t="n">
-        <v>1036627.01</v>
+        <v>1051627.01</v>
       </c>
       <c r="J35" s="3" t="n">
         <v>45758</v>
       </c>
       <c r="K35" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="36">
       <c r="A36" s="1" t="inlineStr">
         <is>
           <t>PORSA</t>
         </is>
       </c>
       <c r="B36" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C36" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Fisheries</t>
         </is>
       </c>
       <c r="D36" s="1" t="inlineStr">
         <is>
           <t>Construction of Fisheries Ponds for Community / Construction of Fisheries Ponds for Community</t>
@@ -1458,333 +1458,333 @@
       <c r="J36" s="3" t="n">
         <v>45867</v>
       </c>
       <c r="K36" s="3" t="n">
         <v>46150</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="37">
       <c r="A37" s="1" t="inlineStr">
         <is>
           <t>PORSA</t>
         </is>
       </c>
       <c r="B37" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C37" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Fisheries</t>
         </is>
       </c>
       <c r="D37" s="1" t="inlineStr">
         <is>
-          <t>Construction of Fisheries Ponds for Community / Construction of Fisheries Ponds for Community</t>
+          <t>Construction of Fisheries Ponds for Community / Construction of Fishery Pond for Community</t>
         </is>
       </c>
       <c r="E37" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F37" s="1" t="inlineStr">
         <is>
           <t>1701002027/FR/22012034324585 — naveen talab nirman bandi ke khet ke paas ruar</t>
         </is>
       </c>
       <c r="G37" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H37" s="2" t="n">
         <v>1485733.91</v>
       </c>
       <c r="I37" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J37" s="3" t="n">
         <v>46112</v>
       </c>
       <c r="K37" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="38">
       <c r="A38" s="1" t="inlineStr">
         <is>
           <t>PORSA</t>
         </is>
       </c>
       <c r="B38" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C38" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Fisheries</t>
         </is>
       </c>
       <c r="D38" s="1" t="inlineStr">
         <is>
-          <t>Construction of Fisheries Ponds for Community / Construction of Fisheries Ponds for Community</t>
+          <t>Construction of Fisheries Ponds for Community / Construction of Fishery Pond for Community</t>
         </is>
       </c>
       <c r="E38" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F38" s="1" t="inlineStr">
         <is>
           <t>1701002027/FR/22012034324586 — naveen talab nirman pawree ke paas</t>
         </is>
       </c>
       <c r="G38" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H38" s="2" t="n">
         <v>1466325.8</v>
       </c>
       <c r="I38" s="2" t="n">
         <v>1059238.71</v>
       </c>
       <c r="J38" s="3" t="n">
         <v>45758</v>
       </c>
       <c r="K38" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="39">
       <c r="A39" s="1" t="inlineStr">
         <is>
           <t>PORSA</t>
         </is>
       </c>
       <c r="B39" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C39" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Fisheries</t>
         </is>
       </c>
       <c r="D39" s="1" t="inlineStr">
         <is>
-          <t>Construction of Fisheries Ponds for Community / Construction of Fisheries Ponds for Community</t>
+          <t>Construction of Fisheries Ponds for Community / Construction of Fishery Pond for Community</t>
         </is>
       </c>
       <c r="E39" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F39" s="1" t="inlineStr">
         <is>
           <t>1701002027/FR/22012034324587 — naveen talab nirman mandal ke paas ruar</t>
         </is>
       </c>
       <c r="G39" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H39" s="2" t="n">
         <v>1475180.23</v>
       </c>
       <c r="I39" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J39" s="3" t="n">
         <v>46112</v>
       </c>
       <c r="K39" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="40">
       <c r="A40" s="1" t="inlineStr">
         <is>
           <t>PORSA</t>
         </is>
       </c>
       <c r="B40" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C40" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Fisheries</t>
         </is>
       </c>
       <c r="D40" s="1" t="inlineStr">
         <is>
-          <t>Construction of Fisheries Ponds for Community / Construction of Fisheries Ponds for Community</t>
+          <t>Construction of Fisheries Ponds for Community / Construction of Fishery Pond for Community</t>
         </is>
       </c>
       <c r="E40" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F40" s="1" t="inlineStr">
         <is>
           <t>1701002027/FR/22012034324588 — naveen talab nirman mote babu ke nariya ke paas ruar</t>
         </is>
       </c>
       <c r="G40" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H40" s="2" t="n">
         <v>1477290.97</v>
       </c>
       <c r="I40" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J40" s="3" t="n">
         <v>45683</v>
       </c>
       <c r="K40" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="41">
       <c r="A41" s="1" t="inlineStr">
         <is>
           <t>PORSA</t>
         </is>
       </c>
       <c r="B41" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C41" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Fisheries</t>
         </is>
       </c>
       <c r="D41" s="1" t="inlineStr">
         <is>
-          <t>Construction of Fisheries Ponds for Community / Construction of Fisheries Ponds for Community</t>
+          <t>Construction of Fisheries Ponds for Community / Construction of Fishery Pond for Community</t>
         </is>
       </c>
       <c r="E41" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F41" s="1" t="inlineStr">
         <is>
           <t>1701002027/FR/22012034324589 — naveen talab nirman khutti ke nariya ke paas</t>
         </is>
       </c>
       <c r="G41" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H41" s="2" t="n">
         <v>1479401.71</v>
       </c>
       <c r="I41" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J41" s="3" t="n">
         <v>45683</v>
       </c>
       <c r="K41" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="42">
       <c r="A42" s="1" t="inlineStr">
         <is>
           <t>PORSA</t>
         </is>
       </c>
       <c r="B42" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C42" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Fisheries</t>
         </is>
       </c>
       <c r="D42" s="1" t="inlineStr">
         <is>
-          <t>Construction of Fisheries Ponds for Community / Construction of Fisheries Ponds for Community</t>
+          <t>Construction of Fisheries Ponds for Community / Construction of Fishery Pond for Community</t>
         </is>
       </c>
       <c r="E42" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F42" s="1" t="inlineStr">
         <is>
           <t>1701002027/FR/22012034324590 — naveen talab nirman dhobati ke nariya ke paas ruar</t>
         </is>
       </c>
       <c r="G42" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H42" s="2" t="n">
         <v>1481512.44</v>
       </c>
       <c r="I42" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J42" s="3" t="n">
         <v>46112</v>
       </c>
       <c r="K42" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="43">
       <c r="A43" s="1" t="inlineStr">
         <is>
           <t>PORSA</t>
         </is>
       </c>
       <c r="B43" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C43" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Fisheries</t>
         </is>
       </c>
       <c r="D43" s="1" t="inlineStr">
         <is>
-          <t>Construction of Fisheries Ponds for Community / Construction of Fisheries Ponds for Community</t>
+          <t>Construction of Fisheries Ponds for Community / Construction of Fishery Pond for Community</t>
         </is>
       </c>
       <c r="E43" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F43" s="1" t="inlineStr">
         <is>
           <t>1701002027/FR/22012034324591 — naveen talab nirman udhawali nariya  ke paas ruar</t>
         </is>
       </c>
       <c r="G43" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H43" s="2" t="n">
         <v>1499808.76</v>
       </c>
       <c r="I43" s="2" t="n">
         <v>1352736.35</v>
       </c>
       <c r="J43" s="3" t="n">
         <v>45758</v>
@@ -2320,51 +2320,51 @@
         <v>0</v>
       </c>
       <c r="J54" s="3" t="n">
         <v>43010</v>
       </c>
       <c r="K54" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="55">
       <c r="A55" s="1" t="inlineStr">
         <is>
           <t>PORSA</t>
         </is>
       </c>
       <c r="B55" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C55" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D55" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation - Shelter Belt for Individuals / Block Plantation of Shelter Belt Trees for Individuals</t>
+          <t>Block Plantation - Shelter Belt for Individuals / Line Plantation of Forestry Trees for Individual</t>
         </is>
       </c>
       <c r="E55" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F55" s="1" t="inlineStr">
         <is>
           <t>1701002027/IF/22012034606342 — NANDAN FALLODHAN NIRMAN KARYA  OMPRAKASH UPADHYA</t>
         </is>
       </c>
       <c r="G55" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H55" s="2" t="n">
         <v>147024.29</v>
       </c>
       <c r="I55" s="2" t="n">
         <v>30984</v>
       </c>
       <c r="J55" s="3" t="n">
         <v>44200</v>
@@ -2555,192 +2555,192 @@
         <v>0</v>
       </c>
       <c r="J59" s="3" t="n">
         <v>44424</v>
       </c>
       <c r="K59" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="60">
       <c r="A60" s="1" t="inlineStr">
         <is>
           <t>PORSA</t>
         </is>
       </c>
       <c r="B60" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C60" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D60" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E60" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F60" s="1" t="inlineStr">
         <is>
           <t>1701002027/IF/22012035373593 — khet talab mohar singh s/o bahadur singh</t>
         </is>
       </c>
       <c r="G60" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H60" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I60" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J60" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K60" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="61">
       <c r="A61" s="1" t="inlineStr">
         <is>
           <t>PORSA</t>
         </is>
       </c>
       <c r="B61" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C61" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D61" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E61" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F61" s="1" t="inlineStr">
         <is>
           <t>1701002027/IF/22012035373698 — khet talab surendra jatav s/o panchhilal</t>
         </is>
       </c>
       <c r="G61" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H61" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I61" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J61" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K61" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="62">
       <c r="A62" s="1" t="inlineStr">
         <is>
           <t>PORSA</t>
         </is>
       </c>
       <c r="B62" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C62" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D62" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E62" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F62" s="1" t="inlineStr">
         <is>
           <t>1701002027/IF/22012035373758 — khet talab nirman kary khajan s/o udal khet pr</t>
         </is>
       </c>
       <c r="G62" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H62" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I62" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J62" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K62" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="63">
       <c r="A63" s="1" t="inlineStr">
         <is>
           <t>PORSA</t>
         </is>
       </c>
       <c r="B63" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C63" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D63" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E63" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F63" s="1" t="inlineStr">
         <is>
           <t>1701002027/IF/22012035373797 — khet talab pooran singh lolaki</t>
         </is>
       </c>
       <c r="G63" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H63" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I63" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J63" s="3" t="n">
         <v>45761</v>
@@ -4271,51 +4271,51 @@
       <c r="J95" s="3" t="n">
         <v>42943</v>
       </c>
       <c r="K95" s="3" t="n">
         <v>43054</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="96">
       <c r="A96" s="1" t="inlineStr">
         <is>
           <t>PORSA</t>
         </is>
       </c>
       <c r="B96" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C96" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D96" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>IAY Houses / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E96" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F96" s="1" t="inlineStr">
         <is>
           <t>1701002027/IF/IAY/1142370 — Construction of IAY House -IAY REG. NO. MP-01-002-027-001/186</t>
         </is>
       </c>
       <c r="G96" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H96" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I96" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J96" s="3" t="n">
         <v>43556</v>
@@ -28202,521 +28202,521 @@
       <c r="J596" s="3" t="n">
         <v>45476</v>
       </c>
       <c r="K596" s="3" t="n">
         <v>46128</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="597">
       <c r="A597" s="1" t="inlineStr">
         <is>
           <t>PORSA</t>
         </is>
       </c>
       <c r="B597" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C597" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D597" s="1" t="inlineStr">
         <is>
-          <t>Constr of Masonry/CC Anicut for Community / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Constr of Masonry/CC Anicut for Community / Construction of Masonry Check Dam for Community</t>
         </is>
       </c>
       <c r="E597" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F597" s="1" t="inlineStr">
         <is>
           <t>1701002027/WC/22012035209822 — Earthen Dem nirman Ramprakask k khet k pass</t>
         </is>
       </c>
       <c r="G597" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H597" s="2" t="n">
         <v>1471832.97</v>
       </c>
       <c r="I597" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J597" s="3" t="n">
         <v>45455</v>
       </c>
       <c r="K597" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="598">
       <c r="A598" s="1" t="inlineStr">
         <is>
           <t>PORSA</t>
         </is>
       </c>
       <c r="B598" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C598" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D598" s="1" t="inlineStr">
         <is>
-          <t>Constr of Masonry/CC Anicut for Community / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Constr of Masonry/CC Anicut for Community / Construction of Masonry Check Dam for Community</t>
         </is>
       </c>
       <c r="E598" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F598" s="1" t="inlineStr">
         <is>
           <t>1701002027/WC/22012035209832 — Earthen Dem nirman Kaner k pass</t>
         </is>
       </c>
       <c r="G598" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H598" s="2" t="n">
         <v>1476821.93</v>
       </c>
       <c r="I598" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J598" s="3" t="n">
         <v>45455</v>
       </c>
       <c r="K598" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="599">
       <c r="A599" s="1" t="inlineStr">
         <is>
           <t>PORSA</t>
         </is>
       </c>
       <c r="B599" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C599" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D599" s="1" t="inlineStr">
         <is>
-          <t>Constr of Masonry/CC Anicut for Community / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Constr of Masonry/CC Anicut for Community / Construction of Masonry Check Dam for Community</t>
         </is>
       </c>
       <c r="E599" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F599" s="1" t="inlineStr">
         <is>
           <t>1701002027/WC/22012035209840 — Earthen Dem nirman Peepal bali nariya par</t>
         </is>
       </c>
       <c r="G599" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H599" s="2" t="n">
         <v>1466671.27</v>
       </c>
       <c r="I599" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J599" s="3" t="n">
         <v>45455</v>
       </c>
       <c r="K599" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="600">
       <c r="A600" s="1" t="inlineStr">
         <is>
           <t>PORSA</t>
         </is>
       </c>
       <c r="B600" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C600" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D600" s="1" t="inlineStr">
         <is>
-          <t>Constr of Masonry/CC Anicut for Community / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Constr of Masonry/CC Anicut for Community / Construction of Masonry Check Dam for Community</t>
         </is>
       </c>
       <c r="E600" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F600" s="1" t="inlineStr">
         <is>
           <t>1701002027/WC/22012035209846 — Earthen Dem nirman Gajraj k khet k pass</t>
         </is>
       </c>
       <c r="G600" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H600" s="2" t="n">
         <v>1475544.14</v>
       </c>
       <c r="I600" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J600" s="3" t="n">
         <v>45455</v>
       </c>
       <c r="K600" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="601">
       <c r="A601" s="1" t="inlineStr">
         <is>
           <t>PORSA</t>
         </is>
       </c>
       <c r="B601" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C601" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D601" s="1" t="inlineStr">
         <is>
-          <t>Constr of Masonry/CC Anicut for Community / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Constr of Masonry/CC Anicut for Community / Construction of Masonry Check Dam for Community</t>
         </is>
       </c>
       <c r="E601" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F601" s="1" t="inlineStr">
         <is>
           <t>1701002027/WC/22012035209852 — Earthen Dem nirman Mangal k khar k pass</t>
         </is>
       </c>
       <c r="G601" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H601" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I601" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J601" s="3" t="n">
         <v>45455</v>
       </c>
       <c r="K601" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="602">
       <c r="A602" s="1" t="inlineStr">
         <is>
           <t>PORSA</t>
         </is>
       </c>
       <c r="B602" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C602" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D602" s="1" t="inlineStr">
         <is>
-          <t>Constr of Masonry/CC Anicut for Community / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Constr of Masonry/CC Anicut for Community / Construction of Masonry Check Dam for Community</t>
         </is>
       </c>
       <c r="E602" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F602" s="1" t="inlineStr">
         <is>
           <t>1701002027/WC/22012035209856 — Earthen Dem nirman Samrola k khar k pass</t>
         </is>
       </c>
       <c r="G602" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H602" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I602" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J602" s="3" t="n">
         <v>45455</v>
       </c>
       <c r="K602" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="603">
       <c r="A603" s="1" t="inlineStr">
         <is>
           <t>PORSA</t>
         </is>
       </c>
       <c r="B603" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C603" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D603" s="1" t="inlineStr">
         <is>
-          <t>Constr of Masonry/CC Anicut for Community / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Constr of Masonry/CC Anicut for Community / Construction of Masonry Check Dam for Community</t>
         </is>
       </c>
       <c r="E603" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F603" s="1" t="inlineStr">
         <is>
           <t>1701002027/WC/22012035209861 — Earthen Dem nirman Kaner k ped k paaa</t>
         </is>
       </c>
       <c r="G603" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H603" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I603" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J603" s="3" t="n">
         <v>45455</v>
       </c>
       <c r="K603" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="604">
       <c r="A604" s="1" t="inlineStr">
         <is>
           <t>PORSA</t>
         </is>
       </c>
       <c r="B604" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C604" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D604" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E604" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F604" s="1" t="inlineStr">
         <is>
           <t>1701002027/WC/22012035228442 — Naveen Talab nirman karya karilaai k pas</t>
         </is>
       </c>
       <c r="G604" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H604" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I604" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J604" s="3" t="n">
         <v>45567</v>
       </c>
       <c r="K604" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="605">
       <c r="A605" s="1" t="inlineStr">
         <is>
           <t>PORSA</t>
         </is>
       </c>
       <c r="B605" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C605" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D605" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E605" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F605" s="1" t="inlineStr">
         <is>
           <t>1701002027/WC/22012035228443 — Naveen Talab nirman karya Rithora k neeche</t>
         </is>
       </c>
       <c r="G605" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H605" s="2" t="n">
         <v>1495543.48</v>
       </c>
       <c r="I605" s="2" t="n">
         <v>1053242.71</v>
       </c>
       <c r="J605" s="3" t="n">
         <v>45709</v>
       </c>
       <c r="K605" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="606">
       <c r="A606" s="1" t="inlineStr">
         <is>
           <t>PORSA</t>
         </is>
       </c>
       <c r="B606" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C606" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D606" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E606" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F606" s="1" t="inlineStr">
         <is>
           <t>1701002027/WC/22012035228445 — Naveen Talab nirman karya Neeleshwar Mahadev k neeche</t>
         </is>
       </c>
       <c r="G606" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H606" s="2" t="n">
         <v>1488033.23</v>
       </c>
       <c r="I606" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J606" s="3" t="n">
         <v>45567</v>
       </c>
       <c r="K606" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="607">
       <c r="A607" s="1" t="inlineStr">
         <is>
           <t>PORSA</t>
         </is>
       </c>
       <c r="B607" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C607" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D607" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E607" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F607" s="1" t="inlineStr">
         <is>
           <t>1701002027/WC/22012035228448 — . Naveen Talab nirman karya Rambahadur k khet k pas</t>
         </is>
       </c>
       <c r="G607" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H607" s="2" t="n">
         <v>1483623.18</v>
       </c>
       <c r="I607" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J607" s="3" t="n">
         <v>45567</v>