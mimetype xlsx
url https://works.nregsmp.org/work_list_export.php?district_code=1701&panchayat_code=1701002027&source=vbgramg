--- v0 (2026-09-02)
+++ v1 (2026-10-18)
@@ -135,51 +135,51 @@
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
   <dimension ref="A1:K47"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="true" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <selection activeCell="A1" activeCellId="0" pane="topLeft" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1024" min="1" style="0" customWidth="false" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="0" t="inlineStr">
         <is>
-          <t>Exported on: 2026-09-02 19:00:44</t>
+          <t>Exported on: 2026-10-18 21:05:39</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="0" t="inlineStr">
         <is>
           <t>Filters applied:</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="0" t="inlineStr">
         <is>
           <t>  Data source: VBGRAMG</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="0" t="inlineStr">
         <is>
           <t>  District: MORENA</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
@@ -273,897 +273,897 @@
       </c>
       <c r="K11" s="3" t="inlineStr">
         <is>
           <t>Work Completed Date</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="12">
       <c r="A12" s="1" t="inlineStr">
         <is>
           <t>PORSA</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C12" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
         </is>
       </c>
       <c r="D12" s="1" t="inlineStr">
         <is>
-          <t>Coastal Block Plantation - Farm Forestry-Community / Along the coast Block Plantation of Farm Forestry Trees for Community</t>
+          <t>Coastal Block Plantation - Farm Forestry-Community / Along the coast Block Plantation of Medicinal Trees for Community</t>
         </is>
       </c>
       <c r="E12" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F12" s="1" t="inlineStr">
         <is>
           <t>1701002027/DP/22012034614494 — Samudayak poshad vatika(CNG) Charanawati mata mandir k pas</t>
         </is>
       </c>
       <c r="G12" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H12" s="2" t="n">
         <v>869688.16</v>
       </c>
       <c r="I12" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J12" s="3" t="n">
         <v>45488</v>
       </c>
       <c r="K12" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="13">
       <c r="A13" s="1" t="inlineStr">
         <is>
           <t>PORSA</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C13" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Fisheries</t>
         </is>
       </c>
       <c r="D13" s="1" t="inlineStr">
         <is>
-          <t>Construction of Fisheries Ponds for Community / Construction of Fisheries Ponds for Community</t>
+          <t>Construction of Fisheries Ponds for Community / Construction of Fishery Pond for Community</t>
         </is>
       </c>
       <c r="E13" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F13" s="1" t="inlineStr">
         <is>
           <t>1701002027/FR/22012034323848 — Naveen Talab nirman karya karilaai k pas</t>
         </is>
       </c>
       <c r="G13" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H13" s="2" t="n">
         <v>1451962.13</v>
       </c>
       <c r="I13" s="2" t="n">
-        <v>0</v>
+        <v>85800</v>
       </c>
       <c r="J13" s="3" t="n">
         <v>45758</v>
       </c>
       <c r="K13" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="14">
       <c r="A14" s="1" t="inlineStr">
         <is>
           <t>PORSA</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C14" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Fisheries</t>
         </is>
       </c>
       <c r="D14" s="1" t="inlineStr">
         <is>
-          <t>Construction of Fisheries Ponds for Community / Construction of Fisheries Ponds for Community</t>
+          <t>Construction of Fisheries Ponds for Community / Construction of Fishery Pond for Community</t>
         </is>
       </c>
       <c r="E14" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F14" s="1" t="inlineStr">
         <is>
           <t>1701002027/FR/22012034323849 — Naveen Talab nirman karya Rithora k neeche</t>
         </is>
       </c>
       <c r="G14" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H14" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I14" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J14" s="3" t="n">
         <v>45658</v>
       </c>
       <c r="K14" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="15">
       <c r="A15" s="1" t="inlineStr">
         <is>
           <t>PORSA</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C15" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Fisheries</t>
         </is>
       </c>
       <c r="D15" s="1" t="inlineStr">
         <is>
-          <t>Construction of Fisheries Ponds for Community / Construction of Fisheries Ponds for Community</t>
+          <t>Construction of Fisheries Ponds for Community / Construction of Fishery Pond for Community</t>
         </is>
       </c>
       <c r="E15" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F15" s="1" t="inlineStr">
         <is>
           <t>1701002027/FR/22012034323850 — Naveen Talab nirman karya Hansha ki nariya</t>
         </is>
       </c>
       <c r="G15" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H15" s="2" t="n">
         <v>1477707.12</v>
       </c>
       <c r="I15" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J15" s="3" t="n">
         <v>45758</v>
       </c>
       <c r="K15" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="16">
       <c r="A16" s="1" t="inlineStr">
         <is>
           <t>PORSA</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C16" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Fisheries</t>
         </is>
       </c>
       <c r="D16" s="1" t="inlineStr">
         <is>
-          <t>Construction of Fisheries Ponds for Community / Construction of Fisheries Ponds for Community</t>
+          <t>Construction of Fisheries Ponds for Community / Construction of Fishery Pond for Community</t>
         </is>
       </c>
       <c r="E16" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F16" s="1" t="inlineStr">
         <is>
           <t>1701002027/FR/22012034324582 — naveen talab nirman chote khar ke paas ruar</t>
         </is>
       </c>
       <c r="G16" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H16" s="2" t="n">
         <v>1489955.39</v>
       </c>
       <c r="I16" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J16" s="3" t="n">
         <v>45758</v>
       </c>
       <c r="K16" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="17">
       <c r="A17" s="1" t="inlineStr">
         <is>
           <t>PORSA</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C17" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Fisheries</t>
         </is>
       </c>
       <c r="D17" s="1" t="inlineStr">
         <is>
-          <t>Construction of Fisheries Ponds for Community / Construction of Fisheries Ponds for Community</t>
+          <t>Construction of Fisheries Ponds for Community / Construction of Fishery Pond for Community</t>
         </is>
       </c>
       <c r="E17" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F17" s="1" t="inlineStr">
         <is>
           <t>1701002027/FR/22012034324583 — naveen talab nirman charanawati mata ke paas ruar</t>
         </is>
       </c>
       <c r="G17" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H17" s="2" t="n">
         <v>1484678.44</v>
       </c>
       <c r="I17" s="2" t="n">
-        <v>0</v>
+        <v>15000</v>
       </c>
       <c r="J17" s="3" t="n">
         <v>45758</v>
       </c>
       <c r="K17" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="18">
       <c r="A18" s="1" t="inlineStr">
         <is>
           <t>PORSA</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C18" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Fisheries</t>
         </is>
       </c>
       <c r="D18" s="1" t="inlineStr">
         <is>
-          <t>Construction of Fisheries Ponds for Community / Construction of Fisheries Ponds for Community</t>
+          <t>Construction of Fisheries Ponds for Community / Construction of Fishery Pond for Community</t>
         </is>
       </c>
       <c r="E18" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F18" s="1" t="inlineStr">
         <is>
           <t>1701002027/FR/22012034324585 — naveen talab nirman bandi ke khet ke paas ruar</t>
         </is>
       </c>
       <c r="G18" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H18" s="2" t="n">
         <v>1485733.91</v>
       </c>
       <c r="I18" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J18" s="3" t="n">
         <v>46112</v>
       </c>
       <c r="K18" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="19">
       <c r="A19" s="1" t="inlineStr">
         <is>
           <t>PORSA</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C19" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Fisheries</t>
         </is>
       </c>
       <c r="D19" s="1" t="inlineStr">
         <is>
-          <t>Construction of Fisheries Ponds for Community / Construction of Fisheries Ponds for Community</t>
+          <t>Construction of Fisheries Ponds for Community / Construction of Fishery Pond for Community</t>
         </is>
       </c>
       <c r="E19" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F19" s="1" t="inlineStr">
         <is>
           <t>1701002027/FR/22012034324586 — naveen talab nirman pawree ke paas</t>
         </is>
       </c>
       <c r="G19" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H19" s="2" t="n">
         <v>1466325.8</v>
       </c>
       <c r="I19" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J19" s="3" t="n">
         <v>45758</v>
       </c>
       <c r="K19" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="20">
       <c r="A20" s="1" t="inlineStr">
         <is>
           <t>PORSA</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C20" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Fisheries</t>
         </is>
       </c>
       <c r="D20" s="1" t="inlineStr">
         <is>
-          <t>Construction of Fisheries Ponds for Community / Construction of Fisheries Ponds for Community</t>
+          <t>Construction of Fisheries Ponds for Community / Construction of Fishery Pond for Community</t>
         </is>
       </c>
       <c r="E20" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F20" s="1" t="inlineStr">
         <is>
           <t>1701002027/FR/22012034324587 — naveen talab nirman mandal ke paas ruar</t>
         </is>
       </c>
       <c r="G20" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H20" s="2" t="n">
         <v>1475180.23</v>
       </c>
       <c r="I20" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J20" s="3" t="n">
         <v>46112</v>
       </c>
       <c r="K20" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="21">
       <c r="A21" s="1" t="inlineStr">
         <is>
           <t>PORSA</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C21" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Fisheries</t>
         </is>
       </c>
       <c r="D21" s="1" t="inlineStr">
         <is>
-          <t>Construction of Fisheries Ponds for Community / Construction of Fisheries Ponds for Community</t>
+          <t>Construction of Fisheries Ponds for Community / Construction of Fishery Pond for Community</t>
         </is>
       </c>
       <c r="E21" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F21" s="1" t="inlineStr">
         <is>
           <t>1701002027/FR/22012034324588 — naveen talab nirman mote babu ke nariya ke paas ruar</t>
         </is>
       </c>
       <c r="G21" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H21" s="2" t="n">
         <v>1477290.97</v>
       </c>
       <c r="I21" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J21" s="3" t="n">
         <v>45683</v>
       </c>
       <c r="K21" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="22">
       <c r="A22" s="1" t="inlineStr">
         <is>
           <t>PORSA</t>
         </is>
       </c>
       <c r="B22" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C22" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Fisheries</t>
         </is>
       </c>
       <c r="D22" s="1" t="inlineStr">
         <is>
-          <t>Construction of Fisheries Ponds for Community / Construction of Fisheries Ponds for Community</t>
+          <t>Construction of Fisheries Ponds for Community / Construction of Fishery Pond for Community</t>
         </is>
       </c>
       <c r="E22" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F22" s="1" t="inlineStr">
         <is>
           <t>1701002027/FR/22012034324589 — naveen talab nirman khutti ke nariya ke paas</t>
         </is>
       </c>
       <c r="G22" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H22" s="2" t="n">
         <v>1479401.71</v>
       </c>
       <c r="I22" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J22" s="3" t="n">
         <v>45683</v>
       </c>
       <c r="K22" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="23">
       <c r="A23" s="1" t="inlineStr">
         <is>
           <t>PORSA</t>
         </is>
       </c>
       <c r="B23" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C23" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Fisheries</t>
         </is>
       </c>
       <c r="D23" s="1" t="inlineStr">
         <is>
-          <t>Construction of Fisheries Ponds for Community / Construction of Fisheries Ponds for Community</t>
+          <t>Construction of Fisheries Ponds for Community / Construction of Fishery Pond for Community</t>
         </is>
       </c>
       <c r="E23" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F23" s="1" t="inlineStr">
         <is>
           <t>1701002027/FR/22012034324590 — naveen talab nirman dhobati ke nariya ke paas ruar</t>
         </is>
       </c>
       <c r="G23" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H23" s="2" t="n">
         <v>1481512.44</v>
       </c>
       <c r="I23" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J23" s="3" t="n">
         <v>46112</v>
       </c>
       <c r="K23" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="24">
       <c r="A24" s="1" t="inlineStr">
         <is>
           <t>PORSA</t>
         </is>
       </c>
       <c r="B24" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C24" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Fisheries</t>
         </is>
       </c>
       <c r="D24" s="1" t="inlineStr">
         <is>
-          <t>Construction of Fisheries Ponds for Community / Construction of Fisheries Ponds for Community</t>
+          <t>Construction of Fisheries Ponds for Community / Construction of Fishery Pond for Community</t>
         </is>
       </c>
       <c r="E24" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F24" s="1" t="inlineStr">
         <is>
           <t>1701002027/FR/22012034324591 — naveen talab nirman udhawali nariya  ke paas ruar</t>
         </is>
       </c>
       <c r="G24" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H24" s="2" t="n">
         <v>1499808.76</v>
       </c>
       <c r="I24" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J24" s="3" t="n">
         <v>45758</v>
       </c>
       <c r="K24" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="25">
       <c r="A25" s="1" t="inlineStr">
         <is>
           <t>PORSA</t>
         </is>
       </c>
       <c r="B25" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C25" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D25" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation - Shelter Belt for Individuals / Block Plantation of Shelter Belt Trees for Individuals</t>
+          <t>Block Plantation - Shelter Belt for Individuals / Line Plantation of Forestry Trees for Individual</t>
         </is>
       </c>
       <c r="E25" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F25" s="1" t="inlineStr">
         <is>
           <t>1701002027/IF/22012034606342 — NANDAN FALLODHAN NIRMAN KARYA  OMPRAKASH UPADHYA</t>
         </is>
       </c>
       <c r="G25" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H25" s="2" t="n">
         <v>147024.29</v>
       </c>
       <c r="I25" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J25" s="3" t="n">
         <v>44200</v>
       </c>
       <c r="K25" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="26">
       <c r="A26" s="1" t="inlineStr">
         <is>
           <t>PORSA</t>
         </is>
       </c>
       <c r="B26" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C26" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D26" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E26" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F26" s="1" t="inlineStr">
         <is>
           <t>1701002027/IF/22012035373593 — khet talab mohar singh s/o bahadur singh</t>
         </is>
       </c>
       <c r="G26" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H26" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I26" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J26" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K26" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="27">
       <c r="A27" s="1" t="inlineStr">
         <is>
           <t>PORSA</t>
         </is>
       </c>
       <c r="B27" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C27" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D27" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E27" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F27" s="1" t="inlineStr">
         <is>
           <t>1701002027/IF/22012035373698 — khet talab surendra jatav s/o panchhilal</t>
         </is>
       </c>
       <c r="G27" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H27" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I27" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J27" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K27" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="28">
       <c r="A28" s="1" t="inlineStr">
         <is>
           <t>PORSA</t>
         </is>
       </c>
       <c r="B28" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C28" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D28" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E28" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F28" s="1" t="inlineStr">
         <is>
           <t>1701002027/IF/22012035373758 — khet talab nirman kary khajan s/o udal khet pr</t>
         </is>
       </c>
       <c r="G28" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H28" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I28" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J28" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K28" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="29">
       <c r="A29" s="1" t="inlineStr">
         <is>
           <t>PORSA</t>
         </is>
       </c>
       <c r="B29" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C29" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D29" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E29" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F29" s="1" t="inlineStr">
         <is>
           <t>1701002027/IF/22012035373797 — khet talab pooran singh lolaki</t>
         </is>
       </c>
       <c r="G29" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H29" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I29" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J29" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K29" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="30">
       <c r="A30" s="1" t="inlineStr">
         <is>
           <t>PORSA</t>
         </is>
       </c>
       <c r="B30" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C30" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D30" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>IAY Houses / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E30" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F30" s="1" t="inlineStr">
         <is>
           <t>1701002027/IF/IAY/1142370 — Construction of IAY House -IAY REG. NO. MP-01-002-027-001/186</t>
         </is>
       </c>
       <c r="G30" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H30" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I30" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J30" s="3" t="n">
         <v>43556</v>
@@ -1448,521 +1448,521 @@
         <v>0</v>
       </c>
       <c r="J36" s="3" t="n">
         <v>45927</v>
       </c>
       <c r="K36" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="37">
       <c r="A37" s="1" t="inlineStr">
         <is>
           <t>PORSA</t>
         </is>
       </c>
       <c r="B37" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C37" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D37" s="1" t="inlineStr">
         <is>
-          <t>Constr of Masonry/CC Anicut for Community / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Constr of Masonry/CC Anicut for Community / Construction of Masonry Check Dam for Community</t>
         </is>
       </c>
       <c r="E37" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F37" s="1" t="inlineStr">
         <is>
           <t>1701002027/WC/22012035209822 — Earthen Dem nirman Ramprakask k khet k pass</t>
         </is>
       </c>
       <c r="G37" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H37" s="2" t="n">
         <v>1471832.97</v>
       </c>
       <c r="I37" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J37" s="3" t="n">
         <v>45455</v>
       </c>
       <c r="K37" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="38">
       <c r="A38" s="1" t="inlineStr">
         <is>
           <t>PORSA</t>
         </is>
       </c>
       <c r="B38" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C38" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D38" s="1" t="inlineStr">
         <is>
-          <t>Constr of Masonry/CC Anicut for Community / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Constr of Masonry/CC Anicut for Community / Construction of Masonry Check Dam for Community</t>
         </is>
       </c>
       <c r="E38" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F38" s="1" t="inlineStr">
         <is>
           <t>1701002027/WC/22012035209832 — Earthen Dem nirman Kaner k pass</t>
         </is>
       </c>
       <c r="G38" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H38" s="2" t="n">
         <v>1476821.93</v>
       </c>
       <c r="I38" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J38" s="3" t="n">
         <v>45455</v>
       </c>
       <c r="K38" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="39">
       <c r="A39" s="1" t="inlineStr">
         <is>
           <t>PORSA</t>
         </is>
       </c>
       <c r="B39" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C39" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D39" s="1" t="inlineStr">
         <is>
-          <t>Constr of Masonry/CC Anicut for Community / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Constr of Masonry/CC Anicut for Community / Construction of Masonry Check Dam for Community</t>
         </is>
       </c>
       <c r="E39" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F39" s="1" t="inlineStr">
         <is>
           <t>1701002027/WC/22012035209840 — Earthen Dem nirman Peepal bali nariya par</t>
         </is>
       </c>
       <c r="G39" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H39" s="2" t="n">
         <v>1466671.27</v>
       </c>
       <c r="I39" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J39" s="3" t="n">
         <v>45455</v>
       </c>
       <c r="K39" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="40">
       <c r="A40" s="1" t="inlineStr">
         <is>
           <t>PORSA</t>
         </is>
       </c>
       <c r="B40" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C40" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D40" s="1" t="inlineStr">
         <is>
-          <t>Constr of Masonry/CC Anicut for Community / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Constr of Masonry/CC Anicut for Community / Construction of Masonry Check Dam for Community</t>
         </is>
       </c>
       <c r="E40" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F40" s="1" t="inlineStr">
         <is>
           <t>1701002027/WC/22012035209846 — Earthen Dem nirman Gajraj k khet k pass</t>
         </is>
       </c>
       <c r="G40" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H40" s="2" t="n">
         <v>1475544.14</v>
       </c>
       <c r="I40" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J40" s="3" t="n">
         <v>45455</v>
       </c>
       <c r="K40" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="41">
       <c r="A41" s="1" t="inlineStr">
         <is>
           <t>PORSA</t>
         </is>
       </c>
       <c r="B41" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C41" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D41" s="1" t="inlineStr">
         <is>
-          <t>Constr of Masonry/CC Anicut for Community / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Constr of Masonry/CC Anicut for Community / Construction of Masonry Check Dam for Community</t>
         </is>
       </c>
       <c r="E41" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F41" s="1" t="inlineStr">
         <is>
           <t>1701002027/WC/22012035209852 — Earthen Dem nirman Mangal k khar k pass</t>
         </is>
       </c>
       <c r="G41" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H41" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I41" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J41" s="3" t="n">
         <v>45455</v>
       </c>
       <c r="K41" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="42">
       <c r="A42" s="1" t="inlineStr">
         <is>
           <t>PORSA</t>
         </is>
       </c>
       <c r="B42" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C42" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D42" s="1" t="inlineStr">
         <is>
-          <t>Constr of Masonry/CC Anicut for Community / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Constr of Masonry/CC Anicut for Community / Construction of Masonry Check Dam for Community</t>
         </is>
       </c>
       <c r="E42" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F42" s="1" t="inlineStr">
         <is>
           <t>1701002027/WC/22012035209856 — Earthen Dem nirman Samrola k khar k pass</t>
         </is>
       </c>
       <c r="G42" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H42" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I42" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J42" s="3" t="n">
         <v>45455</v>
       </c>
       <c r="K42" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="43">
       <c r="A43" s="1" t="inlineStr">
         <is>
           <t>PORSA</t>
         </is>
       </c>
       <c r="B43" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C43" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D43" s="1" t="inlineStr">
         <is>
-          <t>Constr of Masonry/CC Anicut for Community / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Constr of Masonry/CC Anicut for Community / Construction of Masonry Check Dam for Community</t>
         </is>
       </c>
       <c r="E43" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F43" s="1" t="inlineStr">
         <is>
           <t>1701002027/WC/22012035209861 — Earthen Dem nirman Kaner k ped k paaa</t>
         </is>
       </c>
       <c r="G43" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H43" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I43" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J43" s="3" t="n">
         <v>45455</v>
       </c>
       <c r="K43" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="44">
       <c r="A44" s="1" t="inlineStr">
         <is>
           <t>PORSA</t>
         </is>
       </c>
       <c r="B44" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C44" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D44" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E44" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F44" s="1" t="inlineStr">
         <is>
           <t>1701002027/WC/22012035228442 — Naveen Talab nirman karya karilaai k pas</t>
         </is>
       </c>
       <c r="G44" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H44" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I44" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J44" s="3" t="n">
         <v>45567</v>
       </c>
       <c r="K44" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="45">
       <c r="A45" s="1" t="inlineStr">
         <is>
           <t>PORSA</t>
         </is>
       </c>
       <c r="B45" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C45" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D45" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E45" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F45" s="1" t="inlineStr">
         <is>
           <t>1701002027/WC/22012035228443 — Naveen Talab nirman karya Rithora k neeche</t>
         </is>
       </c>
       <c r="G45" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H45" s="2" t="n">
         <v>1495543.48</v>
       </c>
       <c r="I45" s="2" t="n">
         <v>52122</v>
       </c>
       <c r="J45" s="3" t="n">
         <v>45709</v>
       </c>
       <c r="K45" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="46">
       <c r="A46" s="1" t="inlineStr">
         <is>
           <t>PORSA</t>
         </is>
       </c>
       <c r="B46" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C46" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D46" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E46" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F46" s="1" t="inlineStr">
         <is>
           <t>1701002027/WC/22012035228445 — Naveen Talab nirman karya Neeleshwar Mahadev k neeche</t>
         </is>
       </c>
       <c r="G46" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H46" s="2" t="n">
         <v>1488033.23</v>
       </c>
       <c r="I46" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J46" s="3" t="n">
         <v>45567</v>
       </c>
       <c r="K46" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="47">
       <c r="A47" s="1" t="inlineStr">
         <is>
           <t>PORSA</t>
         </is>
       </c>
       <c r="B47" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C47" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D47" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E47" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F47" s="1" t="inlineStr">
         <is>
           <t>1701002027/WC/22012035228448 — . Naveen Talab nirman karya Rambahadur k khet k pas</t>
         </is>
       </c>
       <c r="G47" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H47" s="2" t="n">
         <v>1483623.18</v>
       </c>
       <c r="I47" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J47" s="3" t="n">
         <v>45567</v>