--- v0 (2026-09-02)
+++ v1 (2026-10-23)
@@ -135,51 +135,51 @@
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
   <dimension ref="A1:K214"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="true" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <selection activeCell="A1" activeCellId="0" pane="topLeft" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1024" min="1" style="0" customWidth="false" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="0" t="inlineStr">
         <is>
-          <t>Exported on: 2026-09-02 13:33:33</t>
+          <t>Exported on: 2026-10-23 23:56:38</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="0" t="inlineStr">
         <is>
           <t>Filters applied:</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="0" t="inlineStr">
         <is>
           <t>  Data source: MGNREGA + VBGRAMG</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="0" t="inlineStr">
         <is>
           <t>  District: MORENA</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
@@ -1190,98 +1190,98 @@
       <c r="J30" s="3" t="n">
         <v>44502</v>
       </c>
       <c r="K30" s="3" t="n">
         <v>44554</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="31">
       <c r="A31" s="1" t="inlineStr">
         <is>
           <t>MORENA</t>
         </is>
       </c>
       <c r="B31" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C31" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Flood Control and Protection</t>
         </is>
       </c>
       <c r="D31" s="1" t="inlineStr">
         <is>
-          <t>Constr of Flood/ Diversion Channel for Community / Construction of Flood/ Diversion Channel for Community</t>
+          <t>Constr of Flood/ Diversion Channel for Community / Construction of Flood or Diversion Channel for Community</t>
         </is>
       </c>
       <c r="E31" s="1" t="inlineStr">
         <is>
           <t>Works for Flood Control and Protection</t>
         </is>
       </c>
       <c r="F31" s="1" t="inlineStr">
         <is>
           <t>1701003005/FP/22012034629630 — पत्थर नाला निर्माण कार्य -पुराना गाव रामपुर गंज</t>
         </is>
       </c>
       <c r="G31" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H31" s="2" t="n">
         <v>1484608.82</v>
       </c>
       <c r="I31" s="2" t="n">
         <v>857038.71</v>
       </c>
       <c r="J31" s="3" t="n">
         <v>44865</v>
       </c>
       <c r="K31" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="32">
       <c r="A32" s="1" t="inlineStr">
         <is>
           <t>MORENA</t>
         </is>
       </c>
       <c r="B32" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C32" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Flood Control and Protection</t>
         </is>
       </c>
       <c r="D32" s="1" t="inlineStr">
         <is>
-          <t>Constr of Flood/ Diversion Channel for Community / Construction of Flood/ Diversion Channel for Community</t>
+          <t>Constr of Flood/ Diversion Channel for Community / Construction of Flood or Diversion Channel for Community</t>
         </is>
       </c>
       <c r="E32" s="1" t="inlineStr">
         <is>
           <t>Works for Flood Control and Protection</t>
         </is>
       </c>
       <c r="F32" s="1" t="inlineStr">
         <is>
           <t>1701003005/FP/22012034630988 — पत्थर नाला निर्माण कार्य  -रामपुर से नदी की और रामपुरगंज</t>
         </is>
       </c>
       <c r="G32" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H32" s="2" t="n">
         <v>1338455.94</v>
       </c>
       <c r="I32" s="2" t="n">
         <v>175696.25</v>
       </c>
       <c r="J32" s="3" t="n">
         <v>44921</v>
@@ -1660,427 +1660,427 @@
         <v>0</v>
       </c>
       <c r="J40" s="3" t="n">
         <v>45567</v>
       </c>
       <c r="K40" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="41">
       <c r="A41" s="1" t="inlineStr">
         <is>
           <t>MORENA</t>
         </is>
       </c>
       <c r="B41" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C41" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Fisheries</t>
         </is>
       </c>
       <c r="D41" s="1" t="inlineStr">
         <is>
-          <t>Construction of Fisheries Ponds for Community / Construction of Fisheries Ponds for Community</t>
+          <t>Construction of Fisheries Ponds for Community / Construction of Fishery Pond for Community</t>
         </is>
       </c>
       <c r="E41" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F41" s="1" t="inlineStr">
         <is>
           <t>1701003005/FR/22012034325107 — तालाब निर्माण कार्य मुंशी के खेत के पास</t>
         </is>
       </c>
       <c r="G41" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H41" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I41" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J41" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K41" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="42">
       <c r="A42" s="1" t="inlineStr">
         <is>
           <t>MORENA</t>
         </is>
       </c>
       <c r="B42" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C42" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Fisheries</t>
         </is>
       </c>
       <c r="D42" s="1" t="inlineStr">
         <is>
-          <t>Construction of Fisheries Ponds for Community / Construction of Fisheries Ponds for Community</t>
+          <t>Construction of Fisheries Ponds for Community / Construction of Fishery Pond for Community</t>
         </is>
       </c>
       <c r="E42" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F42" s="1" t="inlineStr">
         <is>
           <t>1701003005/FR/22012034325108 — तालाब निर्माण कार्य अशोक के खेत के पास</t>
         </is>
       </c>
       <c r="G42" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H42" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I42" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J42" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K42" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="43">
       <c r="A43" s="1" t="inlineStr">
         <is>
           <t>MORENA</t>
         </is>
       </c>
       <c r="B43" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C43" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Fisheries</t>
         </is>
       </c>
       <c r="D43" s="1" t="inlineStr">
         <is>
-          <t>Construction of Fisheries Ponds for Community / Construction of Fisheries Ponds for Community</t>
+          <t>Construction of Fisheries Ponds for Community / Construction of Fishery Pond for Community</t>
         </is>
       </c>
       <c r="E43" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F43" s="1" t="inlineStr">
         <is>
           <t>1701003005/FR/22012034325109 — तालाब निर्माण कार्य प्रताप के खेत के पास</t>
         </is>
       </c>
       <c r="G43" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H43" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I43" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J43" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K43" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="44">
       <c r="A44" s="1" t="inlineStr">
         <is>
           <t>MORENA</t>
         </is>
       </c>
       <c r="B44" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C44" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Fisheries</t>
         </is>
       </c>
       <c r="D44" s="1" t="inlineStr">
         <is>
-          <t>Construction of Fisheries Ponds for Community / Construction of Fisheries Ponds for Community</t>
+          <t>Construction of Fisheries Ponds for Community / Construction of Fishery Pond for Community</t>
         </is>
       </c>
       <c r="E44" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F44" s="1" t="inlineStr">
         <is>
           <t>1701003005/FR/22012034325110 — तालाब निर्माण कार्य दीमान खेत के पास</t>
         </is>
       </c>
       <c r="G44" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H44" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I44" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J44" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K44" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="45">
       <c r="A45" s="1" t="inlineStr">
         <is>
           <t>MORENA</t>
         </is>
       </c>
       <c r="B45" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C45" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Fisheries</t>
         </is>
       </c>
       <c r="D45" s="1" t="inlineStr">
         <is>
-          <t>Construction of Fisheries Ponds for Community / Construction of Fisheries Ponds for Community</t>
+          <t>Construction of Fisheries Ponds for Community / Construction of Fishery Pond for Community</t>
         </is>
       </c>
       <c r="E45" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F45" s="1" t="inlineStr">
         <is>
           <t>1701003005/FR/22012034325111 — तालाब निर्माण कार्य कमलेश गुर्जर खेत के पास</t>
         </is>
       </c>
       <c r="G45" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H45" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I45" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J45" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K45" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="46">
       <c r="A46" s="1" t="inlineStr">
         <is>
           <t>MORENA</t>
         </is>
       </c>
       <c r="B46" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C46" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Fisheries</t>
         </is>
       </c>
       <c r="D46" s="1" t="inlineStr">
         <is>
-          <t>Construction of Fisheries Ponds for Community / Construction of Fisheries Ponds for Community</t>
+          <t>Construction of Fisheries Ponds for Community / Construction of Fishery Pond for Community</t>
         </is>
       </c>
       <c r="E46" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F46" s="1" t="inlineStr">
         <is>
           <t>1701003005/FR/22012034325128 — Talab nirmaan karya sultan gurjar ke khet ke pass</t>
         </is>
       </c>
       <c r="G46" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H46" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I46" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J46" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K46" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="47">
       <c r="A47" s="1" t="inlineStr">
         <is>
           <t>MORENA</t>
         </is>
       </c>
       <c r="B47" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C47" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Fisheries</t>
         </is>
       </c>
       <c r="D47" s="1" t="inlineStr">
         <is>
-          <t>Construction of Fisheries Ponds for Community / Construction of Fisheries Ponds for Community</t>
+          <t>Construction of Fisheries Ponds for Community / Construction of Fishery Pond for Community</t>
         </is>
       </c>
       <c r="E47" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F47" s="1" t="inlineStr">
         <is>
           <t>1701003005/FR/22012034325129 — Talab nirmaan karya hari singh ke khet ke pass</t>
         </is>
       </c>
       <c r="G47" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H47" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I47" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J47" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K47" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="48">
       <c r="A48" s="1" t="inlineStr">
         <is>
           <t>MORENA</t>
         </is>
       </c>
       <c r="B48" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C48" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Fisheries</t>
         </is>
       </c>
       <c r="D48" s="1" t="inlineStr">
         <is>
-          <t>Construction of Fisheries Ponds for Community / Construction of Fisheries Ponds for Community</t>
+          <t>Construction of Fisheries Ponds for Community / Construction of Fishery Pond for Community</t>
         </is>
       </c>
       <c r="E48" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F48" s="1" t="inlineStr">
         <is>
           <t>1701003005/FR/22012034325130 — Talab nirmaan karya tor walo ke pura ke pass</t>
         </is>
       </c>
       <c r="G48" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H48" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I48" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J48" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K48" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="49">
       <c r="A49" s="1" t="inlineStr">
         <is>
           <t>MORENA</t>
         </is>
       </c>
       <c r="B49" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C49" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Fisheries</t>
         </is>
       </c>
       <c r="D49" s="1" t="inlineStr">
         <is>
-          <t>Construction of Fisheries Ponds for Community / Construction of Fisheries Ponds for Community</t>
+          <t>Construction of Fisheries Ponds for Community / Construction of Fishery Pond for Community</t>
         </is>
       </c>
       <c r="E49" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F49" s="1" t="inlineStr">
         <is>
           <t>1701003005/FR/22012034325131 — Talab nirmaan karya nadi ke pass</t>
         </is>
       </c>
       <c r="G49" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H49" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I49" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J49" s="3" t="n">
         <v>45761</v>
@@ -2273,286 +2273,286 @@
         <v>0</v>
       </c>
       <c r="J53" s="3" t="n">
         <v>44312</v>
       </c>
       <c r="K53" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="54">
       <c r="A54" s="1" t="inlineStr">
         <is>
           <t>MORENA</t>
         </is>
       </c>
       <c r="B54" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C54" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D54" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E54" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F54" s="1" t="inlineStr">
         <is>
           <t>1701003005/IF/22012035452868 — Khet Talab Nirmaan Karya Baijnath Singh S/O Badan Singh</t>
         </is>
       </c>
       <c r="G54" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H54" s="2" t="n">
         <v>147621.16</v>
       </c>
       <c r="I54" s="2" t="n">
         <v>261</v>
       </c>
       <c r="J54" s="3" t="n">
         <v>45785</v>
       </c>
       <c r="K54" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="55">
       <c r="A55" s="1" t="inlineStr">
         <is>
           <t>MORENA</t>
         </is>
       </c>
       <c r="B55" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C55" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D55" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E55" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F55" s="1" t="inlineStr">
         <is>
           <t>1701003005/IF/22012035452898 — Khet Talab Nirmaan Karya Narendra Sharma S/O Radheshyam</t>
         </is>
       </c>
       <c r="G55" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H55" s="2" t="n">
         <v>147621.16</v>
       </c>
       <c r="I55" s="2" t="n">
         <v>261</v>
       </c>
       <c r="J55" s="3" t="n">
         <v>45785</v>
       </c>
       <c r="K55" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="56">
       <c r="A56" s="1" t="inlineStr">
         <is>
           <t>MORENA</t>
         </is>
       </c>
       <c r="B56" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C56" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D56" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Individuals / Construction of Recharge Pits for Individuals</t>
+          <t>Construction of Recharge Pits for Individuals / Construction of Recharge Pit for Individual</t>
         </is>
       </c>
       <c r="E56" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F56" s="1" t="inlineStr">
         <is>
           <t>1701003005/IF/22012035453026 — Dugwell Recharg Nirmaan karya Nitin Rathore</t>
         </is>
       </c>
       <c r="G56" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H56" s="2" t="n">
         <v>25899.46</v>
       </c>
       <c r="I56" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J56" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K56" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="57">
       <c r="A57" s="1" t="inlineStr">
         <is>
           <t>MORENA</t>
         </is>
       </c>
       <c r="B57" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C57" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D57" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Individuals / Construction of Recharge Pits for Individuals</t>
+          <t>Construction of Recharge Pits for Individuals / Construction of Recharge Pit for Individual</t>
         </is>
       </c>
       <c r="E57" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F57" s="1" t="inlineStr">
         <is>
           <t>1701003005/IF/22012035453066 — Dugwell Recharg Nirmaan karya Munshi Rathor</t>
         </is>
       </c>
       <c r="G57" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H57" s="2" t="n">
         <v>25899.46</v>
       </c>
       <c r="I57" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J57" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K57" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="58">
       <c r="A58" s="1" t="inlineStr">
         <is>
           <t>MORENA</t>
         </is>
       </c>
       <c r="B58" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C58" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D58" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Individuals / Construction of Recharge Pits for Individuals</t>
+          <t>Construction of Recharge Pits for Individuals / Construction of Recharge Pit for Individual</t>
         </is>
       </c>
       <c r="E58" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F58" s="1" t="inlineStr">
         <is>
           <t>1701003005/IF/22012035453092 — Dugwell Recharg Nirmaan karya Rabina Sharma</t>
         </is>
       </c>
       <c r="G58" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H58" s="2" t="n">
         <v>25899.46</v>
       </c>
       <c r="I58" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J58" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K58" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="59">
       <c r="A59" s="1" t="inlineStr">
         <is>
           <t>MORENA</t>
         </is>
       </c>
       <c r="B59" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C59" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D59" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Individuals / Construction of Recharge Pits for Individuals</t>
+          <t>Construction of Recharge Pits for Individuals / Construction of Recharge Pit for Individual</t>
         </is>
       </c>
       <c r="E59" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F59" s="1" t="inlineStr">
         <is>
           <t>1701003005/IF/22012035453106 — Dugwell Recharg Nirmaan karya Raghubanshi</t>
         </is>
       </c>
       <c r="G59" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H59" s="2" t="n">
         <v>25899.46</v>
       </c>
       <c r="I59" s="2" t="n">
         <v>261</v>
       </c>
       <c r="J59" s="3" t="n">
         <v>45785</v>
@@ -2696,51 +2696,51 @@
         <v>0</v>
       </c>
       <c r="J62" s="3" t="n">
         <v>45790</v>
       </c>
       <c r="K62" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="63">
       <c r="A63" s="1" t="inlineStr">
         <is>
           <t>MORENA</t>
         </is>
       </c>
       <c r="B63" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C63" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D63" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E63" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F63" s="1" t="inlineStr">
         <is>
           <t>1701003005/IF/22012035512971 — khet talav nirman kary veerendra ke khet me gram panchayat rampurganj</t>
         </is>
       </c>
       <c r="G63" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H63" s="2" t="n">
         <v>147621.16</v>
       </c>
       <c r="I63" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J63" s="3" t="n">
         <v>45761</v>
@@ -5782,51 +5782,51 @@
       <c r="J126" s="3" t="n">
         <v>44487</v>
       </c>
       <c r="K126" s="3" t="n">
         <v>44526</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="127">
       <c r="A127" s="1" t="inlineStr">
         <is>
           <t>MORENA</t>
         </is>
       </c>
       <c r="B127" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C127" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D127" s="1" t="inlineStr">
         <is>
-          <t>Construction of Gravel Road Roads for Community / Construction of Gravel Road Roads for Community</t>
+          <t>Construction of Gravel Road Roads for Community / Construction of Gravel / Mitti Murram Road for Community</t>
         </is>
       </c>
       <c r="E127" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F127" s="1" t="inlineStr">
         <is>
           <t>1701003005/RC/22012034649389 — सुदुर/खेत सडक निर्माण कार्य रामपुर डंबर रोड से सती माता मंदिर होते हुए पलपुरा रोड तक रामपुरगंज</t>
         </is>
       </c>
       <c r="G127" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H127" s="2" t="n">
         <v>2462936.27</v>
       </c>
       <c r="I127" s="2" t="n">
         <v>1875318.02</v>
       </c>
       <c r="J127" s="3" t="n">
         <v>45206</v>
@@ -6268,51 +6268,51 @@
       <c r="J136" s="3" t="n">
         <v>39851</v>
       </c>
       <c r="K136" s="3" t="n">
         <v>40315</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="137">
       <c r="A137" s="1" t="inlineStr">
         <is>
           <t>MORENA</t>
         </is>
       </c>
       <c r="B137" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C137" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D137" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Sanitary Complex / Construction of Community Sanitary Complex</t>
+          <t>Construction of Community Sanitary Complex / Construction of Community Sanitary Complex for Community</t>
         </is>
       </c>
       <c r="E137" s="1" t="inlineStr">
         <is>
           <t>Community Sanitary Complex</t>
         </is>
       </c>
       <c r="F137" s="1" t="inlineStr">
         <is>
           <t>1701003005/RS/22012034601475 — कचरा भंडारगृह  केंद्र सेग्रीगेसन शेड रामपुर गंज (SLWM)</t>
         </is>
       </c>
       <c r="G137" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H137" s="2" t="n">
         <v>628297.23</v>
       </c>
       <c r="I137" s="2" t="n">
         <v>46380</v>
       </c>
       <c r="J137" s="3" t="n">
         <v>44508</v>
@@ -8421,51 +8421,51 @@
       <c r="J181" s="3" t="n">
         <v>44701</v>
       </c>
       <c r="K181" s="3" t="n">
         <v>45364</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="182">
       <c r="A182" s="1" t="inlineStr">
         <is>
           <t>MORENA</t>
         </is>
       </c>
       <c r="B182" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C182" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D182" s="1" t="inlineStr">
         <is>
-          <t>Construction of Earthen Gully Plugs for Community / Construction of Earthen Gully Plugs for Community</t>
+          <t>Construction of Earthen Gully Plugs for Community / Construction of Earthen Gully Plug for Community</t>
         </is>
       </c>
       <c r="E182" s="1" t="inlineStr">
         <is>
           <t>Boulder Check/Gully Plug</t>
         </is>
       </c>
       <c r="F182" s="1" t="inlineStr">
         <is>
           <t>1701003005/WC/22012034967380 — nws gally plug rampurganj</t>
         </is>
       </c>
       <c r="G182" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H182" s="2" t="n">
         <v>859891.85</v>
       </c>
       <c r="I182" s="2" t="n">
         <v>2448</v>
       </c>
       <c r="J182" s="3" t="n">
         <v>44701</v>
@@ -8797,51 +8797,51 @@
         <v>0</v>
       </c>
       <c r="J189" s="3" t="n">
         <v>44789</v>
       </c>
       <c r="K189" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="190">
       <c r="A190" s="1" t="inlineStr">
         <is>
           <t>MORENA</t>
         </is>
       </c>
       <c r="B190" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C190" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D190" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E190" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F190" s="1" t="inlineStr">
         <is>
           <t>1701003005/WC/22012035003379 — Amrit Sarovar nirman kary -shivdev ka pura  gram panchayat rampurganj</t>
         </is>
       </c>
       <c r="G190" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H190" s="2" t="n">
         <v>1995082.31</v>
       </c>
       <c r="I190" s="2" t="n">
         <v>1727960.88</v>
       </c>
       <c r="J190" s="3" t="n">
         <v>44914</v>