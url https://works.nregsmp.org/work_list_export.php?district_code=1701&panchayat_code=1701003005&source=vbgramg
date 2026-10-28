--- v0 (2026-09-03)
+++ v1 (2026-10-28)
@@ -135,51 +135,51 @@
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
   <dimension ref="A1:K47"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="true" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <selection activeCell="A1" activeCellId="0" pane="topLeft" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1024" min="1" style="0" customWidth="false" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="0" t="inlineStr">
         <is>
-          <t>Exported on: 2026-09-03 09:57:35</t>
+          <t>Exported on: 2026-10-28 07:28:48</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="0" t="inlineStr">
         <is>
           <t>Filters applied:</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="0" t="inlineStr">
         <is>
           <t>  Data source: VBGRAMG</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="0" t="inlineStr">
         <is>
           <t>  District: MORENA</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
@@ -320,850 +320,850 @@
         <v>0</v>
       </c>
       <c r="J12" s="3" t="n">
         <v>45451</v>
       </c>
       <c r="K12" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="13">
       <c r="A13" s="1" t="inlineStr">
         <is>
           <t>MORENA</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C13" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Flood Control and Protection</t>
         </is>
       </c>
       <c r="D13" s="1" t="inlineStr">
         <is>
-          <t>Constr of Flood/ Diversion Channel for Community / Construction of Flood/ Diversion Channel for Community</t>
+          <t>Constr of Flood/ Diversion Channel for Community / Construction of Flood or Diversion Channel for Community</t>
         </is>
       </c>
       <c r="E13" s="1" t="inlineStr">
         <is>
           <t>Works for Flood Control and Protection</t>
         </is>
       </c>
       <c r="F13" s="1" t="inlineStr">
         <is>
           <t>1701003005/FP/22012034629630 — पत्थर नाला निर्माण कार्य -पुराना गाव रामपुर गंज</t>
         </is>
       </c>
       <c r="G13" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H13" s="2" t="n">
         <v>1484608.82</v>
       </c>
       <c r="I13" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J13" s="3" t="n">
         <v>44865</v>
       </c>
       <c r="K13" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="14">
       <c r="A14" s="1" t="inlineStr">
         <is>
           <t>MORENA</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C14" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Flood Control and Protection</t>
         </is>
       </c>
       <c r="D14" s="1" t="inlineStr">
         <is>
-          <t>Constr of Flood/ Diversion Channel for Community / Construction of Flood/ Diversion Channel for Community</t>
+          <t>Constr of Flood/ Diversion Channel for Community / Construction of Flood or Diversion Channel for Community</t>
         </is>
       </c>
       <c r="E14" s="1" t="inlineStr">
         <is>
           <t>Works for Flood Control and Protection</t>
         </is>
       </c>
       <c r="F14" s="1" t="inlineStr">
         <is>
           <t>1701003005/FP/22012034630988 — पत्थर नाला निर्माण कार्य  -रामपुर से नदी की और रामपुरगंज</t>
         </is>
       </c>
       <c r="G14" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H14" s="2" t="n">
         <v>1338455.94</v>
       </c>
       <c r="I14" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J14" s="3" t="n">
         <v>44921</v>
       </c>
       <c r="K14" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="15">
       <c r="A15" s="1" t="inlineStr">
         <is>
           <t>MORENA</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C15" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Fisheries</t>
         </is>
       </c>
       <c r="D15" s="1" t="inlineStr">
         <is>
-          <t>Construction of Fisheries Ponds for Community / Construction of Fisheries Ponds for Community</t>
+          <t>Construction of Fisheries Ponds for Community / Construction of Fishery Pond for Community</t>
         </is>
       </c>
       <c r="E15" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F15" s="1" t="inlineStr">
         <is>
           <t>1701003005/FR/22012034325107 — तालाब निर्माण कार्य मुंशी के खेत के पास</t>
         </is>
       </c>
       <c r="G15" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H15" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I15" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J15" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K15" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="16">
       <c r="A16" s="1" t="inlineStr">
         <is>
           <t>MORENA</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C16" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Fisheries</t>
         </is>
       </c>
       <c r="D16" s="1" t="inlineStr">
         <is>
-          <t>Construction of Fisheries Ponds for Community / Construction of Fisheries Ponds for Community</t>
+          <t>Construction of Fisheries Ponds for Community / Construction of Fishery Pond for Community</t>
         </is>
       </c>
       <c r="E16" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F16" s="1" t="inlineStr">
         <is>
           <t>1701003005/FR/22012034325108 — तालाब निर्माण कार्य अशोक के खेत के पास</t>
         </is>
       </c>
       <c r="G16" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H16" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I16" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J16" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K16" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="17">
       <c r="A17" s="1" t="inlineStr">
         <is>
           <t>MORENA</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C17" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Fisheries</t>
         </is>
       </c>
       <c r="D17" s="1" t="inlineStr">
         <is>
-          <t>Construction of Fisheries Ponds for Community / Construction of Fisheries Ponds for Community</t>
+          <t>Construction of Fisheries Ponds for Community / Construction of Fishery Pond for Community</t>
         </is>
       </c>
       <c r="E17" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F17" s="1" t="inlineStr">
         <is>
           <t>1701003005/FR/22012034325109 — तालाब निर्माण कार्य प्रताप के खेत के पास</t>
         </is>
       </c>
       <c r="G17" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H17" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I17" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J17" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K17" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="18">
       <c r="A18" s="1" t="inlineStr">
         <is>
           <t>MORENA</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C18" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Fisheries</t>
         </is>
       </c>
       <c r="D18" s="1" t="inlineStr">
         <is>
-          <t>Construction of Fisheries Ponds for Community / Construction of Fisheries Ponds for Community</t>
+          <t>Construction of Fisheries Ponds for Community / Construction of Fishery Pond for Community</t>
         </is>
       </c>
       <c r="E18" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F18" s="1" t="inlineStr">
         <is>
           <t>1701003005/FR/22012034325110 — तालाब निर्माण कार्य दीमान खेत के पास</t>
         </is>
       </c>
       <c r="G18" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H18" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I18" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J18" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K18" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="19">
       <c r="A19" s="1" t="inlineStr">
         <is>
           <t>MORENA</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C19" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Fisheries</t>
         </is>
       </c>
       <c r="D19" s="1" t="inlineStr">
         <is>
-          <t>Construction of Fisheries Ponds for Community / Construction of Fisheries Ponds for Community</t>
+          <t>Construction of Fisheries Ponds for Community / Construction of Fishery Pond for Community</t>
         </is>
       </c>
       <c r="E19" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F19" s="1" t="inlineStr">
         <is>
           <t>1701003005/FR/22012034325111 — तालाब निर्माण कार्य कमलेश गुर्जर खेत के पास</t>
         </is>
       </c>
       <c r="G19" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H19" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I19" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J19" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K19" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="20">
       <c r="A20" s="1" t="inlineStr">
         <is>
           <t>MORENA</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C20" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Fisheries</t>
         </is>
       </c>
       <c r="D20" s="1" t="inlineStr">
         <is>
-          <t>Construction of Fisheries Ponds for Community / Construction of Fisheries Ponds for Community</t>
+          <t>Construction of Fisheries Ponds for Community / Construction of Fishery Pond for Community</t>
         </is>
       </c>
       <c r="E20" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F20" s="1" t="inlineStr">
         <is>
           <t>1701003005/FR/22012034325128 — Talab nirmaan karya sultan gurjar ke khet ke pass</t>
         </is>
       </c>
       <c r="G20" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H20" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I20" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J20" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K20" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="21">
       <c r="A21" s="1" t="inlineStr">
         <is>
           <t>MORENA</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C21" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Fisheries</t>
         </is>
       </c>
       <c r="D21" s="1" t="inlineStr">
         <is>
-          <t>Construction of Fisheries Ponds for Community / Construction of Fisheries Ponds for Community</t>
+          <t>Construction of Fisheries Ponds for Community / Construction of Fishery Pond for Community</t>
         </is>
       </c>
       <c r="E21" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F21" s="1" t="inlineStr">
         <is>
           <t>1701003005/FR/22012034325129 — Talab nirmaan karya hari singh ke khet ke pass</t>
         </is>
       </c>
       <c r="G21" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H21" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I21" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J21" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K21" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="22">
       <c r="A22" s="1" t="inlineStr">
         <is>
           <t>MORENA</t>
         </is>
       </c>
       <c r="B22" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C22" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Fisheries</t>
         </is>
       </c>
       <c r="D22" s="1" t="inlineStr">
         <is>
-          <t>Construction of Fisheries Ponds for Community / Construction of Fisheries Ponds for Community</t>
+          <t>Construction of Fisheries Ponds for Community / Construction of Fishery Pond for Community</t>
         </is>
       </c>
       <c r="E22" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F22" s="1" t="inlineStr">
         <is>
           <t>1701003005/FR/22012034325130 — Talab nirmaan karya tor walo ke pura ke pass</t>
         </is>
       </c>
       <c r="G22" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H22" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I22" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J22" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K22" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="23">
       <c r="A23" s="1" t="inlineStr">
         <is>
           <t>MORENA</t>
         </is>
       </c>
       <c r="B23" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C23" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Fisheries</t>
         </is>
       </c>
       <c r="D23" s="1" t="inlineStr">
         <is>
-          <t>Construction of Fisheries Ponds for Community / Construction of Fisheries Ponds for Community</t>
+          <t>Construction of Fisheries Ponds for Community / Construction of Fishery Pond for Community</t>
         </is>
       </c>
       <c r="E23" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F23" s="1" t="inlineStr">
         <is>
           <t>1701003005/FR/22012034325131 — Talab nirmaan karya nadi ke pass</t>
         </is>
       </c>
       <c r="G23" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H23" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I23" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J23" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K23" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="24">
       <c r="A24" s="1" t="inlineStr">
         <is>
           <t>MORENA</t>
         </is>
       </c>
       <c r="B24" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C24" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D24" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E24" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F24" s="1" t="inlineStr">
         <is>
           <t>1701003005/IF/22012035452868 — Khet Talab Nirmaan Karya Baijnath Singh S/O Badan Singh</t>
         </is>
       </c>
       <c r="G24" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H24" s="2" t="n">
         <v>147621.16</v>
       </c>
       <c r="I24" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J24" s="3" t="n">
         <v>45785</v>
       </c>
       <c r="K24" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="25">
       <c r="A25" s="1" t="inlineStr">
         <is>
           <t>MORENA</t>
         </is>
       </c>
       <c r="B25" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C25" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D25" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E25" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F25" s="1" t="inlineStr">
         <is>
           <t>1701003005/IF/22012035452898 — Khet Talab Nirmaan Karya Narendra Sharma S/O Radheshyam</t>
         </is>
       </c>
       <c r="G25" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H25" s="2" t="n">
         <v>147621.16</v>
       </c>
       <c r="I25" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J25" s="3" t="n">
         <v>45785</v>
       </c>
       <c r="K25" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="26">
       <c r="A26" s="1" t="inlineStr">
         <is>
           <t>MORENA</t>
         </is>
       </c>
       <c r="B26" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C26" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D26" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Individuals / Construction of Recharge Pits for Individuals</t>
+          <t>Construction of Recharge Pits for Individuals / Construction of Recharge Pit for Individual</t>
         </is>
       </c>
       <c r="E26" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F26" s="1" t="inlineStr">
         <is>
           <t>1701003005/IF/22012035453026 — Dugwell Recharg Nirmaan karya Nitin Rathore</t>
         </is>
       </c>
       <c r="G26" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H26" s="2" t="n">
         <v>25899.46</v>
       </c>
       <c r="I26" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J26" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K26" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="27">
       <c r="A27" s="1" t="inlineStr">
         <is>
           <t>MORENA</t>
         </is>
       </c>
       <c r="B27" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C27" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D27" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Individuals / Construction of Recharge Pits for Individuals</t>
+          <t>Construction of Recharge Pits for Individuals / Construction of Recharge Pit for Individual</t>
         </is>
       </c>
       <c r="E27" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F27" s="1" t="inlineStr">
         <is>
           <t>1701003005/IF/22012035453066 — Dugwell Recharg Nirmaan karya Munshi Rathor</t>
         </is>
       </c>
       <c r="G27" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H27" s="2" t="n">
         <v>25899.46</v>
       </c>
       <c r="I27" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J27" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K27" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="28">
       <c r="A28" s="1" t="inlineStr">
         <is>
           <t>MORENA</t>
         </is>
       </c>
       <c r="B28" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C28" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D28" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Individuals / Construction of Recharge Pits for Individuals</t>
+          <t>Construction of Recharge Pits for Individuals / Construction of Recharge Pit for Individual</t>
         </is>
       </c>
       <c r="E28" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F28" s="1" t="inlineStr">
         <is>
           <t>1701003005/IF/22012035453092 — Dugwell Recharg Nirmaan karya Rabina Sharma</t>
         </is>
       </c>
       <c r="G28" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H28" s="2" t="n">
         <v>25899.46</v>
       </c>
       <c r="I28" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J28" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K28" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="29">
       <c r="A29" s="1" t="inlineStr">
         <is>
           <t>MORENA</t>
         </is>
       </c>
       <c r="B29" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C29" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D29" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Individuals / Construction of Recharge Pits for Individuals</t>
+          <t>Construction of Recharge Pits for Individuals / Construction of Recharge Pit for Individual</t>
         </is>
       </c>
       <c r="E29" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F29" s="1" t="inlineStr">
         <is>
           <t>1701003005/IF/22012035453106 — Dugwell Recharg Nirmaan karya Raghubanshi</t>
         </is>
       </c>
       <c r="G29" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H29" s="2" t="n">
         <v>25899.46</v>
       </c>
       <c r="I29" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J29" s="3" t="n">
         <v>45785</v>
       </c>
       <c r="K29" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="30">
       <c r="A30" s="1" t="inlineStr">
         <is>
           <t>MORENA</t>
         </is>
       </c>
       <c r="B30" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C30" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D30" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E30" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F30" s="1" t="inlineStr">
         <is>
           <t>1701003005/IF/22012035512971 — khet talav nirman kary veerendra ke khet me gram panchayat rampurganj</t>
         </is>
       </c>
       <c r="G30" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H30" s="2" t="n">
         <v>147621.16</v>
       </c>
       <c r="I30" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J30" s="3" t="n">
         <v>45761</v>
@@ -1448,98 +1448,98 @@
         <v>0</v>
       </c>
       <c r="J36" s="3" t="n">
         <v>46033</v>
       </c>
       <c r="K36" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="37">
       <c r="A37" s="1" t="inlineStr">
         <is>
           <t>MORENA</t>
         </is>
       </c>
       <c r="B37" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C37" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D37" s="1" t="inlineStr">
         <is>
-          <t>Construction of Gravel Road Roads for Community / Construction of Gravel Road Roads for Community</t>
+          <t>Construction of Gravel Road Roads for Community / Construction of Gravel / Mitti Murram Road for Community</t>
         </is>
       </c>
       <c r="E37" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F37" s="1" t="inlineStr">
         <is>
           <t>1701003005/RC/22012034649389 — सुदुर/खेत सडक निर्माण कार्य रामपुर डंबर रोड से सती माता मंदिर होते हुए पलपुरा रोड तक रामपुरगंज</t>
         </is>
       </c>
       <c r="G37" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H37" s="2" t="n">
         <v>2462936.27</v>
       </c>
       <c r="I37" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J37" s="3" t="n">
         <v>45206</v>
       </c>
       <c r="K37" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="38">
       <c r="A38" s="1" t="inlineStr">
         <is>
           <t>MORENA</t>
         </is>
       </c>
       <c r="B38" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C38" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D38" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Sanitary Complex / Construction of Community Sanitary Complex</t>
+          <t>Construction of Community Sanitary Complex / Construction of Community Sanitary Complex for Community</t>
         </is>
       </c>
       <c r="E38" s="1" t="inlineStr">
         <is>
           <t>Community Sanitary Complex</t>
         </is>
       </c>
       <c r="F38" s="1" t="inlineStr">
         <is>
           <t>1701003005/RS/22012034601475 — कचरा भंडारगृह  केंद्र सेग्रीगेसन शेड रामपुर गंज (SLWM)</t>
         </is>
       </c>
       <c r="G38" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H38" s="2" t="n">
         <v>628297.23</v>
       </c>
       <c r="I38" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J38" s="3" t="n">
         <v>44508</v>
@@ -1589,98 +1589,98 @@
         <v>0</v>
       </c>
       <c r="J39" s="3" t="n">
         <v>44676</v>
       </c>
       <c r="K39" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="40">
       <c r="A40" s="1" t="inlineStr">
         <is>
           <t>MORENA</t>
         </is>
       </c>
       <c r="B40" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C40" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D40" s="1" t="inlineStr">
         <is>
-          <t>Construction of Earthen Gully Plugs for Community / Construction of Earthen Gully Plugs for Community</t>
+          <t>Construction of Earthen Gully Plugs for Community / Construction of Earthen Gully Plug for Community</t>
         </is>
       </c>
       <c r="E40" s="1" t="inlineStr">
         <is>
           <t>Boulder Check/Gully Plug</t>
         </is>
       </c>
       <c r="F40" s="1" t="inlineStr">
         <is>
           <t>1701003005/WC/22012034967380 — nws gally plug rampurganj</t>
         </is>
       </c>
       <c r="G40" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H40" s="2" t="n">
         <v>859891.85</v>
       </c>
       <c r="I40" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J40" s="3" t="n">
         <v>44701</v>
       </c>
       <c r="K40" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="41">
       <c r="A41" s="1" t="inlineStr">
         <is>
           <t>MORENA</t>
         </is>
       </c>
       <c r="B41" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C41" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D41" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E41" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F41" s="1" t="inlineStr">
         <is>
           <t>1701003005/WC/22012035003379 — Amrit Sarovar nirman kary -shivdev ka pura  gram panchayat rampurganj</t>
         </is>
       </c>
       <c r="G41" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H41" s="2" t="n">
         <v>1995082.31</v>
       </c>
       <c r="I41" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J41" s="3" t="n">
         <v>44914</v>