--- v0 (2026-09-05)
+++ v1 (2026-10-27)
@@ -135,51 +135,51 @@
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
   <dimension ref="A1:K206"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="true" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <selection activeCell="A1" activeCellId="0" pane="topLeft" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1024" min="1" style="0" customWidth="false" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="0" t="inlineStr">
         <is>
-          <t>Exported on: 2026-09-05 14:05:12</t>
+          <t>Exported on: 2026-10-27 16:24:01</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="0" t="inlineStr">
         <is>
           <t>Filters applied:</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="0" t="inlineStr">
         <is>
           <t>  Data source: MGNREGA + VBGRAMG</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="0" t="inlineStr">
         <is>
           <t>  District: MORENA</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
@@ -322,51 +322,51 @@
       <c r="J12" s="3" t="n">
         <v>43941</v>
       </c>
       <c r="K12" s="3" t="n">
         <v>44487</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="13">
       <c r="A13" s="1" t="inlineStr">
         <is>
           <t>MORENA</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C13" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D13" s="1" t="inlineStr">
         <is>
-          <t>Constr of CmpOnd wall for gov schools for Comm / Construction of Compound wall for government schools for Community</t>
+          <t>Constr of CmpOnd wall for gov schools for Comm / Construction of Compound Wall for Government School for Community</t>
         </is>
       </c>
       <c r="E13" s="1" t="inlineStr">
         <is>
           <t>Constr of Compound wall</t>
         </is>
       </c>
       <c r="F13" s="1" t="inlineStr">
         <is>
           <t>1701003008/AV/22012034550632 — बॉउंड्रीवॉल निर्माण कार्य प्रा.वि पिपरई</t>
         </is>
       </c>
       <c r="G13" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H13" s="2" t="n">
         <v>193000</v>
       </c>
       <c r="I13" s="2" t="n">
         <v>6098</v>
       </c>
       <c r="J13" s="3" t="n">
         <v>44260</v>
@@ -800,51 +800,51 @@
         <v>0</v>
       </c>
       <c r="J22" s="3" t="n">
         <v>43491</v>
       </c>
       <c r="K22" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="23">
       <c r="A23" s="1" t="inlineStr">
         <is>
           <t>MORENA</t>
         </is>
       </c>
       <c r="B23" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C23" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Fisheries</t>
         </is>
       </c>
       <c r="D23" s="1" t="inlineStr">
         <is>
-          <t>Construction of Fisheries Ponds for Community / Construction of Fisheries Ponds for Community</t>
+          <t>Construction of Fisheries Ponds for Community / Construction of Fishery Pond for Community</t>
         </is>
       </c>
       <c r="E23" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F23" s="1" t="inlineStr">
         <is>
           <t>1701003008/FR/22012034325404 — Talab Nirman Karya hare teele ke pass</t>
         </is>
       </c>
       <c r="G23" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H23" s="2" t="n">
         <v>1479357.17</v>
       </c>
       <c r="I23" s="2" t="n">
         <v>83520</v>
       </c>
       <c r="J23" s="3" t="n">
         <v>46106</v>
@@ -896,214 +896,214 @@
       <c r="J24" s="3" t="n">
         <v>45849</v>
       </c>
       <c r="K24" s="3" t="n">
         <v>46160</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="25">
       <c r="A25" s="1" t="inlineStr">
         <is>
           <t>MORENA</t>
         </is>
       </c>
       <c r="B25" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C25" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Fisheries</t>
         </is>
       </c>
       <c r="D25" s="1" t="inlineStr">
         <is>
-          <t>Construction of Fisheries Ponds for Community / Construction of Fisheries Ponds for Community</t>
+          <t>Construction of Fisheries Ponds for Community / Construction of Fishery Pond for Community</t>
         </is>
       </c>
       <c r="E25" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F25" s="1" t="inlineStr">
         <is>
           <t>1701003008/FR/22012034325406 — Talab Nirman karya Narkhara me</t>
         </is>
       </c>
       <c r="G25" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H25" s="2" t="n">
         <v>1491342.11</v>
       </c>
       <c r="I25" s="2" t="n">
         <v>963219.41</v>
       </c>
       <c r="J25" s="3" t="n">
         <v>45849</v>
       </c>
       <c r="K25" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="26">
       <c r="A26" s="1" t="inlineStr">
         <is>
           <t>MORENA</t>
         </is>
       </c>
       <c r="B26" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C26" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Fisheries</t>
         </is>
       </c>
       <c r="D26" s="1" t="inlineStr">
         <is>
-          <t>Construction of Fisheries Ponds for Community / Construction of Fisheries Ponds for Community</t>
+          <t>Construction of Fisheries Ponds for Community / Construction of Fishery Pond for Community</t>
         </is>
       </c>
       <c r="E26" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F26" s="1" t="inlineStr">
         <is>
           <t>1701003008/FR/22012034325407 — Talab Nirman Karya Bhumiya bale behad me</t>
         </is>
       </c>
       <c r="G26" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H26" s="2" t="n">
         <v>1498581.66</v>
       </c>
       <c r="I26" s="2" t="n">
-        <v>1036338.2</v>
+        <v>1009194.2</v>
       </c>
       <c r="J26" s="3" t="n">
         <v>45849</v>
       </c>
       <c r="K26" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="27">
       <c r="A27" s="1" t="inlineStr">
         <is>
           <t>MORENA</t>
         </is>
       </c>
       <c r="B27" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C27" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Fisheries</t>
         </is>
       </c>
       <c r="D27" s="1" t="inlineStr">
         <is>
-          <t>Construction of Fisheries Ponds for Community / Construction of Fisheries Ponds for Community</t>
+          <t>Construction of Fisheries Ponds for Community / Construction of Fishery Pond for Community</t>
         </is>
       </c>
       <c r="E27" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F27" s="1" t="inlineStr">
         <is>
           <t>1701003008/FR/22012034325408 — Talab Nirman Karya chote teele ke pass</t>
         </is>
       </c>
       <c r="G27" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H27" s="2" t="n">
         <v>1461404.93</v>
       </c>
       <c r="I27" s="2" t="n">
-        <v>983540.56</v>
+        <v>960311.56</v>
       </c>
       <c r="J27" s="3" t="n">
         <v>45849</v>
       </c>
       <c r="K27" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="28">
       <c r="A28" s="1" t="inlineStr">
         <is>
           <t>MORENA</t>
         </is>
       </c>
       <c r="B28" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C28" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Fisheries</t>
         </is>
       </c>
       <c r="D28" s="1" t="inlineStr">
         <is>
-          <t>Construction of Fisheries Ponds for Community / Construction of Fisheries Ponds for Community</t>
+          <t>Construction of Fisheries Ponds for Community / Construction of Fishery Pond for Community</t>
         </is>
       </c>
       <c r="E28" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F28" s="1" t="inlineStr">
         <is>
           <t>1701003008/FR/22012034325409 — Talab Nirman Karya kalua bale</t>
         </is>
       </c>
       <c r="G28" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H28" s="2" t="n">
         <v>1471666.58</v>
       </c>
       <c r="I28" s="2" t="n">
-        <v>1083033.46</v>
+        <v>1078857.46</v>
       </c>
       <c r="J28" s="3" t="n">
         <v>45849</v>
       </c>
       <c r="K28" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="29">
       <c r="A29" s="1" t="inlineStr">
         <is>
           <t>MORENA</t>
         </is>
       </c>
       <c r="B29" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C29" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D29" s="1" t="inlineStr">
         <is>
           <t>Plantation / Block Plantation of Horticulture Trees in fields for Individuals</t>
@@ -1413,51 +1413,51 @@
         <v>0</v>
       </c>
       <c r="J35" s="3" t="n">
         <v>44313</v>
       </c>
       <c r="K35" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="36">
       <c r="A36" s="1" t="inlineStr">
         <is>
           <t>MORENA</t>
         </is>
       </c>
       <c r="B36" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C36" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D36" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E36" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F36" s="1" t="inlineStr">
         <is>
           <t>1701003008/IF/22012035452024 — khet talab nirmaan karya Ramnivas/Birbal</t>
         </is>
       </c>
       <c r="G36" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H36" s="2" t="n">
         <v>147621.16</v>
       </c>
       <c r="I36" s="2" t="n">
         <v>88218</v>
       </c>
       <c r="J36" s="3" t="n">
         <v>45783</v>
@@ -1940,51 +1940,51 @@
         <v>0</v>
       </c>
       <c r="J46" s="3" t="n">
         <v>42395</v>
       </c>
       <c r="K46" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="47">
       <c r="A47" s="1" t="inlineStr">
         <is>
           <t>MORENA</t>
         </is>
       </c>
       <c r="B47" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C47" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D47" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>IAY Houses / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E47" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F47" s="1" t="inlineStr">
         <is>
           <t>1701003008/IF/IAY/1178542 — Construction of IAY House -IAY REG. NO. MP2822647</t>
         </is>
       </c>
       <c r="G47" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H47" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I47" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J47" s="3" t="n">
         <v>42920</v>
@@ -2132,145 +2132,147 @@
       <c r="J50" s="3" t="n">
         <v>44743</v>
       </c>
       <c r="K50" s="3" t="n">
         <v>44889</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="51">
       <c r="A51" s="1" t="inlineStr">
         <is>
           <t>MORENA</t>
         </is>
       </c>
       <c r="B51" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C51" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D51" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E51" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F51" s="1" t="inlineStr">
         <is>
           <t>1701003008/IF/IAY/4526917 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126500173</t>
         </is>
       </c>
       <c r="G51" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H51" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I51" s="2" t="n">
         <v>16038</v>
       </c>
       <c r="J51" s="3" t="n">
         <v>45591</v>
       </c>
-      <c r="K51" s="3"/>
+      <c r="K51" s="3" t="n">
+        <v>46299</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="52">
       <c r="A52" s="1" t="inlineStr">
         <is>
           <t>MORENA</t>
         </is>
       </c>
       <c r="B52" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C52" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D52" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E52" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F52" s="1" t="inlineStr">
         <is>
           <t>1701003008/IF/IAY/4526940 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126516898</t>
         </is>
       </c>
       <c r="G52" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H52" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I52" s="2" t="n">
         <v>20412</v>
       </c>
       <c r="J52" s="3" t="n">
         <v>45590</v>
       </c>
       <c r="K52" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="53">
       <c r="A53" s="1" t="inlineStr">
         <is>
           <t>MORENA</t>
         </is>
       </c>
       <c r="B53" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C53" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D53" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E53" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F53" s="1" t="inlineStr">
         <is>
           <t>1701003008/IF/IAY/4528760 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP144189749</t>
         </is>
       </c>
       <c r="G53" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H53" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I53" s="2" t="n">
         <v>21627</v>
       </c>
       <c r="J53" s="3" t="n">
         <v>45589</v>
@@ -2516,196 +2518,196 @@
       <c r="J58" s="3" t="n">
         <v>45738</v>
       </c>
       <c r="K58" s="3" t="n">
         <v>46008</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="59">
       <c r="A59" s="1" t="inlineStr">
         <is>
           <t>MORENA</t>
         </is>
       </c>
       <c r="B59" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C59" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D59" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>IAY Houses / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E59" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F59" s="1" t="inlineStr">
         <is>
           <t>1701003008/IF/IAY/53118 — Construction of IAY House -IAY REG. NO. MP-01-003-008-001/6</t>
         </is>
       </c>
       <c r="G59" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H59" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I59" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J59" s="3" t="n">
         <v>42317</v>
       </c>
       <c r="K59" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="60">
       <c r="A60" s="1" t="inlineStr">
         <is>
           <t>MORENA</t>
         </is>
       </c>
       <c r="B60" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C60" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D60" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E60" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F60" s="1" t="inlineStr">
         <is>
           <t>1701003008/IF/IAY/5636551 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126636079</t>
         </is>
       </c>
       <c r="G60" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H60" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I60" s="2" t="n">
         <v>17226</v>
       </c>
       <c r="J60" s="3" t="n">
         <v>45812</v>
       </c>
       <c r="K60" s="3" t="n">
         <v>46236</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="61">
       <c r="A61" s="1" t="inlineStr">
         <is>
           <t>MORENA</t>
         </is>
       </c>
       <c r="B61" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C61" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D61" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E61" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F61" s="1" t="inlineStr">
         <is>
           <t>1701003008/IF/IAY/5743083 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP150640144</t>
         </is>
       </c>
       <c r="G61" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H61" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I61" s="2" t="n">
         <v>18792</v>
       </c>
       <c r="J61" s="3" t="n">
         <v>45890</v>
       </c>
       <c r="K61" s="3" t="n">
         <v>46236</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="62">
       <c r="A62" s="1" t="inlineStr">
         <is>
           <t>MORENA</t>
         </is>
       </c>
       <c r="B62" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C62" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D62" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E62" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F62" s="1" t="inlineStr">
         <is>
           <t>1701003008/IF/IAY/5743873 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126500878</t>
         </is>
       </c>
       <c r="G62" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H62" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I62" s="2" t="n">
         <v>18792</v>
       </c>
       <c r="J62" s="3" t="n">
         <v>45890</v>
@@ -4109,51 +4111,51 @@
         <v>0</v>
       </c>
       <c r="J91" s="3" t="n">
         <v>43740</v>
       </c>
       <c r="K91" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="92">
       <c r="A92" s="1" t="inlineStr">
         <is>
           <t>MORENA</t>
         </is>
       </c>
       <c r="B92" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C92" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D92" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E92" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F92" s="1" t="inlineStr">
         <is>
           <t>1701003008/RC/22012034513203 — सी.सी. खरंजा नाली सहित मनोज के घर से द्वारिका सिंह के घर तक एवं खरंजा से वारेलाल के घर तक</t>
         </is>
       </c>
       <c r="G92" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H92" s="2" t="n">
         <v>97275</v>
       </c>
       <c r="I92" s="2" t="n">
         <v>17100</v>
       </c>
       <c r="J92" s="3" t="n">
         <v>44104</v>
@@ -8667,51 +8669,51 @@
       <c r="J185" s="3" t="n">
         <v>45512</v>
       </c>
       <c r="K185" s="3" t="n">
         <v>46168</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="186">
       <c r="A186" s="1" t="inlineStr">
         <is>
           <t>MORENA</t>
         </is>
       </c>
       <c r="B186" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C186" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D186" s="1" t="inlineStr">
         <is>
-          <t>Constr of Masonry/CC Anicut for Community / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Constr of Masonry/CC Anicut for Community / Construction of Masonry Check Dam for Community</t>
         </is>
       </c>
       <c r="E186" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F186" s="1" t="inlineStr">
         <is>
           <t>1701003008/WC/22012035209904 — Checkdam nirman kary datto ke nare me</t>
         </is>
       </c>
       <c r="G186" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H186" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I186" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J186" s="3" t="n">
         <v>45397</v>
@@ -8861,145 +8863,145 @@
       <c r="J189" s="3" t="n">
         <v>45512</v>
       </c>
       <c r="K189" s="3" t="n">
         <v>46168</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="190">
       <c r="A190" s="1" t="inlineStr">
         <is>
           <t>MORENA</t>
         </is>
       </c>
       <c r="B190" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C190" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D190" s="1" t="inlineStr">
         <is>
-          <t>Constr of Masonry/CC Anicut for Community / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Constr of Masonry/CC Anicut for Community / Construction of Masonry Check Dam for Community</t>
         </is>
       </c>
       <c r="E190" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F190" s="1" t="inlineStr">
         <is>
           <t>1701003008/WC/22012035210008 — Checkdam nirman kary satto ke nare me</t>
         </is>
       </c>
       <c r="G190" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H190" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I190" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J190" s="3" t="n">
         <v>45397</v>
       </c>
       <c r="K190" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="191">
       <c r="A191" s="1" t="inlineStr">
         <is>
           <t>MORENA</t>
         </is>
       </c>
       <c r="B191" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C191" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D191" s="1" t="inlineStr">
         <is>
-          <t>Constr of Masonry/CC Anicut for Community / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Constr of Masonry/CC Anicut for Community / Construction of Masonry Check Dam for Community</t>
         </is>
       </c>
       <c r="E191" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F191" s="1" t="inlineStr">
         <is>
           <t>1701003008/WC/22012035210019 — Checkdam nirman kary dante wale khae me</t>
         </is>
       </c>
       <c r="G191" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H191" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I191" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J191" s="3" t="n">
         <v>45397</v>
       </c>
       <c r="K191" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="192">
       <c r="A192" s="1" t="inlineStr">
         <is>
           <t>MORENA</t>
         </is>
       </c>
       <c r="B192" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C192" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D192" s="1" t="inlineStr">
         <is>
-          <t>Constr of Masonry/CC Anicut for Community / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Constr of Masonry/CC Anicut for Community / Construction of Masonry Check Dam for Community</t>
         </is>
       </c>
       <c r="E192" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F192" s="1" t="inlineStr">
         <is>
           <t>1701003008/WC/22012035210030 — Checkdam nirman kary devpuri ke mandir ke niche</t>
         </is>
       </c>
       <c r="G192" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H192" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I192" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J192" s="3" t="n">
         <v>45397</v>
@@ -9290,51 +9292,51 @@
       <c r="J198" s="3" t="n">
         <v>45612</v>
       </c>
       <c r="K198" s="3" t="n">
         <v>46168</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="199">
       <c r="A199" s="1" t="inlineStr">
         <is>
           <t>MORENA</t>
         </is>
       </c>
       <c r="B199" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C199" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D199" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E199" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F199" s="1" t="inlineStr">
         <is>
           <t>1701003008/WC/22012035219173 — Nws Perculation talab nirman karya matware me</t>
         </is>
       </c>
       <c r="G199" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H199" s="2" t="n">
         <v>1490587.24</v>
       </c>
       <c r="I199" s="2" t="n">
         <v>1383874.08</v>
       </c>
       <c r="J199" s="3" t="n">
         <v>45533</v>
@@ -9484,51 +9486,51 @@
       <c r="J202" s="3" t="n">
         <v>45664</v>
       </c>
       <c r="K202" s="3" t="n">
         <v>46160</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="203">
       <c r="A203" s="1" t="inlineStr">
         <is>
           <t>MORENA</t>
         </is>
       </c>
       <c r="B203" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C203" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D203" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E203" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F203" s="1" t="inlineStr">
         <is>
           <t>1701003008/WC/22012035224566 — Nws perculation tank nirman kary murra bale me</t>
         </is>
       </c>
       <c r="G203" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H203" s="2" t="n">
         <v>1472975.54</v>
       </c>
       <c r="I203" s="2" t="n">
         <v>1268497.06</v>
       </c>
       <c r="J203" s="3" t="n">
         <v>45626</v>
@@ -9580,51 +9582,51 @@
       <c r="J204" s="3" t="n">
         <v>45626</v>
       </c>
       <c r="K204" s="3" t="n">
         <v>46160</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="205">
       <c r="A205" s="1" t="inlineStr">
         <is>
           <t>MORENA</t>
         </is>
       </c>
       <c r="B205" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C205" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D205" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
+          <t>Construction of Recharge Pits for Community / Construction of Recharge Pit for Community</t>
         </is>
       </c>
       <c r="E205" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F205" s="1" t="inlineStr">
         <is>
           <t>1701003008/WC/22012035293174 — Dugwell Recharg Nirmaan karya Panchayat Bhawan Parisar</t>
         </is>
       </c>
       <c r="G205" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H205" s="2" t="n">
         <v>25899.46</v>
       </c>
       <c r="I205" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J205" s="3" t="n">
         <v>45761</v>