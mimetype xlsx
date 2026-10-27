--- v0 (2026-09-05)
+++ v1 (2026-10-27)
@@ -135,51 +135,51 @@
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
   <dimension ref="A1:K34"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="true" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <selection activeCell="A1" activeCellId="0" pane="topLeft" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1024" min="1" style="0" customWidth="false" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="0" t="inlineStr">
         <is>
-          <t>Exported on: 2026-09-05 22:00:26</t>
+          <t>Exported on: 2026-10-27 20:39:13</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="0" t="inlineStr">
         <is>
           <t>Filters applied:</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="0" t="inlineStr">
         <is>
           <t>  Data source: VBGRAMG</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="0" t="inlineStr">
         <is>
           <t>  District: MORENA</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
@@ -273,1089 +273,1091 @@
       </c>
       <c r="K11" s="3" t="inlineStr">
         <is>
           <t>Work Completed Date</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="12">
       <c r="A12" s="1" t="inlineStr">
         <is>
           <t>MORENA</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C12" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D12" s="1" t="inlineStr">
         <is>
-          <t>Constr of CmpOnd wall for gov schools for Comm / Construction of Compound wall for government schools for Community</t>
+          <t>Constr of CmpOnd wall for gov schools for Comm / Construction of Compound Wall for Government School for Community</t>
         </is>
       </c>
       <c r="E12" s="1" t="inlineStr">
         <is>
           <t>Constr of Compound wall</t>
         </is>
       </c>
       <c r="F12" s="1" t="inlineStr">
         <is>
           <t>1701003008/AV/22012034550632 — बॉउंड्रीवॉल निर्माण कार्य प्रा.वि पिपरई</t>
         </is>
       </c>
       <c r="G12" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H12" s="2" t="n">
         <v>193000</v>
       </c>
       <c r="I12" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J12" s="3" t="n">
         <v>44260</v>
       </c>
       <c r="K12" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="13">
       <c r="A13" s="1" t="inlineStr">
         <is>
           <t>MORENA</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C13" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Fisheries</t>
         </is>
       </c>
       <c r="D13" s="1" t="inlineStr">
         <is>
-          <t>Construction of Fisheries Ponds for Community / Construction of Fisheries Ponds for Community</t>
+          <t>Construction of Fisheries Ponds for Community / Construction of Fishery Pond for Community</t>
         </is>
       </c>
       <c r="E13" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F13" s="1" t="inlineStr">
         <is>
           <t>1701003008/FR/22012034325404 — Talab Nirman Karya hare teele ke pass</t>
         </is>
       </c>
       <c r="G13" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H13" s="2" t="n">
         <v>1479357.17</v>
       </c>
       <c r="I13" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J13" s="3" t="n">
         <v>46106</v>
       </c>
       <c r="K13" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="14">
       <c r="A14" s="1" t="inlineStr">
         <is>
           <t>MORENA</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C14" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Fisheries</t>
         </is>
       </c>
       <c r="D14" s="1" t="inlineStr">
         <is>
-          <t>Construction of Fisheries Ponds for Community / Construction of Fisheries Ponds for Community</t>
+          <t>Construction of Fisheries Ponds for Community / Construction of Fishery Pond for Community</t>
         </is>
       </c>
       <c r="E14" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F14" s="1" t="inlineStr">
         <is>
           <t>1701003008/FR/22012034325406 — Talab Nirman karya Narkhara me</t>
         </is>
       </c>
       <c r="G14" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H14" s="2" t="n">
         <v>1491342.11</v>
       </c>
       <c r="I14" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J14" s="3" t="n">
         <v>45849</v>
       </c>
       <c r="K14" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="15">
       <c r="A15" s="1" t="inlineStr">
         <is>
           <t>MORENA</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C15" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Fisheries</t>
         </is>
       </c>
       <c r="D15" s="1" t="inlineStr">
         <is>
-          <t>Construction of Fisheries Ponds for Community / Construction of Fisheries Ponds for Community</t>
+          <t>Construction of Fisheries Ponds for Community / Construction of Fishery Pond for Community</t>
         </is>
       </c>
       <c r="E15" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F15" s="1" t="inlineStr">
         <is>
           <t>1701003008/FR/22012034325407 — Talab Nirman Karya Bhumiya bale behad me</t>
         </is>
       </c>
       <c r="G15" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H15" s="2" t="n">
         <v>1498581.66</v>
       </c>
       <c r="I15" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J15" s="3" t="n">
         <v>45849</v>
       </c>
       <c r="K15" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="16">
       <c r="A16" s="1" t="inlineStr">
         <is>
           <t>MORENA</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C16" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Fisheries</t>
         </is>
       </c>
       <c r="D16" s="1" t="inlineStr">
         <is>
-          <t>Construction of Fisheries Ponds for Community / Construction of Fisheries Ponds for Community</t>
+          <t>Construction of Fisheries Ponds for Community / Construction of Fishery Pond for Community</t>
         </is>
       </c>
       <c r="E16" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F16" s="1" t="inlineStr">
         <is>
           <t>1701003008/FR/22012034325408 — Talab Nirman Karya chote teele ke pass</t>
         </is>
       </c>
       <c r="G16" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H16" s="2" t="n">
         <v>1461404.93</v>
       </c>
       <c r="I16" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J16" s="3" t="n">
         <v>45849</v>
       </c>
       <c r="K16" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="17">
       <c r="A17" s="1" t="inlineStr">
         <is>
           <t>MORENA</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C17" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Fisheries</t>
         </is>
       </c>
       <c r="D17" s="1" t="inlineStr">
         <is>
-          <t>Construction of Fisheries Ponds for Community / Construction of Fisheries Ponds for Community</t>
+          <t>Construction of Fisheries Ponds for Community / Construction of Fishery Pond for Community</t>
         </is>
       </c>
       <c r="E17" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F17" s="1" t="inlineStr">
         <is>
           <t>1701003008/FR/22012034325409 — Talab Nirman Karya kalua bale</t>
         </is>
       </c>
       <c r="G17" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H17" s="2" t="n">
         <v>1471666.58</v>
       </c>
       <c r="I17" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J17" s="3" t="n">
         <v>45849</v>
       </c>
       <c r="K17" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="18">
       <c r="A18" s="1" t="inlineStr">
         <is>
           <t>MORENA</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C18" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D18" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E18" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F18" s="1" t="inlineStr">
         <is>
           <t>1701003008/IF/22012035452024 — khet talab nirmaan karya Ramnivas/Birbal</t>
         </is>
       </c>
       <c r="G18" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H18" s="2" t="n">
         <v>147621.16</v>
       </c>
       <c r="I18" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J18" s="3" t="n">
         <v>45783</v>
       </c>
       <c r="K18" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="19">
       <c r="A19" s="1" t="inlineStr">
         <is>
           <t>MORENA</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C19" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D19" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>IAY Houses / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E19" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F19" s="1" t="inlineStr">
         <is>
           <t>1701003008/IF/IAY/1178542 — Construction of IAY House -IAY REG. NO. MP2822647</t>
         </is>
       </c>
       <c r="G19" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H19" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I19" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J19" s="3" t="n">
         <v>42920</v>
       </c>
       <c r="K19" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="20">
       <c r="A20" s="1" t="inlineStr">
         <is>
           <t>MORENA</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C20" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D20" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E20" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F20" s="1" t="inlineStr">
         <is>
           <t>1701003008/IF/IAY/4526917 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126500173</t>
         </is>
       </c>
       <c r="G20" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H20" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I20" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J20" s="3" t="n">
         <v>45591</v>
       </c>
-      <c r="K20" s="3"/>
+      <c r="K20" s="3" t="n">
+        <v>46299</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="21">
       <c r="A21" s="1" t="inlineStr">
         <is>
           <t>MORENA</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C21" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D21" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E21" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F21" s="1" t="inlineStr">
         <is>
           <t>1701003008/IF/IAY/4526940 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126516898</t>
         </is>
       </c>
       <c r="G21" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H21" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I21" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J21" s="3" t="n">
         <v>45590</v>
       </c>
       <c r="K21" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="22">
       <c r="A22" s="1" t="inlineStr">
         <is>
           <t>MORENA</t>
         </is>
       </c>
       <c r="B22" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C22" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D22" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E22" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F22" s="1" t="inlineStr">
         <is>
           <t>1701003008/IF/IAY/4528760 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP144189749</t>
         </is>
       </c>
       <c r="G22" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H22" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I22" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J22" s="3" t="n">
         <v>45589</v>
       </c>
       <c r="K22" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="23">
       <c r="A23" s="1" t="inlineStr">
         <is>
           <t>MORENA</t>
         </is>
       </c>
       <c r="B23" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C23" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D23" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>IAY Houses / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E23" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F23" s="1" t="inlineStr">
         <is>
           <t>1701003008/IF/IAY/53118 — Construction of IAY House -IAY REG. NO. MP-01-003-008-001/6</t>
         </is>
       </c>
       <c r="G23" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H23" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I23" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J23" s="3" t="n">
         <v>42317</v>
       </c>
       <c r="K23" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="24">
       <c r="A24" s="1" t="inlineStr">
         <is>
           <t>MORENA</t>
         </is>
       </c>
       <c r="B24" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C24" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D24" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E24" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F24" s="1" t="inlineStr">
         <is>
           <t>1701003008/IF/IAY/5636551 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126636079</t>
         </is>
       </c>
       <c r="G24" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H24" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I24" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J24" s="3" t="n">
         <v>45812</v>
       </c>
       <c r="K24" s="3" t="n">
         <v>46236</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="25">
       <c r="A25" s="1" t="inlineStr">
         <is>
           <t>MORENA</t>
         </is>
       </c>
       <c r="B25" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C25" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D25" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E25" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F25" s="1" t="inlineStr">
         <is>
           <t>1701003008/IF/IAY/5743083 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP150640144</t>
         </is>
       </c>
       <c r="G25" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H25" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I25" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J25" s="3" t="n">
         <v>45890</v>
       </c>
       <c r="K25" s="3" t="n">
         <v>46236</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="26">
       <c r="A26" s="1" t="inlineStr">
         <is>
           <t>MORENA</t>
         </is>
       </c>
       <c r="B26" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C26" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D26" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E26" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F26" s="1" t="inlineStr">
         <is>
           <t>1701003008/IF/IAY/5743873 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126500878</t>
         </is>
       </c>
       <c r="G26" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H26" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I26" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J26" s="3" t="n">
         <v>45890</v>
       </c>
       <c r="K26" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="27">
       <c r="A27" s="1" t="inlineStr">
         <is>
           <t>MORENA</t>
         </is>
       </c>
       <c r="B27" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C27" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D27" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E27" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F27" s="1" t="inlineStr">
         <is>
           <t>1701003008/RC/22012034513203 — सी.सी. खरंजा नाली सहित मनोज के घर से द्वारिका सिंह के घर तक एवं खरंजा से वारेलाल के घर तक</t>
         </is>
       </c>
       <c r="G27" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H27" s="2" t="n">
         <v>97275</v>
       </c>
       <c r="I27" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J27" s="3" t="n">
         <v>44104</v>
       </c>
       <c r="K27" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="28">
       <c r="A28" s="1" t="inlineStr">
         <is>
           <t>MORENA</t>
         </is>
       </c>
       <c r="B28" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C28" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D28" s="1" t="inlineStr">
         <is>
-          <t>Constr of Masonry/CC Anicut for Community / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Constr of Masonry/CC Anicut for Community / Construction of Masonry Check Dam for Community</t>
         </is>
       </c>
       <c r="E28" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F28" s="1" t="inlineStr">
         <is>
           <t>1701003008/WC/22012035209904 — Checkdam nirman kary datto ke nare me</t>
         </is>
       </c>
       <c r="G28" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H28" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I28" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J28" s="3" t="n">
         <v>45397</v>
       </c>
       <c r="K28" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="29">
       <c r="A29" s="1" t="inlineStr">
         <is>
           <t>MORENA</t>
         </is>
       </c>
       <c r="B29" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C29" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D29" s="1" t="inlineStr">
         <is>
-          <t>Constr of Masonry/CC Anicut for Community / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Constr of Masonry/CC Anicut for Community / Construction of Masonry Check Dam for Community</t>
         </is>
       </c>
       <c r="E29" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F29" s="1" t="inlineStr">
         <is>
           <t>1701003008/WC/22012035210008 — Checkdam nirman kary satto ke nare me</t>
         </is>
       </c>
       <c r="G29" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H29" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I29" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J29" s="3" t="n">
         <v>45397</v>
       </c>
       <c r="K29" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="30">
       <c r="A30" s="1" t="inlineStr">
         <is>
           <t>MORENA</t>
         </is>
       </c>
       <c r="B30" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C30" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D30" s="1" t="inlineStr">
         <is>
-          <t>Constr of Masonry/CC Anicut for Community / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Constr of Masonry/CC Anicut for Community / Construction of Masonry Check Dam for Community</t>
         </is>
       </c>
       <c r="E30" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F30" s="1" t="inlineStr">
         <is>
           <t>1701003008/WC/22012035210019 — Checkdam nirman kary dante wale khae me</t>
         </is>
       </c>
       <c r="G30" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H30" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I30" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J30" s="3" t="n">
         <v>45397</v>
       </c>
       <c r="K30" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="31">
       <c r="A31" s="1" t="inlineStr">
         <is>
           <t>MORENA</t>
         </is>
       </c>
       <c r="B31" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C31" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D31" s="1" t="inlineStr">
         <is>
-          <t>Constr of Masonry/CC Anicut for Community / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Constr of Masonry/CC Anicut for Community / Construction of Masonry Check Dam for Community</t>
         </is>
       </c>
       <c r="E31" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F31" s="1" t="inlineStr">
         <is>
           <t>1701003008/WC/22012035210030 — Checkdam nirman kary devpuri ke mandir ke niche</t>
         </is>
       </c>
       <c r="G31" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H31" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I31" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J31" s="3" t="n">
         <v>45397</v>
       </c>
       <c r="K31" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="32">
       <c r="A32" s="1" t="inlineStr">
         <is>
           <t>MORENA</t>
         </is>
       </c>
       <c r="B32" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C32" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D32" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E32" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F32" s="1" t="inlineStr">
         <is>
           <t>1701003008/WC/22012035219173 — Nws Perculation talab nirman karya matware me</t>
         </is>
       </c>
       <c r="G32" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H32" s="2" t="n">
         <v>1490587.24</v>
       </c>
       <c r="I32" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J32" s="3" t="n">
         <v>45533</v>
       </c>
       <c r="K32" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="33">
       <c r="A33" s="1" t="inlineStr">
         <is>
           <t>MORENA</t>
         </is>
       </c>
       <c r="B33" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C33" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D33" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E33" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F33" s="1" t="inlineStr">
         <is>
           <t>1701003008/WC/22012035224566 — Nws perculation tank nirman kary murra bale me</t>
         </is>
       </c>
       <c r="G33" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H33" s="2" t="n">
         <v>1472975.54</v>
       </c>
       <c r="I33" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J33" s="3" t="n">
         <v>45626</v>
       </c>
       <c r="K33" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="34">
       <c r="A34" s="1" t="inlineStr">
         <is>
           <t>MORENA</t>
         </is>
       </c>
       <c r="B34" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C34" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D34" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
+          <t>Construction of Recharge Pits for Community / Construction of Recharge Pit for Community</t>
         </is>
       </c>
       <c r="E34" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F34" s="1" t="inlineStr">
         <is>
           <t>1701003008/WC/22012035293174 — Dugwell Recharg Nirmaan karya Panchayat Bhawan Parisar</t>
         </is>
       </c>
       <c r="G34" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H34" s="2" t="n">
         <v>25899.46</v>
       </c>
       <c r="I34" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J34" s="3" t="n">
         <v>45761</v>