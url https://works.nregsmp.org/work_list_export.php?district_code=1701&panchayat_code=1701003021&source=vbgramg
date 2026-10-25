--- v0 (2026-09-07)
+++ v1 (2026-10-25)
@@ -135,51 +135,51 @@
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
   <dimension ref="A1:K36"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="true" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <selection activeCell="A1" activeCellId="0" pane="topLeft" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1024" min="1" style="0" customWidth="false" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="0" t="inlineStr">
         <is>
-          <t>Exported on: 2026-09-07 05:05:25</t>
+          <t>Exported on: 2026-10-25 11:58:56</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="0" t="inlineStr">
         <is>
           <t>Filters applied:</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="0" t="inlineStr">
         <is>
           <t>  Data source: VBGRAMG</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="0" t="inlineStr">
         <is>
           <t>  District: MORENA</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
@@ -367,427 +367,427 @@
         <v>0</v>
       </c>
       <c r="J13" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K13" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="14">
       <c r="A14" s="1" t="inlineStr">
         <is>
           <t>MORENA</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C14" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
         </is>
       </c>
       <c r="D14" s="1" t="inlineStr">
         <is>
-          <t>Gov blding premises-Block Plantation-Horticulture / Block Plantation of Horticulture Trees in Government building premises for Community</t>
+          <t>Gov blding premises-Block Plantation-Horticulture / Plantation in Institutions for Community</t>
         </is>
       </c>
       <c r="E14" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F14" s="1" t="inlineStr">
         <is>
           <t>1701003021/DP/22012034628976 — मां की बगिया पोषण वाटिका हाई स्कूल पिपरसा</t>
         </is>
       </c>
       <c r="G14" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H14" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I14" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J14" s="3" t="n">
         <v>45682</v>
       </c>
       <c r="K14" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="15">
       <c r="A15" s="1" t="inlineStr">
         <is>
           <t>MORENA</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C15" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
         </is>
       </c>
       <c r="D15" s="1" t="inlineStr">
         <is>
-          <t>Gov blding premises-Block Plantation-Horticulture / Block Plantation of Horticulture Trees in Government building premises for Community</t>
+          <t>Gov blding premises-Block Plantation-Horticulture / Plantation in Institutions for Community</t>
         </is>
       </c>
       <c r="E15" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F15" s="1" t="inlineStr">
         <is>
           <t>1701003021/DP/22012034628977 — मां की बगिया पोषण वाटिका हाई स्कूल पिपरसा</t>
         </is>
       </c>
       <c r="G15" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H15" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I15" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J15" s="3" t="n">
         <v>45682</v>
       </c>
       <c r="K15" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="16">
       <c r="A16" s="1" t="inlineStr">
         <is>
           <t>MORENA</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C16" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
         </is>
       </c>
       <c r="D16" s="1" t="inlineStr">
         <is>
-          <t>Gov blding premises-Block Plantation-Horticulture / Block Plantation of Horticulture Trees in Government building premises for Community</t>
+          <t>Gov blding premises-Block Plantation-Horticulture / Plantation in Institutions for Community</t>
         </is>
       </c>
       <c r="E16" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F16" s="1" t="inlineStr">
         <is>
           <t>1701003021/DP/22012034628978 — मां की बगिया पोषण वाटिका हाई स्कूल पिपरसा</t>
         </is>
       </c>
       <c r="G16" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H16" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I16" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J16" s="3" t="n">
         <v>45682</v>
       </c>
       <c r="K16" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="17">
       <c r="A17" s="1" t="inlineStr">
         <is>
           <t>MORENA</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C17" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Flood Control and Protection</t>
         </is>
       </c>
       <c r="D17" s="1" t="inlineStr">
         <is>
-          <t>Renovation of Flood/ Diversion Channel for Comm / Renovation of Flood/ Diversion Channel for Community</t>
+          <t>Renovation of Flood/ Diversion Channel for Comm / Repair &amp; Maintenance of Flood or Diversion Channel for Community</t>
         </is>
       </c>
       <c r="E17" s="1" t="inlineStr">
         <is>
           <t>Works for Flood Control and Protection</t>
         </is>
       </c>
       <c r="F17" s="1" t="inlineStr">
         <is>
           <t>1701003021/FP/22012034628860 — Nala Nirman Kary Road Se Leela Bali Gali Piparsa</t>
         </is>
       </c>
       <c r="G17" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H17" s="2" t="n">
         <v>1481376.61</v>
       </c>
       <c r="I17" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J17" s="3" t="n">
         <v>44699</v>
       </c>
       <c r="K17" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="18">
       <c r="A18" s="1" t="inlineStr">
         <is>
           <t>MORENA</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C18" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Flood Control and Protection</t>
         </is>
       </c>
       <c r="D18" s="1" t="inlineStr">
         <is>
-          <t>Constr of Diversion Storm Water Drain for Comm / Construction of Diversion Storm Water Drain for Community</t>
+          <t>Constr of Diversion Storm Water Drain for Comm / Construction of Flood Diversion Drain for Community</t>
         </is>
       </c>
       <c r="E18" s="1" t="inlineStr">
         <is>
           <t>Works for Flood Control and Protection</t>
         </is>
       </c>
       <c r="F18" s="1" t="inlineStr">
         <is>
           <t>1701003021/FP/22012034638906 — नवीन पत्थर नाला निर्माण कार्य मैन रोड से आंगनबाड़ी केंद्र की ओर ग्राम दीखतपुरा</t>
         </is>
       </c>
       <c r="G18" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H18" s="2" t="n">
         <v>1353146.19</v>
       </c>
       <c r="I18" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J18" s="3" t="n">
         <v>45362</v>
       </c>
       <c r="K18" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="19">
       <c r="A19" s="1" t="inlineStr">
         <is>
           <t>MORENA</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C19" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D19" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E19" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F19" s="1" t="inlineStr">
         <is>
           <t>1701003021/IF/22012035458594 — Khet Talab Nirmaan Karya Brijesh Gurjar ke khet me</t>
         </is>
       </c>
       <c r="G19" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H19" s="2" t="n">
         <v>147621.16</v>
       </c>
       <c r="I19" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J19" s="3" t="n">
         <v>45785</v>
       </c>
       <c r="K19" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="20">
       <c r="A20" s="1" t="inlineStr">
         <is>
           <t>MORENA</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C20" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D20" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E20" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F20" s="1" t="inlineStr">
         <is>
           <t>1701003021/IF/22012035463639 — Khet talab nirmaan karya sonu gurjar ke khet me piparsa</t>
         </is>
       </c>
       <c r="G20" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H20" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I20" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J20" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K20" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="21">
       <c r="A21" s="1" t="inlineStr">
         <is>
           <t>MORENA</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C21" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D21" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E21" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F21" s="1" t="inlineStr">
         <is>
           <t>1701003021/IF/22012035479906 — Khet talab nirmaan karya Manoj Singh ke khet me</t>
         </is>
       </c>
       <c r="G21" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H21" s="2" t="n">
         <v>147621.16</v>
       </c>
       <c r="I21" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J21" s="3" t="n">
         <v>45785</v>
       </c>
       <c r="K21" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="22">
       <c r="A22" s="1" t="inlineStr">
         <is>
           <t>MORENA</t>
         </is>
       </c>
       <c r="B22" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C22" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D22" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E22" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F22" s="1" t="inlineStr">
         <is>
           <t>1701003021/IF/22012035480022 — Dugwell Recharge Pit nirmaan karya Rajendra Singh</t>
         </is>
       </c>
       <c r="G22" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H22" s="2" t="n">
         <v>25899.46</v>
       </c>
       <c r="I22" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J22" s="3" t="n">
         <v>45785</v>
@@ -1119,51 +1119,51 @@
         <v>0</v>
       </c>
       <c r="J29" s="3" t="n">
         <v>46008</v>
       </c>
       <c r="K29" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="30">
       <c r="A30" s="1" t="inlineStr">
         <is>
           <t>MORENA</t>
         </is>
       </c>
       <c r="B30" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C30" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D30" s="1" t="inlineStr">
         <is>
-          <t>Renovation of Fisheries Ponds for Community / Renovation of Fisheries Ponds for Community</t>
+          <t>Renovation of Fisheries Ponds for Community / Repair &amp; Maintenance of Fishery Pond for Community</t>
         </is>
       </c>
       <c r="E30" s="1" t="inlineStr">
         <is>
           <t>Repair &amp; maint of Pond/ Tank</t>
         </is>
       </c>
       <c r="F30" s="1" t="inlineStr">
         <is>
           <t>1701003021/WC/22012034852935 — नवीन तालाव निर्माण कार्य जसमंत  के घर के पास पिपरसा</t>
         </is>
       </c>
       <c r="G30" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H30" s="2" t="n">
         <v>1497326.56</v>
       </c>
       <c r="I30" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J30" s="3" t="n">
         <v>44501</v>
@@ -1307,51 +1307,51 @@
         <v>0</v>
       </c>
       <c r="J33" s="3" t="n">
         <v>44832</v>
       </c>
       <c r="K33" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="34">
       <c r="A34" s="1" t="inlineStr">
         <is>
           <t>MORENA</t>
         </is>
       </c>
       <c r="B34" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C34" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D34" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; maint of Earthen Gully Plugs for Comm / Repair and maintenance of Earthen Gully Plugs for Community</t>
+          <t>Repair &amp; maint of Earthen Gully Plugs for Comm / Repair &amp; Maintenance of Earthen Gully Plug for Community</t>
         </is>
       </c>
       <c r="E34" s="1" t="inlineStr">
         <is>
           <t>Repair &amp; maint of Water Harvesting Structures</t>
         </is>
       </c>
       <c r="F34" s="1" t="inlineStr">
         <is>
           <t>1701003021/WC/22012034997147 — अर्द्धन बैंड निर्माण कार्य रामलाल  के खेत के पास दीखतपुरा</t>
         </is>
       </c>
       <c r="G34" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H34" s="2" t="n">
         <v>1089760.88</v>
       </c>
       <c r="I34" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J34" s="3" t="n">
         <v>44832</v>
@@ -1401,51 +1401,51 @@
         <v>0</v>
       </c>
       <c r="J35" s="3" t="n">
         <v>45363</v>
       </c>
       <c r="K35" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="36">
       <c r="A36" s="1" t="inlineStr">
         <is>
           <t>MORENA</t>
         </is>
       </c>
       <c r="B36" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C36" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D36" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand filter for openwell recharge for Community</t>
+          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand-Filled Groundwater Recharge in Dug Well for Community</t>
         </is>
       </c>
       <c r="E36" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F36" s="1" t="inlineStr">
         <is>
           <t>1701003021/WC/22012035298917 — Dugwell Recharge Pit nirmaan Karya Manoj Singh</t>
         </is>
       </c>
       <c r="G36" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H36" s="2" t="n">
         <v>25899.46</v>
       </c>
       <c r="I36" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J36" s="3" t="n">
         <v>45789</v>