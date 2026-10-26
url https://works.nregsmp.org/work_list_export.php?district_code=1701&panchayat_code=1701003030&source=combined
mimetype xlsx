--- v0 (2026-09-08)
+++ v1 (2026-10-26)
@@ -135,51 +135,51 @@
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
   <dimension ref="A1:K223"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="true" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <selection activeCell="A1" activeCellId="0" pane="topLeft" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1024" min="1" style="0" customWidth="false" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="0" t="inlineStr">
         <is>
-          <t>Exported on: 2026-09-08 22:48:55</t>
+          <t>Exported on: 2026-10-26 21:44:37</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="0" t="inlineStr">
         <is>
           <t>Filters applied:</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="0" t="inlineStr">
         <is>
           <t>  Data source: MGNREGA + VBGRAMG</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="0" t="inlineStr">
         <is>
           <t>  District: MORENA</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
@@ -1578,51 +1578,51 @@
         <v>0</v>
       </c>
       <c r="J38" s="3" t="n">
         <v>42917</v>
       </c>
       <c r="K38" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="39">
       <c r="A39" s="1" t="inlineStr">
         <is>
           <t>MORENA</t>
         </is>
       </c>
       <c r="B39" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C39" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D39" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E39" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F39" s="1" t="inlineStr">
         <is>
           <t>1701003030/IF/22012035303321 — खेत तालाब निर्माण कार्य रामऔतार पुत्र श्री भीखाराम</t>
         </is>
       </c>
       <c r="G39" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H39" s="2" t="n">
         <v>422356.09</v>
       </c>
       <c r="I39" s="2" t="n">
         <v>261</v>
       </c>
       <c r="J39" s="3" t="n">
         <v>45769</v>
@@ -3187,51 +3187,51 @@
       <c r="J71" s="3" t="n">
         <v>42839</v>
       </c>
       <c r="K71" s="3" t="n">
         <v>43242</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="72">
       <c r="A72" s="1" t="inlineStr">
         <is>
           <t>MORENA</t>
         </is>
       </c>
       <c r="B72" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C72" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D72" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>IAY Houses / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E72" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F72" s="1" t="inlineStr">
         <is>
           <t>1701003030/IF/IAY/769309 — Construction of IAY House -IAY REG. NO. MP3401417</t>
         </is>
       </c>
       <c r="G72" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H72" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I72" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J72" s="3" t="n">
         <v>42814</v>
@@ -3283,51 +3283,51 @@
       <c r="J73" s="3" t="n">
         <v>42839</v>
       </c>
       <c r="K73" s="3" t="n">
         <v>43242</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="74">
       <c r="A74" s="1" t="inlineStr">
         <is>
           <t>MORENA</t>
         </is>
       </c>
       <c r="B74" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C74" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D74" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>IAY Houses / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E74" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F74" s="1" t="inlineStr">
         <is>
           <t>1701003030/IF/IAY/776505 — Construction of IAY House -IAY REG. NO. MP3765038</t>
         </is>
       </c>
       <c r="G74" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H74" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I74" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J74" s="3" t="n">
         <v>42814</v>
@@ -3428,51 +3428,51 @@
       <c r="J76" s="3" t="n">
         <v>42839</v>
       </c>
       <c r="K76" s="3" t="n">
         <v>43242</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="77">
       <c r="A77" s="1" t="inlineStr">
         <is>
           <t>MORENA</t>
         </is>
       </c>
       <c r="B77" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C77" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D77" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>IAY Houses / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E77" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F77" s="1" t="inlineStr">
         <is>
           <t>1701003030/IF/IAY/799642 — Construction of IAY House -IAY REG. NO. MP2572029</t>
         </is>
       </c>
       <c r="G77" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H77" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I77" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J77" s="3" t="n">
         <v>42826</v>
@@ -9863,51 +9863,51 @@
         <v>0</v>
       </c>
       <c r="J209" s="3" t="n">
         <v>45201</v>
       </c>
       <c r="K209" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="210">
       <c r="A210" s="1" t="inlineStr">
         <is>
           <t>MORENA</t>
         </is>
       </c>
       <c r="B210" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C210" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D210" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E210" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F210" s="1" t="inlineStr">
         <is>
           <t>1701003030/WC/22012035216045 — परकोलेशन तालाब निर्माण कार्य बडे खार के पास, जतावर</t>
         </is>
       </c>
       <c r="G210" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H210" s="2" t="n">
         <v>1478869.76</v>
       </c>
       <c r="I210" s="2" t="n">
         <v>1309662.14</v>
       </c>
       <c r="J210" s="3" t="n">
         <v>45505</v>
@@ -10057,286 +10057,286 @@
       <c r="J213" s="3" t="n">
         <v>45498</v>
       </c>
       <c r="K213" s="3" t="n">
         <v>46139</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="214">
       <c r="A214" s="1" t="inlineStr">
         <is>
           <t>MORENA</t>
         </is>
       </c>
       <c r="B214" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C214" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D214" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E214" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F214" s="1" t="inlineStr">
         <is>
           <t>1701003030/WC/22012035317403 — Talab nirmaan karya jay singh Baghel ke behad ke pass</t>
         </is>
       </c>
       <c r="G214" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H214" s="2" t="n">
         <v>1462196.92</v>
       </c>
       <c r="I214" s="2" t="n">
-        <v>1285357.28</v>
+        <v>1284052.28</v>
       </c>
       <c r="J214" s="3" t="n">
         <v>45891</v>
       </c>
       <c r="K214" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="215">
       <c r="A215" s="1" t="inlineStr">
         <is>
           <t>MORENA</t>
         </is>
       </c>
       <c r="B215" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C215" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D215" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E215" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F215" s="1" t="inlineStr">
         <is>
           <t>1701003030/WC/22012035317404 — Talab nirmaan karya Neev wale baba ke pass</t>
         </is>
       </c>
       <c r="G215" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H215" s="2" t="n">
         <v>1459398.41</v>
       </c>
       <c r="I215" s="2" t="n">
         <v>1312251.24</v>
       </c>
       <c r="J215" s="3" t="n">
         <v>45891</v>
       </c>
       <c r="K215" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="216">
       <c r="A216" s="1" t="inlineStr">
         <is>
           <t>MORENA</t>
         </is>
       </c>
       <c r="B216" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C216" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D216" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E216" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F216" s="1" t="inlineStr">
         <is>
           <t>1701003030/WC/22012035317406 — Talab nirmaan karya Pana pandit ke behad ke pass</t>
         </is>
       </c>
       <c r="G216" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H216" s="2" t="n">
         <v>1478714.59</v>
       </c>
       <c r="I216" s="2" t="n">
-        <v>1268103.52</v>
+        <v>1263421.18</v>
       </c>
       <c r="J216" s="3" t="n">
         <v>46041</v>
       </c>
       <c r="K216" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="217">
       <c r="A217" s="1" t="inlineStr">
         <is>
           <t>MORENA</t>
         </is>
       </c>
       <c r="B217" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C217" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D217" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E217" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F217" s="1" t="inlineStr">
         <is>
           <t>1701003030/WC/22012035317407 — Talab nirmaan karya Gyasiram Baghel ke behad ke pass</t>
         </is>
       </c>
       <c r="G217" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H217" s="2" t="n">
         <v>1480269.83</v>
       </c>
       <c r="I217" s="2" t="n">
         <v>1299380.46</v>
       </c>
       <c r="J217" s="3" t="n">
         <v>46041</v>
       </c>
       <c r="K217" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="218">
       <c r="A218" s="1" t="inlineStr">
         <is>
           <t>MORENA</t>
         </is>
       </c>
       <c r="B218" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C218" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D218" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E218" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F218" s="1" t="inlineStr">
         <is>
           <t>1701003030/WC/22012035317408 — Talab nirmaan karya Chatri wale behad me</t>
         </is>
       </c>
       <c r="G218" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H218" s="2" t="n">
         <v>1475028.62</v>
       </c>
       <c r="I218" s="2" t="n">
         <v>1326704.86</v>
       </c>
       <c r="J218" s="3" t="n">
         <v>45891</v>
       </c>
       <c r="K218" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="219">
       <c r="A219" s="1" t="inlineStr">
         <is>
           <t>MORENA</t>
         </is>
       </c>
       <c r="B219" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C219" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D219" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E219" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F219" s="1" t="inlineStr">
         <is>
           <t>1701003030/WC/22012035317679 — Talab nirmaan karya Bharoshilal ke behad ke pass</t>
         </is>
       </c>
       <c r="G219" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H219" s="2" t="n">
         <v>1482447.43</v>
       </c>
       <c r="I219" s="2" t="n">
         <v>305250.98</v>
       </c>
       <c r="J219" s="3" t="n">
         <v>45891</v>