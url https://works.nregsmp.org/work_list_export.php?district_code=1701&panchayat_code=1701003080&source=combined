--- v0 (2026-09-05)
+++ v1 (2026-10-27)
@@ -135,51 +135,51 @@
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
   <dimension ref="A1:K216"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="true" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <selection activeCell="A1" activeCellId="0" pane="topLeft" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1024" min="1" style="0" customWidth="false" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="0" t="inlineStr">
         <is>
-          <t>Exported on: 2026-09-05 13:18:41</t>
+          <t>Exported on: 2026-10-27 04:07:11</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="0" t="inlineStr">
         <is>
           <t>Filters applied:</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="0" t="inlineStr">
         <is>
           <t>  Data source: MGNREGA + VBGRAMG</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="0" t="inlineStr">
         <is>
           <t>  District: MORENA</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
@@ -1707,615 +1707,615 @@
       <c r="J41" s="3" t="n">
         <v>44894</v>
       </c>
       <c r="K41" s="3" t="n">
         <v>45591</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="42">
       <c r="A42" s="1" t="inlineStr">
         <is>
           <t>MORENA</t>
         </is>
       </c>
       <c r="B42" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C42" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Flood Control and Protection</t>
         </is>
       </c>
       <c r="D42" s="1" t="inlineStr">
         <is>
-          <t>Constr of Flood/ Diversion Channel for Community / Construction of Flood/ Diversion Channel for Community</t>
+          <t>Constr of Flood/ Diversion Channel for Community / Construction of Flood or Diversion Channel for Community</t>
         </is>
       </c>
       <c r="E42" s="1" t="inlineStr">
         <is>
           <t>Works for Flood Control and Protection</t>
         </is>
       </c>
       <c r="F42" s="1" t="inlineStr">
         <is>
           <t>1701003080/FP/22012034639364 — SUDUR SAMPARK ROAD PADHAVALI ROAD HIRALAL KE KHET TAK</t>
         </is>
       </c>
       <c r="G42" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H42" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I42" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J42" s="3" t="n">
         <v>45315</v>
       </c>
       <c r="K42" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="43">
       <c r="A43" s="1" t="inlineStr">
         <is>
           <t>MORENA</t>
         </is>
       </c>
       <c r="B43" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C43" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Flood Control and Protection</t>
         </is>
       </c>
       <c r="D43" s="1" t="inlineStr">
         <is>
-          <t>Constr of Flood/ Diversion Channel for Community / Construction of Flood/ Diversion Channel for Community</t>
+          <t>Constr of Flood/ Diversion Channel for Community / Construction of Flood or Diversion Channel for Community</t>
         </is>
       </c>
       <c r="E43" s="1" t="inlineStr">
         <is>
           <t>Works for Flood Control and Protection</t>
         </is>
       </c>
       <c r="F43" s="1" t="inlineStr">
         <is>
           <t>1701003080/FP/22012034639366 — SUDUR SAMPARK ROAD JAVARI KE KHET SE JAGMOHAN KE KHET TAK</t>
         </is>
       </c>
       <c r="G43" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H43" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I43" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J43" s="3" t="n">
         <v>45315</v>
       </c>
       <c r="K43" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="44">
       <c r="A44" s="1" t="inlineStr">
         <is>
           <t>MORENA</t>
         </is>
       </c>
       <c r="B44" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C44" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Fisheries</t>
         </is>
       </c>
       <c r="D44" s="1" t="inlineStr">
         <is>
-          <t>Construction of Fisheries Ponds for Community / Construction of Fisheries Ponds for Community</t>
+          <t>Construction of Fisheries Ponds for Community / Construction of Fishery Pond for Community</t>
         </is>
       </c>
       <c r="E44" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F44" s="1" t="inlineStr">
         <is>
           <t>1701003080/FR/22012034324773 — Talab Nirman Karya Bade khair ke pass</t>
         </is>
       </c>
       <c r="G44" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H44" s="2" t="n">
         <v>1485950.51</v>
       </c>
       <c r="I44" s="2" t="n">
-        <v>880072.07</v>
+        <v>876940.07</v>
       </c>
       <c r="J44" s="3" t="n">
         <v>45800</v>
       </c>
       <c r="K44" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="45">
       <c r="A45" s="1" t="inlineStr">
         <is>
           <t>MORENA</t>
         </is>
       </c>
       <c r="B45" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C45" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Fisheries</t>
         </is>
       </c>
       <c r="D45" s="1" t="inlineStr">
         <is>
-          <t>Construction of Fisheries Ponds for Community / Construction of Fisheries Ponds for Community</t>
+          <t>Construction of Fisheries Ponds for Community / Construction of Fishery Pond for Community</t>
         </is>
       </c>
       <c r="E45" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F45" s="1" t="inlineStr">
         <is>
           <t>1701003080/FR/22012034324775 — Talab Nirman Karya Bhopa Bale me</t>
         </is>
       </c>
       <c r="G45" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H45" s="2" t="n">
         <v>1483704.01</v>
       </c>
       <c r="I45" s="2" t="n">
-        <v>1076365.14</v>
+        <v>1074799.14</v>
       </c>
       <c r="J45" s="3" t="n">
         <v>45800</v>
       </c>
       <c r="K45" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="46">
       <c r="A46" s="1" t="inlineStr">
         <is>
           <t>MORENA</t>
         </is>
       </c>
       <c r="B46" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C46" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Fisheries</t>
         </is>
       </c>
       <c r="D46" s="1" t="inlineStr">
         <is>
-          <t>Construction of Fisheries Ponds for Community / Construction of Fisheries Ponds for Community</t>
+          <t>Construction of Fisheries Ponds for Community / Construction of Fishery Pond for Community</t>
         </is>
       </c>
       <c r="E46" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F46" s="1" t="inlineStr">
         <is>
           <t>1701003080/FR/22012034324776 — Talab Nirman Karya Baba Bale me</t>
         </is>
       </c>
       <c r="G46" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H46" s="2" t="n">
         <v>1483680.6</v>
       </c>
       <c r="I46" s="2" t="n">
         <v>1087172.23</v>
       </c>
       <c r="J46" s="3" t="n">
         <v>45800</v>
       </c>
       <c r="K46" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="47">
       <c r="A47" s="1" t="inlineStr">
         <is>
           <t>MORENA</t>
         </is>
       </c>
       <c r="B47" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C47" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Fisheries</t>
         </is>
       </c>
       <c r="D47" s="1" t="inlineStr">
         <is>
-          <t>Construction of Fisheries Ponds for Community / Construction of Fisheries Ponds for Community</t>
+          <t>Construction of Fisheries Ponds for Community / Construction of Fishery Pond for Community</t>
         </is>
       </c>
       <c r="E47" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F47" s="1" t="inlineStr">
         <is>
           <t>1701003080/FR/22012034324777 — Talab Nirman Karya Hardoi me</t>
         </is>
       </c>
       <c r="G47" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H47" s="2" t="n">
         <v>1474862.21</v>
       </c>
       <c r="I47" s="2" t="n">
         <v>962266.77</v>
       </c>
       <c r="J47" s="3" t="n">
         <v>45800</v>
       </c>
       <c r="K47" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="48">
       <c r="A48" s="1" t="inlineStr">
         <is>
           <t>MORENA</t>
         </is>
       </c>
       <c r="B48" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C48" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Fisheries</t>
         </is>
       </c>
       <c r="D48" s="1" t="inlineStr">
         <is>
-          <t>Construction of Fisheries Ponds for Community / Construction of Fisheries Ponds for Community</t>
+          <t>Construction of Fisheries Ponds for Community / Construction of Fishery Pond for Community</t>
         </is>
       </c>
       <c r="E48" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F48" s="1" t="inlineStr">
         <is>
           <t>1701003080/FR/22012034324778 — Talab Niman Karya Bade teele bale me</t>
         </is>
       </c>
       <c r="G48" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H48" s="2" t="n">
         <v>1493370.25</v>
       </c>
       <c r="I48" s="2" t="n">
-        <v>906446.47</v>
+        <v>900443.47</v>
       </c>
       <c r="J48" s="3" t="n">
         <v>45800</v>
       </c>
       <c r="K48" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="49">
       <c r="A49" s="1" t="inlineStr">
         <is>
           <t>MORENA</t>
         </is>
       </c>
       <c r="B49" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C49" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Fisheries</t>
         </is>
       </c>
       <c r="D49" s="1" t="inlineStr">
         <is>
-          <t>Construction of Fisheries Ponds for Community / Construction of Fisheries Ponds for Community</t>
+          <t>Construction of Fisheries Ponds for Community / Construction of Fishery Pond for Community</t>
         </is>
       </c>
       <c r="E49" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F49" s="1" t="inlineStr">
         <is>
           <t>1701003080/FR/22012034324780 — Talab Niman Karya Chote Khar me</t>
         </is>
       </c>
       <c r="G49" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H49" s="2" t="n">
         <v>1478992.65</v>
       </c>
       <c r="I49" s="2" t="n">
         <v>1270575.17</v>
       </c>
       <c r="J49" s="3" t="n">
         <v>45800</v>
       </c>
       <c r="K49" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="50">
       <c r="A50" s="1" t="inlineStr">
         <is>
           <t>MORENA</t>
         </is>
       </c>
       <c r="B50" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C50" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Fisheries</t>
         </is>
       </c>
       <c r="D50" s="1" t="inlineStr">
         <is>
-          <t>Construction of Fisheries Ponds for Community / Construction of Fisheries Ponds for Community</t>
+          <t>Construction of Fisheries Ponds for Community / Construction of Fishery Pond for Community</t>
         </is>
       </c>
       <c r="E50" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F50" s="1" t="inlineStr">
         <is>
           <t>1701003080/FR/22012034324781 — Talab Nirman Karya Bohare Bale me</t>
         </is>
       </c>
       <c r="G50" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H50" s="2" t="n">
         <v>1489681.95</v>
       </c>
       <c r="I50" s="2" t="n">
         <v>1425917.13</v>
       </c>
       <c r="J50" s="3" t="n">
         <v>45800</v>
       </c>
       <c r="K50" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="51">
       <c r="A51" s="1" t="inlineStr">
         <is>
           <t>MORENA</t>
         </is>
       </c>
       <c r="B51" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C51" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Fisheries</t>
         </is>
       </c>
       <c r="D51" s="1" t="inlineStr">
         <is>
-          <t>Construction of Fisheries Ponds for Community / Construction of Fisheries Ponds for Community</t>
+          <t>Construction of Fisheries Ponds for Community / Construction of Fishery Pond for Community</t>
         </is>
       </c>
       <c r="E51" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F51" s="1" t="inlineStr">
         <is>
           <t>1701003080/FR/22012034324782 — Talab Nirman Karya Muneem Bale me</t>
         </is>
       </c>
       <c r="G51" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H51" s="2" t="n">
         <v>1477275.67</v>
       </c>
       <c r="I51" s="2" t="n">
         <v>794389.38</v>
       </c>
       <c r="J51" s="3" t="n">
         <v>45800</v>
       </c>
       <c r="K51" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="52">
       <c r="A52" s="1" t="inlineStr">
         <is>
           <t>MORENA</t>
         </is>
       </c>
       <c r="B52" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C52" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Fisheries</t>
         </is>
       </c>
       <c r="D52" s="1" t="inlineStr">
         <is>
-          <t>Construction of Fisheries Ponds for Community / Construction of Fisheries Ponds for Community</t>
+          <t>Construction of Fisheries Ponds for Community / Construction of Fishery Pond for Community</t>
         </is>
       </c>
       <c r="E52" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F52" s="1" t="inlineStr">
         <is>
           <t>1701003080/FR/22012034324783 — Talab Nirman Karya purane Khar me</t>
         </is>
       </c>
       <c r="G52" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H52" s="2" t="n">
         <v>1473814.53</v>
       </c>
       <c r="I52" s="2" t="n">
         <v>1100486.61</v>
       </c>
       <c r="J52" s="3" t="n">
         <v>45800</v>
       </c>
       <c r="K52" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="53">
       <c r="A53" s="1" t="inlineStr">
         <is>
           <t>MORENA</t>
         </is>
       </c>
       <c r="B53" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C53" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Fisheries</t>
         </is>
       </c>
       <c r="D53" s="1" t="inlineStr">
         <is>
-          <t>Construction of Fisheries Ponds for Community / Construction of Fisheries Ponds for Community</t>
+          <t>Construction of Fisheries Ponds for Community / Construction of Fishery Pond for Community</t>
         </is>
       </c>
       <c r="E53" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F53" s="1" t="inlineStr">
         <is>
           <t>1701003080/FR/22012034324784 — Talab Nirman Karya Dandhi bale me</t>
         </is>
       </c>
       <c r="G53" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H53" s="2" t="n">
         <v>1471717.11</v>
       </c>
       <c r="I53" s="2" t="n">
-        <v>880405.41</v>
+        <v>875968.41</v>
       </c>
       <c r="J53" s="3" t="n">
         <v>45800</v>
       </c>
       <c r="K53" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="54">
       <c r="A54" s="1" t="inlineStr">
         <is>
           <t>MORENA</t>
         </is>
       </c>
       <c r="B54" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C54" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Fisheries</t>
         </is>
       </c>
       <c r="D54" s="1" t="inlineStr">
         <is>
-          <t>Construction of Fisheries Ponds for Community / Construction of Fisheries Ponds for Community</t>
+          <t>Construction of Fisheries Ponds for Community / Construction of Fishery Pond for Community</t>
         </is>
       </c>
       <c r="E54" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F54" s="1" t="inlineStr">
         <is>
           <t>1701003080/FR/22012034325162 — Talab nirman karya gadi ke pass</t>
         </is>
       </c>
       <c r="G54" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H54" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I54" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J54" s="3" t="n">
         <v>45749</v>
@@ -2935,427 +2935,427 @@
         <v>0</v>
       </c>
       <c r="J67" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K67" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="68">
       <c r="A68" s="1" t="inlineStr">
         <is>
           <t>MORENA</t>
         </is>
       </c>
       <c r="B68" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C68" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D68" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Individuals / Construction of Recharge Pits for Individuals</t>
+          <t>Construction of Recharge Pits for Individuals / Construction of Recharge Pit for Individual</t>
         </is>
       </c>
       <c r="E68" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F68" s="1" t="inlineStr">
         <is>
           <t>1701003080/IF/22012035499524 — Dugwell Richarge Pit Nirmaan Karya Panjab ke kua ke pass</t>
         </is>
       </c>
       <c r="G68" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H68" s="2" t="n">
         <v>25899.46</v>
       </c>
       <c r="I68" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J68" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K68" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="69">
       <c r="A69" s="1" t="inlineStr">
         <is>
           <t>MORENA</t>
         </is>
       </c>
       <c r="B69" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C69" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D69" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Individuals / Construction of Recharge Pits for Individuals</t>
+          <t>Construction of Recharge Pits for Individuals / Construction of Recharge Pit for Individual</t>
         </is>
       </c>
       <c r="E69" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F69" s="1" t="inlineStr">
         <is>
           <t>1701003080/IF/22012035499531 — Dugwell Richarge Pit Nirmaan Karya Kartar ke kua ke pass</t>
         </is>
       </c>
       <c r="G69" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H69" s="2" t="n">
         <v>25899.46</v>
       </c>
       <c r="I69" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J69" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K69" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="70">
       <c r="A70" s="1" t="inlineStr">
         <is>
           <t>MORENA</t>
         </is>
       </c>
       <c r="B70" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C70" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D70" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Individuals / Construction of Recharge Pits for Individuals</t>
+          <t>Construction of Recharge Pits for Individuals / Construction of Recharge Pit for Individual</t>
         </is>
       </c>
       <c r="E70" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F70" s="1" t="inlineStr">
         <is>
           <t>1701003080/IF/22012035499535 — Dugwell Richarge Pit Nirmaan Karya Ranveer ke kua ke pass</t>
         </is>
       </c>
       <c r="G70" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H70" s="2" t="n">
         <v>25899.46</v>
       </c>
       <c r="I70" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J70" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K70" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="71">
       <c r="A71" s="1" t="inlineStr">
         <is>
           <t>MORENA</t>
         </is>
       </c>
       <c r="B71" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C71" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D71" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Individuals / Construction of Recharge Pits for Individuals</t>
+          <t>Construction of Recharge Pits for Individuals / Construction of Recharge Pit for Individual</t>
         </is>
       </c>
       <c r="E71" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F71" s="1" t="inlineStr">
         <is>
           <t>1701003080/IF/22012035499541 — Dugwell Richarge Pit Nirmaan Karya Radheshyam ke kua ke pass</t>
         </is>
       </c>
       <c r="G71" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H71" s="2" t="n">
         <v>25899.46</v>
       </c>
       <c r="I71" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J71" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K71" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="72">
       <c r="A72" s="1" t="inlineStr">
         <is>
           <t>MORENA</t>
         </is>
       </c>
       <c r="B72" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C72" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D72" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Individuals / Construction of Recharge Pits for Individuals</t>
+          <t>Construction of Recharge Pits for Individuals / Construction of Recharge Pit for Individual</t>
         </is>
       </c>
       <c r="E72" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F72" s="1" t="inlineStr">
         <is>
           <t>1701003080/IF/22012035499552 — Dugwell Richarge Pit Nirmaan Karya Shiv charan ke kua ke pass</t>
         </is>
       </c>
       <c r="G72" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H72" s="2" t="n">
         <v>25899.46</v>
       </c>
       <c r="I72" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J72" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K72" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="73">
       <c r="A73" s="1" t="inlineStr">
         <is>
           <t>MORENA</t>
         </is>
       </c>
       <c r="B73" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C73" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D73" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>IAY Houses / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E73" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F73" s="1" t="inlineStr">
         <is>
           <t>1701003080/IF/IAY/119187 — Construction of IAY House -IAY REG. NO. MP-01-003-080-001/20</t>
         </is>
       </c>
       <c r="G73" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H73" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I73" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J73" s="3" t="n">
         <v>42383</v>
       </c>
       <c r="K73" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="74">
       <c r="A74" s="1" t="inlineStr">
         <is>
           <t>MORENA</t>
         </is>
       </c>
       <c r="B74" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C74" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D74" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>IAY Houses / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E74" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F74" s="1" t="inlineStr">
         <is>
           <t>1701003080/IF/IAY/119189 — Construction of IAY House -IAY REG. NO. MP-01-003-080-001/95</t>
         </is>
       </c>
       <c r="G74" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H74" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I74" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J74" s="3" t="n">
         <v>42383</v>
       </c>
       <c r="K74" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="75">
       <c r="A75" s="1" t="inlineStr">
         <is>
           <t>MORENA</t>
         </is>
       </c>
       <c r="B75" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C75" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D75" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>IAY Houses / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E75" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F75" s="1" t="inlineStr">
         <is>
           <t>1701003080/IF/IAY/204261 — Construction of IAY House -IAY REG. NO. MP-01-003-080-001/174S</t>
         </is>
       </c>
       <c r="G75" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H75" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I75" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J75" s="3" t="n">
         <v>42235</v>
       </c>
       <c r="K75" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="76">
       <c r="A76" s="1" t="inlineStr">
         <is>
           <t>MORENA</t>
         </is>
       </c>
       <c r="B76" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C76" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D76" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>IAY Houses / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E76" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F76" s="1" t="inlineStr">
         <is>
           <t>1701003080/IF/IAY/205478 — Construction of IAY House -IAY REG. NO. MP-01-003-080-001/61</t>
         </is>
       </c>
       <c r="G76" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H76" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I76" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J76" s="3" t="n">
         <v>42235</v>
@@ -3407,145 +3407,145 @@
       <c r="J77" s="3" t="n">
         <v>44774</v>
       </c>
       <c r="K77" s="3" t="n">
         <v>45115</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="78">
       <c r="A78" s="1" t="inlineStr">
         <is>
           <t>MORENA</t>
         </is>
       </c>
       <c r="B78" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C78" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D78" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>IAY Houses / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E78" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F78" s="1" t="inlineStr">
         <is>
           <t>1701003080/IF/IAY/42769 — Construction of IAY House -IAY REG. NO. MP-01-003-080-001/105</t>
         </is>
       </c>
       <c r="G78" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H78" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I78" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J78" s="3" t="n">
         <v>42254</v>
       </c>
       <c r="K78" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="79">
       <c r="A79" s="1" t="inlineStr">
         <is>
           <t>MORENA</t>
         </is>
       </c>
       <c r="B79" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C79" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D79" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>IAY Houses / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E79" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F79" s="1" t="inlineStr">
         <is>
           <t>1701003080/IF/IAY/42770 — Construction of IAY House -IAY REG. NO. MP-01-003-080-001/117</t>
         </is>
       </c>
       <c r="G79" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H79" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I79" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J79" s="3" t="n">
         <v>42254</v>
       </c>
       <c r="K79" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="80">
       <c r="A80" s="1" t="inlineStr">
         <is>
           <t>MORENA</t>
         </is>
       </c>
       <c r="B80" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C80" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D80" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>IAY Houses / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E80" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F80" s="1" t="inlineStr">
         <is>
           <t>1701003080/IF/IAY/42772 — Construction of IAY House -IAY REG. NO. MP-01-003-080-001/118</t>
         </is>
       </c>
       <c r="G80" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H80" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I80" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J80" s="3" t="n">
         <v>42254</v>
@@ -3597,615 +3597,615 @@
       <c r="J81" s="3" t="n">
         <v>42699</v>
       </c>
       <c r="K81" s="3" t="n">
         <v>43059</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="82">
       <c r="A82" s="1" t="inlineStr">
         <is>
           <t>MORENA</t>
         </is>
       </c>
       <c r="B82" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C82" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D82" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>IAY Houses / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E82" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F82" s="1" t="inlineStr">
         <is>
           <t>1701003080/IF/IAY/42774 — Construction of IAY House -IAY REG. NO. MP-01-003-080-001/150</t>
         </is>
       </c>
       <c r="G82" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H82" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I82" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J82" s="3" t="n">
         <v>42254</v>
       </c>
       <c r="K82" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="83">
       <c r="A83" s="1" t="inlineStr">
         <is>
           <t>MORENA</t>
         </is>
       </c>
       <c r="B83" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C83" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D83" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>IAY Houses / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E83" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F83" s="1" t="inlineStr">
         <is>
           <t>1701003080/IF/IAY/42775 — Construction of IAY House -IAY REG. NO. MP-01-003-080-001/174</t>
         </is>
       </c>
       <c r="G83" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H83" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I83" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J83" s="3" t="n">
         <v>42254</v>
       </c>
       <c r="K83" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="84">
       <c r="A84" s="1" t="inlineStr">
         <is>
           <t>MORENA</t>
         </is>
       </c>
       <c r="B84" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C84" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D84" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>IAY Houses / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E84" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F84" s="1" t="inlineStr">
         <is>
           <t>1701003080/IF/IAY/42776 — Construction of IAY House -IAY REG. NO. MP-01-003-080-001/176</t>
         </is>
       </c>
       <c r="G84" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H84" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I84" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J84" s="3" t="n">
         <v>42254</v>
       </c>
       <c r="K84" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="85">
       <c r="A85" s="1" t="inlineStr">
         <is>
           <t>MORENA</t>
         </is>
       </c>
       <c r="B85" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C85" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D85" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>IAY Houses / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E85" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F85" s="1" t="inlineStr">
         <is>
           <t>1701003080/IF/IAY/42778 — Construction of IAY House -IAY REG. NO. MP-01-003-080-001/124</t>
         </is>
       </c>
       <c r="G85" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H85" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I85" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J85" s="3" t="n">
         <v>42254</v>
       </c>
       <c r="K85" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="86">
       <c r="A86" s="1" t="inlineStr">
         <is>
           <t>MORENA</t>
         </is>
       </c>
       <c r="B86" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C86" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D86" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>IAY Houses / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E86" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F86" s="1" t="inlineStr">
         <is>
           <t>1701003080/IF/IAY/42779 — Construction of IAY House -IAY REG. NO. MP-01-003-080-001/33</t>
         </is>
       </c>
       <c r="G86" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H86" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I86" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J86" s="3" t="n">
         <v>42254</v>
       </c>
       <c r="K86" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="87">
       <c r="A87" s="1" t="inlineStr">
         <is>
           <t>MORENA</t>
         </is>
       </c>
       <c r="B87" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C87" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D87" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>IAY Houses / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E87" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F87" s="1" t="inlineStr">
         <is>
           <t>1701003080/IF/IAY/42780 — Construction of IAY House -IAY REG. NO. MP-01-003-080-001/55</t>
         </is>
       </c>
       <c r="G87" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H87" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I87" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J87" s="3" t="n">
         <v>42254</v>
       </c>
       <c r="K87" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="88">
       <c r="A88" s="1" t="inlineStr">
         <is>
           <t>MORENA</t>
         </is>
       </c>
       <c r="B88" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C88" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D88" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>IAY Houses / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E88" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F88" s="1" t="inlineStr">
         <is>
           <t>1701003080/IF/IAY/42781 — Construction of IAY House -IAY REG. NO. MP-01-003-080-001/171</t>
         </is>
       </c>
       <c r="G88" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H88" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I88" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J88" s="3" t="n">
         <v>42254</v>
       </c>
       <c r="K88" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="89">
       <c r="A89" s="1" t="inlineStr">
         <is>
           <t>MORENA</t>
         </is>
       </c>
       <c r="B89" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C89" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D89" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>IAY Houses / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E89" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F89" s="1" t="inlineStr">
         <is>
           <t>1701003080/IF/IAY/42782 — Construction of IAY House -IAY REG. NO. MP-01-003-080-001/64</t>
         </is>
       </c>
       <c r="G89" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H89" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I89" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J89" s="3" t="n">
         <v>42254</v>
       </c>
       <c r="K89" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="90">
       <c r="A90" s="1" t="inlineStr">
         <is>
           <t>MORENA</t>
         </is>
       </c>
       <c r="B90" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C90" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D90" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>IAY Houses / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E90" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F90" s="1" t="inlineStr">
         <is>
           <t>1701003080/IF/IAY/42784 — Construction of IAY House -IAY REG. NO. MP-01-003-080-001/87</t>
         </is>
       </c>
       <c r="G90" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H90" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I90" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J90" s="3" t="n">
         <v>42254</v>
       </c>
       <c r="K90" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="91">
       <c r="A91" s="1" t="inlineStr">
         <is>
           <t>MORENA</t>
         </is>
       </c>
       <c r="B91" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C91" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D91" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>IAY Houses / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E91" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F91" s="1" t="inlineStr">
         <is>
           <t>1701003080/IF/IAY/42785 — Construction of IAY House -IAY REG. NO. MP-01-003-080-001/189</t>
         </is>
       </c>
       <c r="G91" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H91" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I91" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J91" s="3" t="n">
         <v>42254</v>
       </c>
       <c r="K91" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="92">
       <c r="A92" s="1" t="inlineStr">
         <is>
           <t>MORENA</t>
         </is>
       </c>
       <c r="B92" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C92" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D92" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>IAY Houses / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E92" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F92" s="1" t="inlineStr">
         <is>
           <t>1701003080/IF/IAY/48812 — Construction of IAY House -IAY REG. NO. MP-01-003-080-001/120</t>
         </is>
       </c>
       <c r="G92" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H92" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I92" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J92" s="3" t="n">
         <v>42254</v>
       </c>
       <c r="K92" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="93">
       <c r="A93" s="1" t="inlineStr">
         <is>
           <t>MORENA</t>
         </is>
       </c>
       <c r="B93" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C93" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D93" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>IAY Houses / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E93" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F93" s="1" t="inlineStr">
         <is>
           <t>1701003080/IF/IAY/48832 — Construction of IAY House -IAY REG. NO. MP-01-003-080-001/125</t>
         </is>
       </c>
       <c r="G93" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H93" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I93" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J93" s="3" t="n">
         <v>42317</v>
       </c>
       <c r="K93" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="94">
       <c r="A94" s="1" t="inlineStr">
         <is>
           <t>MORENA</t>
         </is>
       </c>
       <c r="B94" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C94" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D94" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>IAY Houses / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E94" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F94" s="1" t="inlineStr">
         <is>
           <t>1701003080/IF/IAY/48833 — Construction of IAY House -IAY REG. NO. MP-01-003-080-001/59</t>
         </is>
       </c>
       <c r="G94" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H94" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I94" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J94" s="3" t="n">
         <v>42317</v>
@@ -4306,98 +4306,98 @@
       <c r="J96" s="3" t="n">
         <v>42852</v>
       </c>
       <c r="K96" s="3" t="n">
         <v>43337</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="97">
       <c r="A97" s="1" t="inlineStr">
         <is>
           <t>MORENA</t>
         </is>
       </c>
       <c r="B97" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C97" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D97" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>IAY Houses / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E97" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F97" s="1" t="inlineStr">
         <is>
           <t>1701003080/IF/IAY/67188 — Construction of IAY House -IAY REG. NO. MP-01-003-080-001/17</t>
         </is>
       </c>
       <c r="G97" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H97" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I97" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J97" s="3" t="n">
         <v>42254</v>
       </c>
       <c r="K97" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="98">
       <c r="A98" s="1" t="inlineStr">
         <is>
           <t>MORENA</t>
         </is>
       </c>
       <c r="B98" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C98" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D98" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>IAY Houses / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E98" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F98" s="1" t="inlineStr">
         <is>
           <t>1701003080/IF/IAY/67189 — Construction of IAY House -IAY REG. NO. MP-01-003-080-001/29</t>
         </is>
       </c>
       <c r="G98" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H98" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I98" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J98" s="3" t="n">
         <v>42254</v>
@@ -7560,145 +7560,145 @@
       <c r="J164" s="3" t="n">
         <v>45132</v>
       </c>
       <c r="K164" s="3" t="n">
         <v>45363</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="165">
       <c r="A165" s="1" t="inlineStr">
         <is>
           <t>MORENA</t>
         </is>
       </c>
       <c r="B165" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C165" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D165" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E165" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F165" s="1" t="inlineStr">
         <is>
           <t>1701003080/WC/22012035092338 — Rapata nirmayan  kary pipali ke pass pur gram padhadhawali</t>
         </is>
       </c>
       <c r="G165" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H165" s="2" t="n">
         <v>1480409.97</v>
       </c>
       <c r="I165" s="2" t="n">
         <v>1411609.63</v>
       </c>
       <c r="J165" s="3" t="n">
         <v>45344</v>
       </c>
       <c r="K165" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="166">
       <c r="A166" s="1" t="inlineStr">
         <is>
           <t>MORENA</t>
         </is>
       </c>
       <c r="B166" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C166" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D166" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E166" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F166" s="1" t="inlineStr">
         <is>
           <t>1701003080/WC/22012035092341 — Rapata nirmayan  kary babhur ke pass pur</t>
         </is>
       </c>
       <c r="G166" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H166" s="2" t="n">
         <v>1495307.2</v>
       </c>
       <c r="I166" s="2" t="n">
         <v>1449933.65</v>
       </c>
       <c r="J166" s="3" t="n">
         <v>45365</v>
       </c>
       <c r="K166" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="167">
       <c r="A167" s="1" t="inlineStr">
         <is>
           <t>MORENA</t>
         </is>
       </c>
       <c r="B167" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C167" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D167" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E167" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F167" s="1" t="inlineStr">
         <is>
           <t>1701003080/WC/22012035092344 — Rapata nirmayan  kary  pur gham se padhawali ke or</t>
         </is>
       </c>
       <c r="G167" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H167" s="2" t="n">
         <v>1472159.11</v>
       </c>
       <c r="I167" s="2" t="n">
         <v>1430714.03</v>
       </c>
       <c r="J167" s="3" t="n">
         <v>45344</v>
@@ -7842,98 +7842,98 @@
         <v>0</v>
       </c>
       <c r="J170" s="3" t="n">
         <v>45317</v>
       </c>
       <c r="K170" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="171">
       <c r="A171" s="1" t="inlineStr">
         <is>
           <t>MORENA</t>
         </is>
       </c>
       <c r="B171" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C171" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D171" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E171" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F171" s="1" t="inlineStr">
         <is>
           <t>1701003080/WC/22012035173624 — Nws talab nirman kary sheetla mata ke mandir ke pass</t>
         </is>
       </c>
       <c r="G171" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H171" s="2" t="n">
         <v>1432973.87</v>
       </c>
       <c r="I171" s="2" t="n">
         <v>1371886</v>
       </c>
       <c r="J171" s="3" t="n">
         <v>45358</v>
       </c>
       <c r="K171" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="172">
       <c r="A172" s="1" t="inlineStr">
         <is>
           <t>MORENA</t>
         </is>
       </c>
       <c r="B172" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C172" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D172" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E172" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F172" s="1" t="inlineStr">
         <is>
           <t>1701003080/WC/22012035173626 — Nws talab nirman kary nau bai khoh ke pass</t>
         </is>
       </c>
       <c r="G172" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H172" s="2" t="n">
         <v>1494206.35</v>
       </c>
       <c r="I172" s="2" t="n">
         <v>1422800</v>
       </c>
       <c r="J172" s="3" t="n">
         <v>45358</v>
@@ -7983,51 +7983,51 @@
         <v>737179.65</v>
       </c>
       <c r="J173" s="3" t="n">
         <v>45358</v>
       </c>
       <c r="K173" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="174">
       <c r="A174" s="1" t="inlineStr">
         <is>
           <t>MORENA</t>
         </is>
       </c>
       <c r="B174" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C174" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D174" s="1" t="inlineStr">
         <is>
-          <t>Constr of Stone boulder Gully Plugs for Comm / Construction of Stone boulder Gully Plugs for Community</t>
+          <t>Constr of Stone boulder Gully Plugs for Comm / Construction of Stone Boulder Gully Plug for Community</t>
         </is>
       </c>
       <c r="E174" s="1" t="inlineStr">
         <is>
           <t>Boulder Check/Gully Plug</t>
         </is>
       </c>
       <c r="F174" s="1" t="inlineStr">
         <is>
           <t>1701003080/WC/22012035173631 — Nws Loose bolder nirman kary pathar ki khoh ke pass</t>
         </is>
       </c>
       <c r="G174" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H174" s="2" t="n">
         <v>795815.04</v>
       </c>
       <c r="I174" s="2" t="n">
         <v>751424.79</v>
       </c>
       <c r="J174" s="3" t="n">
         <v>45358</v>
@@ -8406,286 +8406,286 @@
         <v>0</v>
       </c>
       <c r="J182" s="3" t="n">
         <v>45317</v>
       </c>
       <c r="K182" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="183">
       <c r="A183" s="1" t="inlineStr">
         <is>
           <t>MORENA</t>
         </is>
       </c>
       <c r="B183" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C183" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D183" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E183" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F183" s="1" t="inlineStr">
         <is>
           <t>1701003080/WC/22012035217251 — Nws talab nirman kary Panda khoh me</t>
         </is>
       </c>
       <c r="G183" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H183" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I183" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J183" s="3" t="n">
         <v>45397</v>
       </c>
       <c r="K183" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="184">
       <c r="A184" s="1" t="inlineStr">
         <is>
           <t>MORENA</t>
         </is>
       </c>
       <c r="B184" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C184" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D184" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E184" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F184" s="1" t="inlineStr">
         <is>
           <t>1701003080/WC/22012035217252 — Nws talab nirman kary Remza wale me</t>
         </is>
       </c>
       <c r="G184" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H184" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I184" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J184" s="3" t="n">
         <v>45397</v>
       </c>
       <c r="K184" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="185">
       <c r="A185" s="1" t="inlineStr">
         <is>
           <t>MORENA</t>
         </is>
       </c>
       <c r="B185" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C185" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D185" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E185" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F185" s="1" t="inlineStr">
         <is>
           <t>1701003080/WC/22012035217253 — Nws talab nirman kary kher ke pass</t>
         </is>
       </c>
       <c r="G185" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H185" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I185" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J185" s="3" t="n">
         <v>45397</v>
       </c>
       <c r="K185" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="186">
       <c r="A186" s="1" t="inlineStr">
         <is>
           <t>MORENA</t>
         </is>
       </c>
       <c r="B186" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C186" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D186" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E186" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F186" s="1" t="inlineStr">
         <is>
           <t>1701003080/WC/22012035217254 — Nws talab nirman kary khando ke jangal me</t>
         </is>
       </c>
       <c r="G186" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H186" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I186" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J186" s="3" t="n">
         <v>45397</v>
       </c>
       <c r="K186" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="187">
       <c r="A187" s="1" t="inlineStr">
         <is>
           <t>MORENA</t>
         </is>
       </c>
       <c r="B187" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C187" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D187" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E187" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F187" s="1" t="inlineStr">
         <is>
           <t>1701003080/WC/22012035217258 — Nws talab nirman kary Bharnikhoh me</t>
         </is>
       </c>
       <c r="G187" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H187" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I187" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J187" s="3" t="n">
         <v>45397</v>
       </c>
       <c r="K187" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="188">
       <c r="A188" s="1" t="inlineStr">
         <is>
           <t>MORENA</t>
         </is>
       </c>
       <c r="B188" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C188" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D188" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E188" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F188" s="1" t="inlineStr">
         <is>
           <t>1701003080/WC/22012035217259 — Nws talab nirman kary badekhar me</t>
         </is>
       </c>
       <c r="G188" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H188" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I188" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J188" s="3" t="n">
         <v>45397</v>
@@ -8737,51 +8737,51 @@
       <c r="J189" s="3" t="n">
         <v>45528</v>
       </c>
       <c r="K189" s="3" t="n">
         <v>46139</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="190">
       <c r="A190" s="1" t="inlineStr">
         <is>
           <t>MORENA</t>
         </is>
       </c>
       <c r="B190" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C190" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D190" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E190" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F190" s="1" t="inlineStr">
         <is>
           <t>1701003080/WC/22012035219135 — Nws Perculation talab nirman kary manderi mata ke pass me</t>
         </is>
       </c>
       <c r="G190" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H190" s="2" t="n">
         <v>1484151.71</v>
       </c>
       <c r="I190" s="2" t="n">
         <v>1427245.83</v>
       </c>
       <c r="J190" s="3" t="n">
         <v>45528</v>
@@ -9078,474 +9078,474 @@
       <c r="J196" s="3" t="n">
         <v>45611</v>
       </c>
       <c r="K196" s="3" t="n">
         <v>46139</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="197">
       <c r="A197" s="1" t="inlineStr">
         <is>
           <t>MORENA</t>
         </is>
       </c>
       <c r="B197" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C197" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D197" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
+          <t>Construction of Recharge Pits for Community / Construction of Recharge Pit for Community</t>
         </is>
       </c>
       <c r="E197" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F197" s="1" t="inlineStr">
         <is>
           <t>1701003080/WC/22012035288781 — Dugwell Recharg Nirmaan karya shantidhaam padhawali me handpump ke pass</t>
         </is>
       </c>
       <c r="G197" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H197" s="2" t="n">
         <v>24899.46</v>
       </c>
       <c r="I197" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J197" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K197" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="198">
       <c r="A198" s="1" t="inlineStr">
         <is>
           <t>MORENA</t>
         </is>
       </c>
       <c r="B198" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C198" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D198" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E198" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F198" s="1" t="inlineStr">
         <is>
           <t>1701003080/WC/22012035327762 — Talab nirman karya khudi me</t>
         </is>
       </c>
       <c r="G198" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H198" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I198" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J198" s="3" t="n">
         <v>46023</v>
       </c>
       <c r="K198" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="199">
       <c r="A199" s="1" t="inlineStr">
         <is>
           <t>MORENA</t>
         </is>
       </c>
       <c r="B199" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C199" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D199" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E199" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F199" s="1" t="inlineStr">
         <is>
           <t>1701003080/WC/22012035327885 — Talab Nirman karaya mandir ke pass</t>
         </is>
       </c>
       <c r="G199" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H199" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I199" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J199" s="3" t="n">
         <v>46023</v>
       </c>
       <c r="K199" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="200">
       <c r="A200" s="1" t="inlineStr">
         <is>
           <t>MORENA</t>
         </is>
       </c>
       <c r="B200" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C200" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D200" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E200" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F200" s="1" t="inlineStr">
         <is>
           <t>1701003080/WC/22012035327899 — Talab nirman karya khanda bale me</t>
         </is>
       </c>
       <c r="G200" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H200" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I200" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J200" s="3" t="n">
         <v>46023</v>
       </c>
       <c r="K200" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="201">
       <c r="A201" s="1" t="inlineStr">
         <is>
           <t>MORENA</t>
         </is>
       </c>
       <c r="B201" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C201" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D201" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E201" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F201" s="1" t="inlineStr">
         <is>
           <t>1701003080/WC/22012035327901 — Talab nirman karya ganna bale me</t>
         </is>
       </c>
       <c r="G201" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H201" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I201" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J201" s="3" t="n">
         <v>46023</v>
       </c>
       <c r="K201" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="202">
       <c r="A202" s="1" t="inlineStr">
         <is>
           <t>MORENA</t>
         </is>
       </c>
       <c r="B202" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C202" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D202" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E202" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F202" s="1" t="inlineStr">
         <is>
           <t>1701003080/WC/22012035327902 — Talab nirman karya dhalan me</t>
         </is>
       </c>
       <c r="G202" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H202" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I202" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J202" s="3" t="n">
         <v>46023</v>
       </c>
       <c r="K202" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="203">
       <c r="A203" s="1" t="inlineStr">
         <is>
           <t>MORENA</t>
         </is>
       </c>
       <c r="B203" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C203" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D203" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E203" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F203" s="1" t="inlineStr">
         <is>
           <t>1701003080/WC/22012035327903 — Talab nirman karya gadi ke pass</t>
         </is>
       </c>
       <c r="G203" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H203" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I203" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J203" s="3" t="n">
         <v>46023</v>
       </c>
       <c r="K203" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="204">
       <c r="A204" s="1" t="inlineStr">
         <is>
           <t>MORENA</t>
         </is>
       </c>
       <c r="B204" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C204" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D204" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E204" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F204" s="1" t="inlineStr">
         <is>
           <t>1701003080/WC/22012035327904 — talab niman karya kehre ke pass</t>
         </is>
       </c>
       <c r="G204" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H204" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I204" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J204" s="3" t="n">
         <v>46023</v>
       </c>
       <c r="K204" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="205">
       <c r="A205" s="1" t="inlineStr">
         <is>
           <t>MORENA</t>
         </is>
       </c>
       <c r="B205" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C205" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D205" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E205" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F205" s="1" t="inlineStr">
         <is>
           <t>1701003080/WC/22012035327905 — talab nirman karya upkar bale me</t>
         </is>
       </c>
       <c r="G205" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H205" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I205" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J205" s="3" t="n">
         <v>46023</v>
       </c>
       <c r="K205" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="206">
       <c r="A206" s="1" t="inlineStr">
         <is>
           <t>MORENA</t>
         </is>
       </c>
       <c r="B206" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C206" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D206" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E206" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F206" s="1" t="inlineStr">
         <is>
           <t>1701003080/WC/22012035327906 — talab nirman karya jhakuta bale me</t>
         </is>
       </c>
       <c r="G206" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H206" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I206" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J206" s="3" t="n">
         <v>46023</v>
@@ -9595,333 +9595,333 @@
         <v>0</v>
       </c>
       <c r="J207" s="3" t="n">
         <v>46023</v>
       </c>
       <c r="K207" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="208">
       <c r="A208" s="1" t="inlineStr">
         <is>
           <t>MORENA</t>
         </is>
       </c>
       <c r="B208" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C208" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D208" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E208" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F208" s="1" t="inlineStr">
         <is>
           <t>1701003080/WC/22012035327909 — Talab nirman karya bohre bale me</t>
         </is>
       </c>
       <c r="G208" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H208" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I208" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J208" s="3" t="n">
         <v>46023</v>
       </c>
       <c r="K208" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="209">
       <c r="A209" s="1" t="inlineStr">
         <is>
           <t>MORENA</t>
         </is>
       </c>
       <c r="B209" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C209" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D209" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E209" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F209" s="1" t="inlineStr">
         <is>
           <t>1701003080/WC/22012035328228 — Talab nirman karya khere bale me</t>
         </is>
       </c>
       <c r="G209" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H209" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I209" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J209" s="3" t="n">
         <v>46023</v>
       </c>
       <c r="K209" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="210">
       <c r="A210" s="1" t="inlineStr">
         <is>
           <t>MORENA</t>
         </is>
       </c>
       <c r="B210" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C210" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D210" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E210" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F210" s="1" t="inlineStr">
         <is>
           <t>1701003080/WC/22012035328238 — Talab nirman karya  bade tapu ke pass</t>
         </is>
       </c>
       <c r="G210" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H210" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I210" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J210" s="3" t="n">
         <v>46023</v>
       </c>
       <c r="K210" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="211">
       <c r="A211" s="1" t="inlineStr">
         <is>
           <t>MORENA</t>
         </is>
       </c>
       <c r="B211" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C211" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D211" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E211" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F211" s="1" t="inlineStr">
         <is>
           <t>1701003080/WC/22012035328239 — Talab nirman karya bale pipal ke pass</t>
         </is>
       </c>
       <c r="G211" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H211" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I211" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J211" s="3" t="n">
         <v>46023</v>
       </c>
       <c r="K211" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="212">
       <c r="A212" s="1" t="inlineStr">
         <is>
           <t>MORENA</t>
         </is>
       </c>
       <c r="B212" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C212" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D212" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E212" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F212" s="1" t="inlineStr">
         <is>
           <t>1701003080/WC/22012035328241 — Talab nirman karya ganna bale me</t>
         </is>
       </c>
       <c r="G212" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H212" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I212" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J212" s="3" t="n">
         <v>46023</v>
       </c>
       <c r="K212" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="213">
       <c r="A213" s="1" t="inlineStr">
         <is>
           <t>MORENA</t>
         </is>
       </c>
       <c r="B213" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C213" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D213" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E213" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F213" s="1" t="inlineStr">
         <is>
           <t>1701003080/WC/22012035328242 — Talab nirman karya ganna bale me</t>
         </is>
       </c>
       <c r="G213" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H213" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I213" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J213" s="3" t="n">
         <v>46023</v>
       </c>
       <c r="K213" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="214">
       <c r="A214" s="1" t="inlineStr">
         <is>
           <t>MORENA</t>
         </is>
       </c>
       <c r="B214" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C214" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D214" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E214" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F214" s="1" t="inlineStr">
         <is>
           <t>1701003080/WC/22012035328244 — Talab nirman karya chacha bale me</t>
         </is>
       </c>
       <c r="G214" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H214" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I214" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J214" s="3" t="n">
         <v>46023</v>