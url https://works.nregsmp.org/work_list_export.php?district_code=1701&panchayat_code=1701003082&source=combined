--- v0 (2026-09-05)
+++ v1 (2026-10-26)
@@ -135,51 +135,51 @@
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
   <dimension ref="A1:K192"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="true" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <selection activeCell="A1" activeCellId="0" pane="topLeft" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1024" min="1" style="0" customWidth="false" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="0" t="inlineStr">
         <is>
-          <t>Exported on: 2026-09-05 18:57:28</t>
+          <t>Exported on: 2026-10-26 20:40:21</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="0" t="inlineStr">
         <is>
           <t>Filters applied:</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="0" t="inlineStr">
         <is>
           <t>  Data source: MGNREGA + VBGRAMG</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="0" t="inlineStr">
         <is>
           <t>  District: MORENA</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
@@ -1133,51 +1133,51 @@
         <v>0</v>
       </c>
       <c r="J29" s="3" t="n">
         <v>44300</v>
       </c>
       <c r="K29" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="30">
       <c r="A30" s="1" t="inlineStr">
         <is>
           <t>MORENA</t>
         </is>
       </c>
       <c r="B30" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C30" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Flood Control and Protection</t>
         </is>
       </c>
       <c r="D30" s="1" t="inlineStr">
         <is>
-          <t>Constr of Flood/ Diversion Channel for Community / Construction of Flood/ Diversion Channel for Community</t>
+          <t>Constr of Flood/ Diversion Channel for Community / Construction of Flood or Diversion Channel for Community</t>
         </is>
       </c>
       <c r="E30" s="1" t="inlineStr">
         <is>
           <t>Works for Flood Control and Protection</t>
         </is>
       </c>
       <c r="F30" s="1" t="inlineStr">
         <is>
           <t>1701003082/FP/22012034630054 — नाला निर्माण कार्य शांतिधाम से देवी सिंह का पुरा ( उटीला)  तक</t>
         </is>
       </c>
       <c r="G30" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H30" s="2" t="n">
         <v>840652.63</v>
       </c>
       <c r="I30" s="2" t="n">
         <v>276625.4</v>
       </c>
       <c r="J30" s="3" t="n">
         <v>44925</v>
@@ -1368,51 +1368,51 @@
         <v>0</v>
       </c>
       <c r="J34" s="3" t="n">
         <v>45682</v>
       </c>
       <c r="K34" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="35">
       <c r="A35" s="1" t="inlineStr">
         <is>
           <t>MORENA</t>
         </is>
       </c>
       <c r="B35" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C35" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Fisheries</t>
         </is>
       </c>
       <c r="D35" s="1" t="inlineStr">
         <is>
-          <t>Construction of Fisheries Ponds for Community / Construction of Fisheries Ponds for Community</t>
+          <t>Construction of Fisheries Ponds for Community / Construction of Fishery Pond for Community</t>
         </is>
       </c>
       <c r="E35" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F35" s="1" t="inlineStr">
         <is>
           <t>1701003082/FR/22012034325056 — तालाब निर्माण कार्य ग्राम प्रतापपुरा भैसोरा</t>
         </is>
       </c>
       <c r="G35" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H35" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I35" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J35" s="3" t="n">
         <v>45762</v>
@@ -1752,192 +1752,192 @@
         <v>0</v>
       </c>
       <c r="J42" s="3" t="n">
         <v>44789</v>
       </c>
       <c r="K42" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="43">
       <c r="A43" s="1" t="inlineStr">
         <is>
           <t>MORENA</t>
         </is>
       </c>
       <c r="B43" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C43" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D43" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E43" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F43" s="1" t="inlineStr">
         <is>
           <t>1701003082/IF/22012035308245 — खेत तालाब निर्माणकार्य जोर मे ग्राम प्रतापपुरा</t>
         </is>
       </c>
       <c r="G43" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H43" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I43" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J43" s="3" t="n">
         <v>45682</v>
       </c>
       <c r="K43" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="44">
       <c r="A44" s="1" t="inlineStr">
         <is>
           <t>MORENA</t>
         </is>
       </c>
       <c r="B44" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C44" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D44" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E44" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F44" s="1" t="inlineStr">
         <is>
           <t>1701003082/IF/22012035470122 — Khet talab nirmaan karya ramhet singh</t>
         </is>
       </c>
       <c r="G44" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H44" s="2" t="n">
         <v>147621.16</v>
       </c>
       <c r="I44" s="2" t="n">
         <v>42543</v>
       </c>
       <c r="J44" s="3" t="n">
         <v>45787</v>
       </c>
       <c r="K44" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="45">
       <c r="A45" s="1" t="inlineStr">
         <is>
           <t>MORENA</t>
         </is>
       </c>
       <c r="B45" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C45" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D45" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E45" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F45" s="1" t="inlineStr">
         <is>
           <t>1701003082/IF/22012035470137 — Khet talab nirmaan karya ramsahay</t>
         </is>
       </c>
       <c r="G45" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H45" s="2" t="n">
         <v>147621.16</v>
       </c>
       <c r="I45" s="2" t="n">
         <v>47241</v>
       </c>
       <c r="J45" s="3" t="n">
         <v>45787</v>
       </c>
       <c r="K45" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="46">
       <c r="A46" s="1" t="inlineStr">
         <is>
           <t>MORENA</t>
         </is>
       </c>
       <c r="B46" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C46" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D46" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E46" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F46" s="1" t="inlineStr">
         <is>
           <t>1701003082/IF/22012035521389 — Khet Talab Nirmaan Karya Kiledar Singh</t>
         </is>
       </c>
       <c r="G46" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H46" s="2" t="n">
         <v>147621.16</v>
       </c>
       <c r="I46" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J46" s="3" t="n">
         <v>45761</v>
@@ -4752,51 +4752,51 @@
       </c>
       <c r="D105" s="1" t="inlineStr">
         <is>
           <t>Development of Fallow Land for Community / Development of Fallow Land for Community</t>
         </is>
       </c>
       <c r="E105" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F105" s="1" t="inlineStr">
         <is>
           <t>1701003082/LD/22012034960022 — Peripheral stone bund nirman karya shanti dham Partapura</t>
         </is>
       </c>
       <c r="G105" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H105" s="2" t="n">
         <v>830641.56</v>
       </c>
       <c r="I105" s="2" t="n">
-        <v>649184.25</v>
+        <v>648140.25</v>
       </c>
       <c r="J105" s="3" t="n">
         <v>46048</v>
       </c>
       <c r="K105" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="106">
       <c r="A106" s="1" t="inlineStr">
         <is>
           <t>MORENA</t>
         </is>
       </c>
       <c r="B106" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C106" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D106" s="1" t="inlineStr">
         <is>
           <t>Constr of Stone peripheral Bund for Community / Construction of Stone peripheral/farm/field Bund for Community</t>
@@ -7009,51 +7009,51 @@
         <v>0</v>
       </c>
       <c r="J151" s="3" t="n">
         <v>44789</v>
       </c>
       <c r="K151" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="152">
       <c r="A152" s="1" t="inlineStr">
         <is>
           <t>MORENA</t>
         </is>
       </c>
       <c r="B152" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C152" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D152" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E152" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F152" s="1" t="inlineStr">
         <is>
           <t>1701003082/RC/22012034838814 — सीसी खरंजा एवं नाली निर्माण कार्य जगदीश के घर से गजेन्द्र के घर तक, ग्राम भैसोरा</t>
         </is>
       </c>
       <c r="G152" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H152" s="2" t="n">
         <v>103156</v>
       </c>
       <c r="I152" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J152" s="3" t="n">
         <v>45681</v>
@@ -7393,51 +7393,51 @@
         <v>0</v>
       </c>
       <c r="J159" s="3" t="n">
         <v>44300</v>
       </c>
       <c r="K159" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="160">
       <c r="A160" s="1" t="inlineStr">
         <is>
           <t>MORENA</t>
         </is>
       </c>
       <c r="B160" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C160" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D160" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E160" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F160" s="1" t="inlineStr">
         <is>
           <t>1701003082/WC/22012034707279 — मेहखां  सिंह  / कंचन सिंह सोकपिट निर्माण कार्य  प्रताप पुरा</t>
         </is>
       </c>
       <c r="G160" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H160" s="2" t="n">
         <v>18382.8</v>
       </c>
       <c r="I160" s="2" t="n">
         <v>1158</v>
       </c>
       <c r="J160" s="3" t="n">
         <v>44354</v>
@@ -8494,98 +8494,98 @@
       <c r="J182" s="3" t="n">
         <v>45203</v>
       </c>
       <c r="K182" s="3" t="n">
         <v>45594</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="183">
       <c r="A183" s="1" t="inlineStr">
         <is>
           <t>MORENA</t>
         </is>
       </c>
       <c r="B183" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C183" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D183" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation in fields-Horticulture-Community / Fields Block Plantation of Horticulture Trees for Community</t>
+          <t>Block Plantation in fields-Horticulture-Community / Block Plantation of Horticulture Trees in fields for Community</t>
         </is>
       </c>
       <c r="E183" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F183" s="1" t="inlineStr">
         <is>
           <t>1701003082/WC/22012035156371 — rapta niramaray karaypalar ke raste par bhesora</t>
         </is>
       </c>
       <c r="G183" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H183" s="2" t="n">
         <v>1476996.73</v>
       </c>
       <c r="I183" s="2" t="n">
         <v>1375946.35</v>
       </c>
       <c r="J183" s="3" t="n">
         <v>45363</v>
       </c>
       <c r="K183" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="184">
       <c r="A184" s="1" t="inlineStr">
         <is>
           <t>MORENA</t>
         </is>
       </c>
       <c r="B184" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C184" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D184" s="1" t="inlineStr">
         <is>
-          <t>Coastal Block Plantation - Farm Forestry-Community / Along the coast Block Plantation of Farm Forestry Trees for Community</t>
+          <t>Coastal Block Plantation - Farm Forestry-Community / Along the coast Block Plantation of Medicinal Trees for Community</t>
         </is>
       </c>
       <c r="E184" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F184" s="1" t="inlineStr">
         <is>
           <t>1701003082/WC/22012035156372 — rapta niramry kary panchayat bhavan ke raste par bhesora</t>
         </is>
       </c>
       <c r="G184" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H184" s="2" t="n">
         <v>1486412</v>
       </c>
       <c r="I184" s="2" t="n">
         <v>1256651.17</v>
       </c>
       <c r="J184" s="3" t="n">
         <v>45363</v>
@@ -8635,286 +8635,286 @@
         <v>0</v>
       </c>
       <c r="J185" s="3" t="n">
         <v>45154</v>
       </c>
       <c r="K185" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="186">
       <c r="A186" s="1" t="inlineStr">
         <is>
           <t>MORENA</t>
         </is>
       </c>
       <c r="B186" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C186" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D186" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation of Forestry-in Fields-Community / Block Plantation of Forestry Trees in Fields for Community</t>
+          <t>Block Plantation of Forestry-in Fields-Community / Block Plantation of Forestry Trees in fields for Community</t>
         </is>
       </c>
       <c r="E186" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F186" s="1" t="inlineStr">
         <is>
           <t>1701003082/WC/22012035156374 — rapta niramaray karay bamor ke pass bhesora</t>
         </is>
       </c>
       <c r="G186" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H186" s="2" t="n">
         <v>1466934.8</v>
       </c>
       <c r="I186" s="2" t="n">
         <v>1016213.11</v>
       </c>
       <c r="J186" s="3" t="n">
         <v>45363</v>
       </c>
       <c r="K186" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="187">
       <c r="A187" s="1" t="inlineStr">
         <is>
           <t>MORENA</t>
         </is>
       </c>
       <c r="B187" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C187" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D187" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand filter for openwell recharge for Community</t>
+          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand-Filled Groundwater Recharge in Dug Well for Community</t>
         </is>
       </c>
       <c r="E187" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F187" s="1" t="inlineStr">
         <is>
           <t>1701003082/WC/22012035299258 — Dugwell Recharge Pit nirmaan karya Mandir ke pass baisora</t>
         </is>
       </c>
       <c r="G187" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H187" s="2" t="n">
         <v>25899.46</v>
       </c>
       <c r="I187" s="2" t="n">
         <v>261</v>
       </c>
       <c r="J187" s="3" t="n">
         <v>45787</v>
       </c>
       <c r="K187" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="188">
       <c r="A188" s="1" t="inlineStr">
         <is>
           <t>MORENA</t>
         </is>
       </c>
       <c r="B188" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C188" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D188" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand filter for openwell recharge for Community</t>
+          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand-Filled Groundwater Recharge in Dug Well for Community</t>
         </is>
       </c>
       <c r="E188" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F188" s="1" t="inlineStr">
         <is>
           <t>1701003082/WC/22012035299259 — Dugwell Recharge Pit nirmaan karya Meharbaan ke ghar ke pass pratappura</t>
         </is>
       </c>
       <c r="G188" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H188" s="2" t="n">
         <v>25899.46</v>
       </c>
       <c r="I188" s="2" t="n">
         <v>261</v>
       </c>
       <c r="J188" s="3" t="n">
         <v>45787</v>
       </c>
       <c r="K188" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="189">
       <c r="A189" s="1" t="inlineStr">
         <is>
           <t>MORENA</t>
         </is>
       </c>
       <c r="B189" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C189" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D189" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand filter for openwell recharge for Community</t>
+          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand-Filled Groundwater Recharge in Dug Well for Community</t>
         </is>
       </c>
       <c r="E189" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F189" s="1" t="inlineStr">
         <is>
           <t>1701003082/WC/22012035299262 — Dugwell Recharge Pit nirmaan karya Prahlad Bhagat ke pass pratappura</t>
         </is>
       </c>
       <c r="G189" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H189" s="2" t="n">
         <v>25899.46</v>
       </c>
       <c r="I189" s="2" t="n">
         <v>261</v>
       </c>
       <c r="J189" s="3" t="n">
         <v>45787</v>
       </c>
       <c r="K189" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="190">
       <c r="A190" s="1" t="inlineStr">
         <is>
           <t>MORENA</t>
         </is>
       </c>
       <c r="B190" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C190" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D190" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand filter for openwell recharge for Community</t>
+          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand-Filled Groundwater Recharge in Dug Well for Community</t>
         </is>
       </c>
       <c r="E190" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F190" s="1" t="inlineStr">
         <is>
           <t>1701003082/WC/22012035299267 — Dugwell Recharge Pit nirmaan karya Ramsahay ke ghar ke pass pratappura</t>
         </is>
       </c>
       <c r="G190" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H190" s="2" t="n">
         <v>25899.46</v>
       </c>
       <c r="I190" s="2" t="n">
         <v>261</v>
       </c>
       <c r="J190" s="3" t="n">
         <v>45787</v>
       </c>
       <c r="K190" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="191">
       <c r="A191" s="1" t="inlineStr">
         <is>
           <t>MORENA</t>
         </is>
       </c>
       <c r="B191" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C191" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D191" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E191" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F191" s="1" t="inlineStr">
         <is>
           <t>1701003082/WC/22012035308169 — Talab nirmaan karya Pratappura</t>
         </is>
       </c>
       <c r="G191" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H191" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I191" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J191" s="3" t="n">
         <v>45762</v>