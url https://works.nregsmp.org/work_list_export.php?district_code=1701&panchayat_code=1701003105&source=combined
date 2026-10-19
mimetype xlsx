--- v0 (2026-09-02)
+++ v1 (2026-10-19)
@@ -135,51 +135,51 @@
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
   <dimension ref="A1:K176"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="true" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <selection activeCell="A1" activeCellId="0" pane="topLeft" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1024" min="1" style="0" customWidth="false" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="0" t="inlineStr">
         <is>
-          <t>Exported on: 2026-09-02 11:24:06</t>
+          <t>Exported on: 2026-10-19 04:13:42</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="0" t="inlineStr">
         <is>
           <t>Filters applied:</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="0" t="inlineStr">
         <is>
           <t>  Data source: MGNREGA + VBGRAMG</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="0" t="inlineStr">
         <is>
           <t>  District: MORENA</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
@@ -847,51 +847,51 @@
         <v>0</v>
       </c>
       <c r="J23" s="3" t="n">
         <v>45108</v>
       </c>
       <c r="K23" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="24">
       <c r="A24" s="1" t="inlineStr">
         <is>
           <t>MORENA</t>
         </is>
       </c>
       <c r="B24" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C24" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
         </is>
       </c>
       <c r="D24" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation-Farm Forestry in fields for Comm / Block Plantation of Farm Forestry Trees in fields for Community</t>
+          <t>Block Plantation-Farm Forestry in fields for Comm / Agro Forestry Block Plantation for Community</t>
         </is>
       </c>
       <c r="E24" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F24" s="1" t="inlineStr">
         <is>
           <t>1701003105/DP/22012034619616 — वृक्षारोपण कार्य खेरे बाबा परिसर</t>
         </is>
       </c>
       <c r="G24" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H24" s="2" t="n">
         <v>381626.12</v>
       </c>
       <c r="I24" s="2" t="n">
         <v>196398</v>
       </c>
       <c r="J24" s="3" t="n">
         <v>45498</v>
@@ -1186,145 +1186,145 @@
       <c r="J30" s="3" t="n">
         <v>45366</v>
       </c>
       <c r="K30" s="3" t="n">
         <v>45594</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="31">
       <c r="A31" s="1" t="inlineStr">
         <is>
           <t>MORENA</t>
         </is>
       </c>
       <c r="B31" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C31" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Fisheries</t>
         </is>
       </c>
       <c r="D31" s="1" t="inlineStr">
         <is>
-          <t>Construction of Fisheries Ponds for Community / Construction of Fisheries Ponds for Community</t>
+          <t>Construction of Fisheries Ponds for Community / Construction of Fishery Pond for Community</t>
         </is>
       </c>
       <c r="E31" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F31" s="1" t="inlineStr">
         <is>
           <t>1701003105/FR/22012034325123 — तालाब निर्माण कार्य रोड के नीचे</t>
         </is>
       </c>
       <c r="G31" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H31" s="2" t="n">
         <v>1483764.54</v>
       </c>
       <c r="I31" s="2" t="n">
         <v>1387751.22</v>
       </c>
       <c r="J31" s="3" t="n">
         <v>45802</v>
       </c>
       <c r="K31" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="32">
       <c r="A32" s="1" t="inlineStr">
         <is>
           <t>MORENA</t>
         </is>
       </c>
       <c r="B32" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C32" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Fisheries</t>
         </is>
       </c>
       <c r="D32" s="1" t="inlineStr">
         <is>
-          <t>Construction of Fisheries Ponds for Community / Construction of Fisheries Ponds for Community</t>
+          <t>Construction of Fisheries Ponds for Community / Construction of Fishery Pond for Community</t>
         </is>
       </c>
       <c r="E32" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F32" s="1" t="inlineStr">
         <is>
           <t>1701003105/FR/22012034325124 — तालाब निर्माण कार्य छोटू के खेत के बगल में</t>
         </is>
       </c>
       <c r="G32" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H32" s="2" t="n">
         <v>1465307.09</v>
       </c>
       <c r="I32" s="2" t="n">
         <v>1362369.84</v>
       </c>
       <c r="J32" s="3" t="n">
         <v>45802</v>
       </c>
       <c r="K32" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="33">
       <c r="A33" s="1" t="inlineStr">
         <is>
           <t>MORENA</t>
         </is>
       </c>
       <c r="B33" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C33" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Fisheries</t>
         </is>
       </c>
       <c r="D33" s="1" t="inlineStr">
         <is>
-          <t>Construction of Fisheries Ponds for Community / Construction of Fisheries Ponds for Community</t>
+          <t>Construction of Fisheries Ponds for Community / Construction of Fishery Pond for Community</t>
         </is>
       </c>
       <c r="E33" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F33" s="1" t="inlineStr">
         <is>
           <t>1701003105/FR/22012034325125 — तालाब निर्माण कार्य धाराजीत के पुरा के नीचे</t>
         </is>
       </c>
       <c r="G33" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H33" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I33" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J33" s="3" t="n">
         <v>45761</v>
@@ -1521,51 +1521,51 @@
       <c r="J37" s="3" t="n">
         <v>45786</v>
       </c>
       <c r="K37" s="3" t="n">
         <v>46050</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="38">
       <c r="A38" s="1" t="inlineStr">
         <is>
           <t>MORENA</t>
         </is>
       </c>
       <c r="B38" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C38" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D38" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E38" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F38" s="1" t="inlineStr">
         <is>
           <t>1701003105/IF/22012035457762 — Khet talab nirmaan karya Virendra</t>
         </is>
       </c>
       <c r="G38" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H38" s="2" t="n">
         <v>55865.38</v>
       </c>
       <c r="I38" s="2" t="n">
         <v>37845</v>
       </c>
       <c r="J38" s="3" t="n">
         <v>45786</v>
@@ -7963,98 +7963,98 @@
         <v>0</v>
       </c>
       <c r="J171" s="3" t="n">
         <v>45932</v>
       </c>
       <c r="K171" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="172">
       <c r="A172" s="1" t="inlineStr">
         <is>
           <t>MORENA</t>
         </is>
       </c>
       <c r="B172" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C172" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D172" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E172" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F172" s="1" t="inlineStr">
         <is>
           <t>1701003105/WC/22012035326607 — Navin Talab Nirmad kary pamai me barrand</t>
         </is>
       </c>
       <c r="G172" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H172" s="2" t="n">
         <v>2465746.65</v>
       </c>
       <c r="I172" s="2" t="n">
         <v>1757400.85</v>
       </c>
       <c r="J172" s="3" t="n">
         <v>46076</v>
       </c>
       <c r="K172" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="173">
       <c r="A173" s="1" t="inlineStr">
         <is>
           <t>MORENA</t>
         </is>
       </c>
       <c r="B173" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C173" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D173" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E173" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F173" s="1" t="inlineStr">
         <is>
           <t>1701003105/WC/22012035326608 — Navin Talab Nirmad kary nare ke niche barrand</t>
         </is>
       </c>
       <c r="G173" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H173" s="2" t="n">
         <v>2469725.02</v>
       </c>
       <c r="I173" s="2" t="n">
         <v>1622850.81</v>
       </c>
       <c r="J173" s="3" t="n">
         <v>46064</v>