--- v0 (2026-09-03)
+++ v1 (2026-10-21)
@@ -135,51 +135,51 @@
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
   <dimension ref="A1:K27"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="true" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <selection activeCell="A1" activeCellId="0" pane="topLeft" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1024" min="1" style="0" customWidth="false" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="0" t="inlineStr">
         <is>
-          <t>Exported on: 2026-09-03 10:28:55</t>
+          <t>Exported on: 2026-10-21 07:22:06</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="0" t="inlineStr">
         <is>
           <t>Filters applied:</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="0" t="inlineStr">
         <is>
           <t>  Data source: VBGRAMG</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="0" t="inlineStr">
         <is>
           <t>  District: MORENA</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
@@ -320,239 +320,239 @@
         <v>0</v>
       </c>
       <c r="J12" s="3" t="n">
         <v>45567</v>
       </c>
       <c r="K12" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="13">
       <c r="A13" s="1" t="inlineStr">
         <is>
           <t>MORENA</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C13" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
         </is>
       </c>
       <c r="D13" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation-Farm Forestry in fields for Comm / Block Plantation of Farm Forestry Trees in fields for Community</t>
+          <t>Block Plantation-Farm Forestry in fields for Comm / Agro Forestry Block Plantation for Community</t>
         </is>
       </c>
       <c r="E13" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F13" s="1" t="inlineStr">
         <is>
           <t>1701003105/DP/22012034619616 — वृक्षारोपण कार्य खेरे बाबा परिसर</t>
         </is>
       </c>
       <c r="G13" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H13" s="2" t="n">
         <v>381626.12</v>
       </c>
       <c r="I13" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J13" s="3" t="n">
         <v>45498</v>
       </c>
       <c r="K13" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="14">
       <c r="A14" s="1" t="inlineStr">
         <is>
           <t>MORENA</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C14" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Fisheries</t>
         </is>
       </c>
       <c r="D14" s="1" t="inlineStr">
         <is>
-          <t>Construction of Fisheries Ponds for Community / Construction of Fisheries Ponds for Community</t>
+          <t>Construction of Fisheries Ponds for Community / Construction of Fishery Pond for Community</t>
         </is>
       </c>
       <c r="E14" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F14" s="1" t="inlineStr">
         <is>
           <t>1701003105/FR/22012034325123 — तालाब निर्माण कार्य रोड के नीचे</t>
         </is>
       </c>
       <c r="G14" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H14" s="2" t="n">
         <v>1483764.54</v>
       </c>
       <c r="I14" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J14" s="3" t="n">
         <v>45802</v>
       </c>
       <c r="K14" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="15">
       <c r="A15" s="1" t="inlineStr">
         <is>
           <t>MORENA</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C15" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Fisheries</t>
         </is>
       </c>
       <c r="D15" s="1" t="inlineStr">
         <is>
-          <t>Construction of Fisheries Ponds for Community / Construction of Fisheries Ponds for Community</t>
+          <t>Construction of Fisheries Ponds for Community / Construction of Fishery Pond for Community</t>
         </is>
       </c>
       <c r="E15" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F15" s="1" t="inlineStr">
         <is>
           <t>1701003105/FR/22012034325124 — तालाब निर्माण कार्य छोटू के खेत के बगल में</t>
         </is>
       </c>
       <c r="G15" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H15" s="2" t="n">
         <v>1465307.09</v>
       </c>
       <c r="I15" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J15" s="3" t="n">
         <v>45802</v>
       </c>
       <c r="K15" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="16">
       <c r="A16" s="1" t="inlineStr">
         <is>
           <t>MORENA</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C16" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Fisheries</t>
         </is>
       </c>
       <c r="D16" s="1" t="inlineStr">
         <is>
-          <t>Construction of Fisheries Ponds for Community / Construction of Fisheries Ponds for Community</t>
+          <t>Construction of Fisheries Ponds for Community / Construction of Fishery Pond for Community</t>
         </is>
       </c>
       <c r="E16" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F16" s="1" t="inlineStr">
         <is>
           <t>1701003105/FR/22012034325125 — तालाब निर्माण कार्य धाराजीत के पुरा के नीचे</t>
         </is>
       </c>
       <c r="G16" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H16" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I16" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J16" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K16" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="17">
       <c r="A17" s="1" t="inlineStr">
         <is>
           <t>MORENA</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C17" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D17" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E17" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F17" s="1" t="inlineStr">
         <is>
           <t>1701003105/IF/22012035457762 — Khet talab nirmaan karya Virendra</t>
         </is>
       </c>
       <c r="G17" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H17" s="2" t="n">
         <v>55865.38</v>
       </c>
       <c r="I17" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J17" s="3" t="n">
         <v>45786</v>
@@ -931,98 +931,98 @@
         <v>0</v>
       </c>
       <c r="J25" s="3" t="n">
         <v>46056</v>
       </c>
       <c r="K25" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="26">
       <c r="A26" s="1" t="inlineStr">
         <is>
           <t>MORENA</t>
         </is>
       </c>
       <c r="B26" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C26" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D26" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E26" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F26" s="1" t="inlineStr">
         <is>
           <t>1701003105/WC/22012035326607 — Navin Talab Nirmad kary pamai me barrand</t>
         </is>
       </c>
       <c r="G26" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H26" s="2" t="n">
         <v>2465746.65</v>
       </c>
       <c r="I26" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J26" s="3" t="n">
         <v>46076</v>
       </c>
       <c r="K26" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="27">
       <c r="A27" s="1" t="inlineStr">
         <is>
           <t>MORENA</t>
         </is>
       </c>
       <c r="B27" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C27" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D27" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E27" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F27" s="1" t="inlineStr">
         <is>
           <t>1701003105/WC/22012035326608 — Navin Talab Nirmad kary nare ke niche barrand</t>
         </is>
       </c>
       <c r="G27" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H27" s="2" t="n">
         <v>2469725.02</v>
       </c>
       <c r="I27" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J27" s="3" t="n">
         <v>46064</v>