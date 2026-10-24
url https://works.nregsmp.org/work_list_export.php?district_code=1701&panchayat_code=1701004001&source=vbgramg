--- v0 (2026-09-02)
+++ v1 (2026-10-24)
@@ -135,51 +135,51 @@
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
   <dimension ref="A1:K68"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="true" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <selection activeCell="A1" activeCellId="0" pane="topLeft" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1024" min="1" style="0" customWidth="false" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="0" t="inlineStr">
         <is>
-          <t>Exported on: 2026-09-02 23:14:31</t>
+          <t>Exported on: 2026-10-24 20:11:42</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="0" t="inlineStr">
         <is>
           <t>Filters applied:</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="0" t="inlineStr">
         <is>
           <t>  Data source: VBGRAMG</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="0" t="inlineStr">
         <is>
           <t>  District: MORENA</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
@@ -273,51 +273,51 @@
       </c>
       <c r="K11" s="3" t="inlineStr">
         <is>
           <t>Work Completed Date</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="12">
       <c r="A12" s="1" t="inlineStr">
         <is>
           <t>PAHADGARH</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C12" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D12" s="1" t="inlineStr">
         <is>
-          <t>Constr of Food grain storage / Construction of Food grain Storage Building for Community</t>
+          <t>Constr of Food grain storage / Construction of Food Grain Storage Building for Community</t>
         </is>
       </c>
       <c r="E12" s="1" t="inlineStr">
         <is>
           <t>Constr of Food Grain storage</t>
         </is>
       </c>
       <c r="F12" s="1" t="inlineStr">
         <is>
           <t>1701004001/AV/22012034657071 — SLAB CULVERT CONTRUCTION kary purane raste par</t>
         </is>
       </c>
       <c r="G12" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H12" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I12" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J12" s="3" t="n">
         <v>45383</v>
@@ -624,98 +624,98 @@
       </c>
       <c r="D19" s="1" t="inlineStr">
         <is>
           <t>Constr of Stone peripheral Bund for Community / Construction of Stone peripheral/farm/field Bund for Community</t>
         </is>
       </c>
       <c r="E19" s="1" t="inlineStr">
         <is>
           <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F19" s="1" t="inlineStr">
         <is>
           <t>1701004001/LD/22012034957839 — peripheral stone bund nirman kary shidh baba ke mandir se harjan basti ki traf</t>
         </is>
       </c>
       <c r="G19" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H19" s="2" t="n">
         <v>1470613.95</v>
       </c>
       <c r="I19" s="2" t="n">
-        <v>0</v>
+        <v>208200</v>
       </c>
       <c r="J19" s="3" t="n">
         <v>46035</v>
       </c>
       <c r="K19" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="20">
       <c r="A20" s="1" t="inlineStr">
         <is>
           <t>PAHADGARH</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C20" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D20" s="1" t="inlineStr">
         <is>
           <t>Constr of Stone peripheral Bund for Community / Construction of Stone peripheral/farm/field Bund for Community</t>
         </is>
       </c>
       <c r="E20" s="1" t="inlineStr">
         <is>
           <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F20" s="1" t="inlineStr">
         <is>
           <t>1701004001/LD/22012034957840 — peripheral stone bund nirman kary mata ke field se road ki traf</t>
         </is>
       </c>
       <c r="G20" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H20" s="2" t="n">
         <v>1493506.08</v>
       </c>
       <c r="I20" s="2" t="n">
-        <v>0</v>
+        <v>195000</v>
       </c>
       <c r="J20" s="3" t="n">
         <v>46045</v>
       </c>
       <c r="K20" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="21">
       <c r="A21" s="1" t="inlineStr">
         <is>
           <t>PAHADGARH</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C21" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D21" s="1" t="inlineStr">
         <is>
           <t>Constr of Stone peripheral Bund for Community / Construction of Stone peripheral/farm/field Bund for Community</t>
@@ -1307,1649 +1307,1649 @@
         <v>0</v>
       </c>
       <c r="J33" s="3" t="n">
         <v>44449</v>
       </c>
       <c r="K33" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="34">
       <c r="A34" s="1" t="inlineStr">
         <is>
           <t>PAHADGARH</t>
         </is>
       </c>
       <c r="B34" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C34" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D34" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E34" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F34" s="1" t="inlineStr">
         <is>
           <t>1701004001/WC/22012035213774 — Nala nirman kary chandan baghel ke ghar se Jagdish baghel ke ghar tak</t>
         </is>
       </c>
       <c r="G34" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H34" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I34" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J34" s="3" t="n">
         <v>45396</v>
       </c>
       <c r="K34" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="35">
       <c r="A35" s="1" t="inlineStr">
         <is>
           <t>PAHADGARH</t>
         </is>
       </c>
       <c r="B35" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C35" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D35" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E35" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F35" s="1" t="inlineStr">
         <is>
           <t>1701004001/WC/22012035219289 — Percolation tank nirmad Kary quari nadi ke behad par</t>
         </is>
       </c>
       <c r="G35" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H35" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I35" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J35" s="3" t="n">
         <v>45396</v>
       </c>
       <c r="K35" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="36">
       <c r="A36" s="1" t="inlineStr">
         <is>
           <t>PAHADGARH</t>
         </is>
       </c>
       <c r="B36" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C36" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D36" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E36" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F36" s="1" t="inlineStr">
         <is>
           <t>1701004001/WC/22012035222537 — Gully plug nirman kary sola ke khar me</t>
         </is>
       </c>
       <c r="G36" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H36" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I36" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J36" s="3" t="n">
         <v>45396</v>
       </c>
       <c r="K36" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="37">
       <c r="A37" s="1" t="inlineStr">
         <is>
           <t>PAHADGARH</t>
         </is>
       </c>
       <c r="B37" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C37" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D37" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E37" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F37" s="1" t="inlineStr">
         <is>
           <t>1701004001/WC/22012035222539 — Gully plug nirman kary bamur wale behad me</t>
         </is>
       </c>
       <c r="G37" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H37" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I37" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J37" s="3" t="n">
         <v>45396</v>
       </c>
       <c r="K37" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="38">
       <c r="A38" s="1" t="inlineStr">
         <is>
           <t>PAHADGARH</t>
         </is>
       </c>
       <c r="B38" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C38" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D38" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E38" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F38" s="1" t="inlineStr">
         <is>
           <t>1701004001/WC/22012035222540 — Gully plug nirman kary aam wale behad ke pass</t>
         </is>
       </c>
       <c r="G38" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H38" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I38" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J38" s="3" t="n">
         <v>45396</v>
       </c>
       <c r="K38" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="39">
       <c r="A39" s="1" t="inlineStr">
         <is>
           <t>PAHADGARH</t>
         </is>
       </c>
       <c r="B39" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C39" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D39" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E39" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F39" s="1" t="inlineStr">
         <is>
           <t>1701004001/WC/22012035319624 — Talav nirman Kary karil wale ke pass</t>
         </is>
       </c>
       <c r="G39" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H39" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I39" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J39" s="3" t="n">
         <v>45767</v>
       </c>
       <c r="K39" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="40">
       <c r="A40" s="1" t="inlineStr">
         <is>
           <t>PAHADGARH</t>
         </is>
       </c>
       <c r="B40" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C40" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D40" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E40" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F40" s="1" t="inlineStr">
         <is>
           <t>1701004001/WC/22012035319625 — talav nirmad kary santi dham ke niche</t>
         </is>
       </c>
       <c r="G40" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H40" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I40" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J40" s="3" t="n">
         <v>45752</v>
       </c>
       <c r="K40" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="41">
       <c r="A41" s="1" t="inlineStr">
         <is>
           <t>PAHADGARH</t>
         </is>
       </c>
       <c r="B41" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C41" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D41" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E41" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F41" s="1" t="inlineStr">
         <is>
           <t>1701004001/WC/22012035319626 — talav nirmad kary eanni wale nare par</t>
         </is>
       </c>
       <c r="G41" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H41" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I41" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J41" s="3" t="n">
         <v>45752</v>
       </c>
       <c r="K41" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="42">
       <c r="A42" s="1" t="inlineStr">
         <is>
           <t>PAHADGARH</t>
         </is>
       </c>
       <c r="B42" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C42" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D42" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E42" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F42" s="1" t="inlineStr">
         <is>
           <t>1701004001/WC/22012035319627 — talav nirmad kary bansi ke pura ke pass</t>
         </is>
       </c>
       <c r="G42" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H42" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I42" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J42" s="3" t="n">
         <v>45752</v>
       </c>
       <c r="K42" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="43">
       <c r="A43" s="1" t="inlineStr">
         <is>
           <t>PAHADGARH</t>
         </is>
       </c>
       <c r="B43" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C43" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D43" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E43" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F43" s="1" t="inlineStr">
         <is>
           <t>1701004001/WC/22012035319628 — talav nirmad kary ramnath ke behad me</t>
         </is>
       </c>
       <c r="G43" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H43" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I43" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J43" s="3" t="n">
         <v>45752</v>
       </c>
       <c r="K43" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="44">
       <c r="A44" s="1" t="inlineStr">
         <is>
           <t>PAHADGARH</t>
         </is>
       </c>
       <c r="B44" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C44" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D44" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E44" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F44" s="1" t="inlineStr">
         <is>
           <t>1701004001/WC/22012035319630 — talav nirmad kary pradeep ke behad ke pass</t>
         </is>
       </c>
       <c r="G44" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H44" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I44" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J44" s="3" t="n">
         <v>45752</v>
       </c>
       <c r="K44" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="45">
       <c r="A45" s="1" t="inlineStr">
         <is>
           <t>PAHADGARH</t>
         </is>
       </c>
       <c r="B45" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C45" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D45" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E45" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F45" s="1" t="inlineStr">
         <is>
           <t>1701004001/WC/22012035319631 — talav nirmad kary chandrpal wale behad me</t>
         </is>
       </c>
       <c r="G45" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H45" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I45" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J45" s="3" t="n">
         <v>45752</v>
       </c>
       <c r="K45" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="46">
       <c r="A46" s="1" t="inlineStr">
         <is>
           <t>PAHADGARH</t>
         </is>
       </c>
       <c r="B46" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C46" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D46" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E46" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F46" s="1" t="inlineStr">
         <is>
           <t>1701004001/WC/22012035319633 — talav nirmad kary karil wale behad me mahdewa</t>
         </is>
       </c>
       <c r="G46" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H46" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I46" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J46" s="3" t="n">
         <v>45752</v>
       </c>
       <c r="K46" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="47">
       <c r="A47" s="1" t="inlineStr">
         <is>
           <t>PAHADGARH</t>
         </is>
       </c>
       <c r="B47" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C47" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D47" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E47" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F47" s="1" t="inlineStr">
         <is>
           <t>1701004001/WC/22012035319635 — talav nirmad kary kwari nadi wale behad me</t>
         </is>
       </c>
       <c r="G47" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H47" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I47" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J47" s="3" t="n">
         <v>45752</v>
       </c>
       <c r="K47" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="48">
       <c r="A48" s="1" t="inlineStr">
         <is>
           <t>PAHADGARH</t>
         </is>
       </c>
       <c r="B48" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C48" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D48" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E48" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F48" s="1" t="inlineStr">
         <is>
           <t>1701004001/WC/22012035319637 — talav nirmad kary lohad wale behad me</t>
         </is>
       </c>
       <c r="G48" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H48" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I48" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J48" s="3" t="n">
         <v>45752</v>
       </c>
       <c r="K48" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="49">
       <c r="A49" s="1" t="inlineStr">
         <is>
           <t>PAHADGARH</t>
         </is>
       </c>
       <c r="B49" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C49" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D49" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E49" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F49" s="1" t="inlineStr">
         <is>
           <t>1701004001/WC/22012035319638 — talav nirmad kary ranveer wale behad me</t>
         </is>
       </c>
       <c r="G49" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H49" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I49" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J49" s="3" t="n">
         <v>45752</v>
       </c>
       <c r="K49" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="50">
       <c r="A50" s="1" t="inlineStr">
         <is>
           <t>PAHADGARH</t>
         </is>
       </c>
       <c r="B50" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C50" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D50" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E50" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F50" s="1" t="inlineStr">
         <is>
           <t>1701004001/WC/22012035319639 — talav nirmad kary kansh wale behad me</t>
         </is>
       </c>
       <c r="G50" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H50" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I50" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J50" s="3" t="n">
         <v>45752</v>
       </c>
       <c r="K50" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="51">
       <c r="A51" s="1" t="inlineStr">
         <is>
           <t>PAHADGARH</t>
         </is>
       </c>
       <c r="B51" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C51" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D51" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E51" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F51" s="1" t="inlineStr">
         <is>
           <t>1701004001/WC/22012035319640 — talav nirmad kary ghatiya wale behad me</t>
         </is>
       </c>
       <c r="G51" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H51" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I51" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J51" s="3" t="n">
         <v>45752</v>
       </c>
       <c r="K51" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="52">
       <c r="A52" s="1" t="inlineStr">
         <is>
           <t>PAHADGARH</t>
         </is>
       </c>
       <c r="B52" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C52" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D52" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E52" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F52" s="1" t="inlineStr">
         <is>
           <t>1701004001/WC/22012035319641 — talav nirmad kary jatav mohlle ke pass behad me</t>
         </is>
       </c>
       <c r="G52" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H52" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I52" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J52" s="3" t="n">
         <v>45752</v>
       </c>
       <c r="K52" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="53">
       <c r="A53" s="1" t="inlineStr">
         <is>
           <t>PAHADGARH</t>
         </is>
       </c>
       <c r="B53" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C53" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D53" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E53" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F53" s="1" t="inlineStr">
         <is>
           <t>1701004001/WC/22012035319642 — talav nirmad kary kwari nadi ke khar ke pass</t>
         </is>
       </c>
       <c r="G53" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H53" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I53" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J53" s="3" t="n">
         <v>45752</v>
       </c>
       <c r="K53" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="54">
       <c r="A54" s="1" t="inlineStr">
         <is>
           <t>PAHADGARH</t>
         </is>
       </c>
       <c r="B54" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C54" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D54" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E54" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F54" s="1" t="inlineStr">
         <is>
           <t>1701004001/WC/22012035319643 — talav nirmad kary ber wale behad me</t>
         </is>
       </c>
       <c r="G54" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H54" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I54" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J54" s="3" t="n">
         <v>45752</v>
       </c>
       <c r="K54" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="55">
       <c r="A55" s="1" t="inlineStr">
         <is>
           <t>PAHADGARH</t>
         </is>
       </c>
       <c r="B55" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C55" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D55" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E55" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F55" s="1" t="inlineStr">
         <is>
           <t>1701004001/WC/22012035319644 — talav nirmad kary pakar wale behad me</t>
         </is>
       </c>
       <c r="G55" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H55" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I55" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J55" s="3" t="n">
         <v>45752</v>
       </c>
       <c r="K55" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="56">
       <c r="A56" s="1" t="inlineStr">
         <is>
           <t>PAHADGARH</t>
         </is>
       </c>
       <c r="B56" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C56" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D56" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E56" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F56" s="1" t="inlineStr">
         <is>
           <t>1701004001/WC/22012035319645 — talav nirmad kary kho wale behad me</t>
         </is>
       </c>
       <c r="G56" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H56" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I56" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J56" s="3" t="n">
         <v>45752</v>
       </c>
       <c r="K56" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="57">
       <c r="A57" s="1" t="inlineStr">
         <is>
           <t>PAHADGARH</t>
         </is>
       </c>
       <c r="B57" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C57" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D57" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E57" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F57" s="1" t="inlineStr">
         <is>
           <t>1701004001/WC/22012035319646 — talav nirmad kary mata wale behad me</t>
         </is>
       </c>
       <c r="G57" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H57" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I57" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J57" s="3" t="n">
         <v>45752</v>
       </c>
       <c r="K57" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="58">
       <c r="A58" s="1" t="inlineStr">
         <is>
           <t>PAHADGARH</t>
         </is>
       </c>
       <c r="B58" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C58" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D58" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E58" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F58" s="1" t="inlineStr">
         <is>
           <t>1701004001/WC/22012035319647 — talav nirmad kary narkhoi wale behad me</t>
         </is>
       </c>
       <c r="G58" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H58" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I58" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J58" s="3" t="n">
         <v>45752</v>
       </c>
       <c r="K58" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="59">
       <c r="A59" s="1" t="inlineStr">
         <is>
           <t>PAHADGARH</t>
         </is>
       </c>
       <c r="B59" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C59" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D59" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E59" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F59" s="1" t="inlineStr">
         <is>
           <t>1701004001/WC/22012035319648 — talav nirmad kary udaipura wale behad me</t>
         </is>
       </c>
       <c r="G59" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H59" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I59" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J59" s="3" t="n">
         <v>45752</v>
       </c>
       <c r="K59" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="60">
       <c r="A60" s="1" t="inlineStr">
         <is>
           <t>PAHADGARH</t>
         </is>
       </c>
       <c r="B60" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C60" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D60" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E60" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F60" s="1" t="inlineStr">
         <is>
           <t>1701004001/WC/22012035319649 — talav nirmad kary purane behad me</t>
         </is>
       </c>
       <c r="G60" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H60" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I60" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J60" s="3" t="n">
         <v>45752</v>
       </c>
       <c r="K60" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="61">
       <c r="A61" s="1" t="inlineStr">
         <is>
           <t>PAHADGARH</t>
         </is>
       </c>
       <c r="B61" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C61" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D61" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E61" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F61" s="1" t="inlineStr">
         <is>
           <t>1701004001/WC/22012035319650 — talav nirmad kary shisupal ke khet ke pass</t>
         </is>
       </c>
       <c r="G61" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H61" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I61" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J61" s="3" t="n">
         <v>45752</v>
       </c>
       <c r="K61" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="62">
       <c r="A62" s="1" t="inlineStr">
         <is>
           <t>PAHADGARH</t>
         </is>
       </c>
       <c r="B62" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C62" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D62" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E62" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F62" s="1" t="inlineStr">
         <is>
           <t>1701004001/WC/22012035319651 — talav nirmad kary ladkhoi ke pass</t>
         </is>
       </c>
       <c r="G62" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H62" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I62" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J62" s="3" t="n">
         <v>45752</v>
       </c>
       <c r="K62" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="63">
       <c r="A63" s="1" t="inlineStr">
         <is>
           <t>PAHADGARH</t>
         </is>
       </c>
       <c r="B63" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C63" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D63" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E63" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F63" s="1" t="inlineStr">
         <is>
           <t>1701004001/WC/22012035319652 — talav nirmad kary mahdewa ke behad me</t>
         </is>
       </c>
       <c r="G63" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H63" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I63" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J63" s="3" t="n">
         <v>45752</v>
       </c>
       <c r="K63" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="64">
       <c r="A64" s="1" t="inlineStr">
         <is>
           <t>PAHADGARH</t>
         </is>
       </c>
       <c r="B64" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C64" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D64" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E64" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F64" s="1" t="inlineStr">
         <is>
           <t>1701004001/WC/22012035319653 — talav nirmad kary ghura nale ke behad me</t>
         </is>
       </c>
       <c r="G64" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H64" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I64" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J64" s="3" t="n">
         <v>45752</v>
       </c>
       <c r="K64" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="65">
       <c r="A65" s="1" t="inlineStr">
         <is>
           <t>PAHADGARH</t>
         </is>
       </c>
       <c r="B65" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C65" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D65" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E65" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F65" s="1" t="inlineStr">
         <is>
           <t>1701004001/WC/22012035319654 — talav nirmad kary kwari nadi ki choti nari me</t>
         </is>
       </c>
       <c r="G65" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H65" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I65" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J65" s="3" t="n">
         <v>45752</v>
       </c>
       <c r="K65" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="66">
       <c r="A66" s="1" t="inlineStr">
         <is>
           <t>PAHADGARH</t>
         </is>
       </c>
       <c r="B66" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C66" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D66" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E66" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F66" s="1" t="inlineStr">
         <is>
           <t>1701004001/WC/22012035319655 — talav nirmad kary bajari wale nare me</t>
         </is>
       </c>
       <c r="G66" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H66" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I66" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J66" s="3" t="n">
         <v>45752</v>
       </c>
       <c r="K66" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="67">
       <c r="A67" s="1" t="inlineStr">
         <is>
           <t>PAHADGARH</t>
         </is>
       </c>
       <c r="B67" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C67" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D67" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E67" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F67" s="1" t="inlineStr">
         <is>
           <t>1701004001/WC/22012035319656 — talav nirmad kary bamur wale nare me</t>
         </is>
       </c>
       <c r="G67" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H67" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I67" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J67" s="3" t="n">
         <v>45752</v>
       </c>
       <c r="K67" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="68">
       <c r="A68" s="1" t="inlineStr">
         <is>
           <t>PAHADGARH</t>
         </is>
       </c>
       <c r="B68" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C68" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D68" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E68" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F68" s="1" t="inlineStr">
         <is>
           <t>1701004001/WC/22012035319657 — talav nirmad kary chokar wale nare me</t>
         </is>
       </c>
       <c r="G68" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H68" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I68" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J68" s="3" t="n">
         <v>45752</v>