--- v0 (2026-09-08)
+++ v1 (2026-10-24)
@@ -135,51 +135,51 @@
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
   <dimension ref="A1:K403"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="true" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <selection activeCell="A1" activeCellId="0" pane="topLeft" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1024" min="1" style="0" customWidth="false" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="0" t="inlineStr">
         <is>
-          <t>Exported on: 2026-09-08 05:14:14</t>
+          <t>Exported on: 2026-10-24 08:30:18</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="0" t="inlineStr">
         <is>
           <t>Filters applied:</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="0" t="inlineStr">
         <is>
           <t>  Data source: MGNREGA + VBGRAMG</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="0" t="inlineStr">
         <is>
           <t>  District: MORENA</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
@@ -2312,214 +2312,214 @@
         <v>0</v>
       </c>
       <c r="J54" s="3" t="n">
         <v>41300</v>
       </c>
       <c r="K54" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="55">
       <c r="A55" s="1" t="inlineStr">
         <is>
           <t>PAHADGARH</t>
         </is>
       </c>
       <c r="B55" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C55" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Fisheries</t>
         </is>
       </c>
       <c r="D55" s="1" t="inlineStr">
         <is>
-          <t>Construction of Fisheries Ponds for Community / Construction of Fisheries Ponds for Community</t>
+          <t>Construction of Fisheries Ponds for Community / Construction of Fishery Pond for Community</t>
         </is>
       </c>
       <c r="E55" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F55" s="1" t="inlineStr">
         <is>
           <t>1701004012/FR/22012034325223 — Navin talav nirman kary Devata behad me gp kolhudanda</t>
         </is>
       </c>
       <c r="G55" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H55" s="2" t="n">
         <v>1482500.31</v>
       </c>
       <c r="I55" s="2" t="n">
-        <v>1437459.24</v>
+        <v>1442940.24</v>
       </c>
       <c r="J55" s="3" t="n">
         <v>45865</v>
       </c>
       <c r="K55" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="56">
       <c r="A56" s="1" t="inlineStr">
         <is>
           <t>PAHADGARH</t>
         </is>
       </c>
       <c r="B56" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C56" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Fisheries</t>
         </is>
       </c>
       <c r="D56" s="1" t="inlineStr">
         <is>
-          <t>Construction of Fisheries Ponds for Community / Construction of Fisheries Ponds for Community</t>
+          <t>Construction of Fisheries Ponds for Community / Construction of Fishery Pond for Community</t>
         </is>
       </c>
       <c r="E56" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F56" s="1" t="inlineStr">
         <is>
           <t>1701004012/FR/22012034325224 — Navin Talav nirman kary hod ke behad gp kolhudanda</t>
         </is>
       </c>
       <c r="G56" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H56" s="2" t="n">
         <v>1488924.31</v>
       </c>
       <c r="I56" s="2" t="n">
-        <v>1439357.04</v>
+        <v>1451955.78</v>
       </c>
       <c r="J56" s="3" t="n">
         <v>45865</v>
       </c>
       <c r="K56" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="57">
       <c r="A57" s="1" t="inlineStr">
         <is>
           <t>PAHADGARH</t>
         </is>
       </c>
       <c r="B57" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C57" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Fisheries</t>
         </is>
       </c>
       <c r="D57" s="1" t="inlineStr">
         <is>
-          <t>Construction of Fisheries Ponds for Community / Construction of Fisheries Ponds for Community</t>
+          <t>Construction of Fisheries Ponds for Community / Construction of Fishery Pond for Community</t>
         </is>
       </c>
       <c r="E57" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F57" s="1" t="inlineStr">
         <is>
           <t>1701004012/FR/22012034325225 — Navin Talav nirman kary Khapara ke behad me gp kolhudanda</t>
         </is>
       </c>
       <c r="G57" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H57" s="2" t="n">
         <v>1473093.84</v>
       </c>
       <c r="I57" s="2" t="n">
-        <v>1438282.34</v>
+        <v>1442980.34</v>
       </c>
       <c r="J57" s="3" t="n">
         <v>45865</v>
       </c>
       <c r="K57" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="58">
       <c r="A58" s="1" t="inlineStr">
         <is>
           <t>PAHADGARH</t>
         </is>
       </c>
       <c r="B58" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C58" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Fisheries</t>
         </is>
       </c>
       <c r="D58" s="1" t="inlineStr">
         <is>
-          <t>Construction of Fisheries Ponds for Community / Construction of Fisheries Ponds for Community</t>
+          <t>Construction of Fisheries Ponds for Community / Construction of Fishery Pond for Community</t>
         </is>
       </c>
       <c r="E58" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F58" s="1" t="inlineStr">
         <is>
           <t>1701004012/FR/22012034325226 — Navin Talav Nirman kary Nahar vala behad gp kolhudanda</t>
         </is>
       </c>
       <c r="G58" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H58" s="2" t="n">
         <v>1473543.14</v>
       </c>
       <c r="I58" s="2" t="n">
-        <v>1410853.88</v>
+        <v>1434343.88</v>
       </c>
       <c r="J58" s="3" t="n">
         <v>45865</v>
       </c>
       <c r="K58" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="59">
       <c r="A59" s="1" t="inlineStr">
         <is>
           <t>PAHADGARH</t>
         </is>
       </c>
       <c r="B59" s="1" t="inlineStr">
         <is>
           <t>2012-2013</t>
         </is>
       </c>
       <c r="C59" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D59" s="1" t="inlineStr">
         <is>
           <t>Land Leveling and Shaping / Levelling/shaping of Wasteland / Fallow land for Individuals</t>
@@ -4005,51 +4005,51 @@
       <c r="J89" s="3" t="n">
         <v>45778</v>
       </c>
       <c r="K89" s="3" t="n">
         <v>45834</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="90">
       <c r="A90" s="1" t="inlineStr">
         <is>
           <t>PAHADGARH</t>
         </is>
       </c>
       <c r="B90" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C90" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D90" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E90" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F90" s="1" t="inlineStr">
         <is>
           <t>1701004012/IF/22012035419479 — Talav Nirman kary arjun singh</t>
         </is>
       </c>
       <c r="G90" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H90" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I90" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J90" s="3" t="n">
         <v>45762</v>
@@ -15059,568 +15059,568 @@
         <v>0</v>
       </c>
       <c r="J319" s="3" t="n">
         <v>45201</v>
       </c>
       <c r="K319" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="320">
       <c r="A320" s="1" t="inlineStr">
         <is>
           <t>PAHADGARH</t>
         </is>
       </c>
       <c r="B320" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C320" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D320" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E320" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F320" s="1" t="inlineStr">
         <is>
           <t>1701004012/WC/22012035211862 — पुलिया  निर्माण कार्य भैरो बाबा के रास्ते में gp kolhudanda</t>
         </is>
       </c>
       <c r="G320" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H320" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I320" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J320" s="3" t="n">
         <v>45451</v>
       </c>
       <c r="K320" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="321">
       <c r="A321" s="1" t="inlineStr">
         <is>
           <t>PAHADGARH</t>
         </is>
       </c>
       <c r="B321" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C321" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D321" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E321" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F321" s="1" t="inlineStr">
         <is>
           <t>1701004012/WC/22012035211873 — पुलिया निर्माण कार्य नई घटा के पास gp kolhudanda</t>
         </is>
       </c>
       <c r="G321" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H321" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I321" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J321" s="3" t="n">
         <v>45451</v>
       </c>
       <c r="K321" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="322">
       <c r="A322" s="1" t="inlineStr">
         <is>
           <t>PAHADGARH</t>
         </is>
       </c>
       <c r="B322" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C322" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D322" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E322" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F322" s="1" t="inlineStr">
         <is>
           <t>1701004012/WC/22012035211876 — पुलिया  निर्माण कार्य मैची घटा के पास gp kolhudanda</t>
         </is>
       </c>
       <c r="G322" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H322" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I322" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J322" s="3" t="n">
         <v>45451</v>
       </c>
       <c r="K322" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="323">
       <c r="A323" s="1" t="inlineStr">
         <is>
           <t>PAHADGARH</t>
         </is>
       </c>
       <c r="B323" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C323" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D323" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E323" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F323" s="1" t="inlineStr">
         <is>
           <t>1701004012/WC/22012035211880 — पुलिया  निर्माण कार्य मचैला घाट के पास gp kolhudanda</t>
         </is>
       </c>
       <c r="G323" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H323" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I323" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J323" s="3" t="n">
         <v>45451</v>
       </c>
       <c r="K323" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="324">
       <c r="A324" s="1" t="inlineStr">
         <is>
           <t>PAHADGARH</t>
         </is>
       </c>
       <c r="B324" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C324" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D324" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E324" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F324" s="1" t="inlineStr">
         <is>
           <t>1701004012/WC/22012035211886 — पुलिया निर्माण कार्य खांदी के पास gp kolhudanda</t>
         </is>
       </c>
       <c r="G324" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H324" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I324" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J324" s="3" t="n">
         <v>45451</v>
       </c>
       <c r="K324" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="325">
       <c r="A325" s="1" t="inlineStr">
         <is>
           <t>PAHADGARH</t>
         </is>
       </c>
       <c r="B325" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C325" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D325" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E325" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F325" s="1" t="inlineStr">
         <is>
           <t>1701004012/WC/22012035211906 — पुलिया  निर्माण कार्य तलैया के पास gp kolhudanda</t>
         </is>
       </c>
       <c r="G325" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H325" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I325" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J325" s="3" t="n">
         <v>45451</v>
       </c>
       <c r="K325" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="326">
       <c r="A326" s="1" t="inlineStr">
         <is>
           <t>PAHADGARH</t>
         </is>
       </c>
       <c r="B326" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C326" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D326" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E326" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F326" s="1" t="inlineStr">
         <is>
           <t>1701004012/WC/22012035211908 — पुलिया  निर्माण कार्य चुन्नी वाली GP KOLHUDANDA</t>
         </is>
       </c>
       <c r="G326" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H326" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I326" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J326" s="3" t="n">
         <v>45451</v>
       </c>
       <c r="K326" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="327">
       <c r="A327" s="1" t="inlineStr">
         <is>
           <t>PAHADGARH</t>
         </is>
       </c>
       <c r="B327" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C327" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D327" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E327" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F327" s="1" t="inlineStr">
         <is>
           <t>1701004012/WC/22012035211910 — पुलिया निर्माण कार्य वर के घाट के मुंह पै GP kolhudanda</t>
         </is>
       </c>
       <c r="G327" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H327" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I327" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J327" s="3" t="n">
         <v>45451</v>
       </c>
       <c r="K327" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="328">
       <c r="A328" s="1" t="inlineStr">
         <is>
           <t>PAHADGARH</t>
         </is>
       </c>
       <c r="B328" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C328" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D328" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E328" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F328" s="1" t="inlineStr">
         <is>
           <t>1701004012/WC/22012035211912 — पुलिया  निर्माण कार्य सागई के मुंह पै GP KOLHUDANDA</t>
         </is>
       </c>
       <c r="G328" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H328" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I328" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J328" s="3" t="n">
         <v>45451</v>
       </c>
       <c r="K328" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="329">
       <c r="A329" s="1" t="inlineStr">
         <is>
           <t>PAHADGARH</t>
         </is>
       </c>
       <c r="B329" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C329" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D329" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E329" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F329" s="1" t="inlineStr">
         <is>
           <t>1701004012/WC/22012035211915 — पुलिया  निर्माण कार्य बंगाली वाले रास्ते में कलुआपुरा GP KOLHUDANDA</t>
         </is>
       </c>
       <c r="G329" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H329" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I329" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J329" s="3" t="n">
         <v>45451</v>
       </c>
       <c r="K329" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="330">
       <c r="A330" s="1" t="inlineStr">
         <is>
           <t>PAHADGARH</t>
         </is>
       </c>
       <c r="B330" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C330" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D330" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E330" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F330" s="1" t="inlineStr">
         <is>
           <t>1701004012/WC/22012035212159 — पुलिया  निर्माण कार्य नहर से बाबू बाबा मंदिर रास्ता की ओर gp kolhudanda</t>
         </is>
       </c>
       <c r="G330" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H330" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I330" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J330" s="3" t="n">
         <v>45451</v>
       </c>
       <c r="K330" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="331">
       <c r="A331" s="1" t="inlineStr">
         <is>
           <t>PAHADGARH</t>
         </is>
       </c>
       <c r="B331" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C331" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D331" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E331" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F331" s="1" t="inlineStr">
         <is>
           <t>1701004012/WC/22012035212714 — रपटा निर्माण कार्य भैरो बाबा मंदिर के रास्ते में gp kolhudanda</t>
         </is>
       </c>
       <c r="G331" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H331" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I331" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J331" s="3" t="n">
         <v>45451</v>
@@ -15858,51 +15858,51 @@
         <v>0</v>
       </c>
       <c r="J336" s="3" t="n">
         <v>45451</v>
       </c>
       <c r="K336" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="337">
       <c r="A337" s="1" t="inlineStr">
         <is>
           <t>PAHADGARH</t>
         </is>
       </c>
       <c r="B337" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C337" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D337" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
+          <t>Construction of Mini Percolation Tank for Comm / Construction of Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E337" s="1" t="inlineStr">
         <is>
           <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F337" s="1" t="inlineStr">
         <is>
           <t>1701004012/WC/22012035213635 — पुलिया नरूआ के खेत पर</t>
         </is>
       </c>
       <c r="G337" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H337" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I337" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J337" s="3" t="n">
         <v>45451</v>
@@ -15952,51 +15952,51 @@
         <v>0</v>
       </c>
       <c r="J338" s="3" t="n">
         <v>45451</v>
       </c>
       <c r="K338" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="339">
       <c r="A339" s="1" t="inlineStr">
         <is>
           <t>PAHADGARH</t>
         </is>
       </c>
       <c r="B339" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C339" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D339" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
+          <t>Construction of Mini Percolation Tank for Comm / Construction of Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E339" s="1" t="inlineStr">
         <is>
           <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F339" s="1" t="inlineStr">
         <is>
           <t>1701004012/WC/22012035213643 — पुलिया निर्माण कार्य पीपल के पास रोड पर</t>
         </is>
       </c>
       <c r="G339" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H339" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I339" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J339" s="3" t="n">
         <v>45451</v>
@@ -16140,51 +16140,51 @@
         <v>0</v>
       </c>
       <c r="J342" s="3" t="n">
         <v>45451</v>
       </c>
       <c r="K342" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="343">
       <c r="A343" s="1" t="inlineStr">
         <is>
           <t>PAHADGARH</t>
         </is>
       </c>
       <c r="B343" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C343" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D343" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
+          <t>Construction of Mini Percolation Tank for Comm / Construction of Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E343" s="1" t="inlineStr">
         <is>
           <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F343" s="1" t="inlineStr">
         <is>
           <t>1701004012/WC/22012035213668 — पुलिया निर्माण कार्य राजू के खेत के पास</t>
         </is>
       </c>
       <c r="G343" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H343" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I343" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J343" s="3" t="n">
         <v>45451</v>
@@ -16691,51 +16691,51 @@
       </c>
       <c r="D354" s="1" t="inlineStr">
         <is>
           <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
         </is>
       </c>
       <c r="E354" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F354" s="1" t="inlineStr">
         <is>
           <t>1701004012/WC/22012035216294 — Talav nirman kary kohali vale vehad nare me gp kolhudanda gp kolhudanda</t>
         </is>
       </c>
       <c r="G354" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H354" s="2" t="n">
         <v>1480703.16</v>
       </c>
       <c r="I354" s="2" t="n">
-        <v>1421097.64</v>
+        <v>1428927.64</v>
       </c>
       <c r="J354" s="3" t="n">
         <v>45490</v>
       </c>
       <c r="K354" s="3" t="n">
         <v>46191</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="355">
       <c r="A355" s="1" t="inlineStr">
         <is>
           <t>PAHADGARH</t>
         </is>
       </c>
       <c r="B355" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C355" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D355" s="1" t="inlineStr">
@@ -16985,76 +16985,76 @@
       </c>
       <c r="D360" s="1" t="inlineStr">
         <is>
           <t>Constr of Water Absorption Trench Trench for Comm / Construction of Water Absorption Trench for Community</t>
         </is>
       </c>
       <c r="E360" s="1" t="inlineStr">
         <is>
           <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F360" s="1" t="inlineStr">
         <is>
           <t>1701004012/WC/22012035225210 — Percolation tank nirman kary lyosai ke khar vale behad me kolhudanda gp kolhudanda</t>
         </is>
       </c>
       <c r="G360" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H360" s="2" t="n">
         <v>1498628.65</v>
       </c>
       <c r="I360" s="2" t="n">
-        <v>1346764.77</v>
+        <v>1344937.77</v>
       </c>
       <c r="J360" s="3" t="n">
         <v>45615</v>
       </c>
       <c r="K360" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="361">
       <c r="A361" s="1" t="inlineStr">
         <is>
           <t>PAHADGARH</t>
         </is>
       </c>
       <c r="B361" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C361" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D361" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E361" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F361" s="1" t="inlineStr">
         <is>
           <t>1701004012/WC/22012035225211 — Percolation tank Nirman kary gadi vale behad me kolhudanda GP KOLHUDANDA</t>
         </is>
       </c>
       <c r="G361" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H361" s="2" t="n">
         <v>1486688.38</v>
       </c>
       <c r="I361" s="2" t="n">
         <v>1380865.68</v>
       </c>
       <c r="J361" s="3" t="n">
         <v>45615</v>
@@ -17079,51 +17079,51 @@
       </c>
       <c r="D362" s="1" t="inlineStr">
         <is>
           <t>Constr of Water Absorption Trench Trench for Comm / Construction of Water Absorption Trench for Community</t>
         </is>
       </c>
       <c r="E362" s="1" t="inlineStr">
         <is>
           <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F362" s="1" t="inlineStr">
         <is>
           <t>1701004012/WC/22012035225213 — Percolation tank Nirman kary shyamatala behad me kolhudanda GP KOLHUDANDA</t>
         </is>
       </c>
       <c r="G362" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H362" s="2" t="n">
         <v>1477341.91</v>
       </c>
       <c r="I362" s="2" t="n">
-        <v>1421064.51</v>
+        <v>1414800.57</v>
       </c>
       <c r="J362" s="3" t="n">
         <v>45615</v>
       </c>
       <c r="K362" s="3" t="n">
         <v>46154</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="363">
       <c r="A363" s="1" t="inlineStr">
         <is>
           <t>PAHADGARH</t>
         </is>
       </c>
       <c r="B363" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C363" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D363" s="1" t="inlineStr">
@@ -17224,51 +17224,51 @@
       </c>
       <c r="D365" s="1" t="inlineStr">
         <is>
           <t>Constr of Continuous Contour Trench for Comm / Construction of Continuous Contour Trench for Community</t>
         </is>
       </c>
       <c r="E365" s="1" t="inlineStr">
         <is>
           <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F365" s="1" t="inlineStr">
         <is>
           <t>1701004012/WC/22012035225218 — Percolation tank nirman kary munesh ke khet ke pass kolhudanda gp kolhudanda</t>
         </is>
       </c>
       <c r="G365" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H365" s="2" t="n">
         <v>1485800.75</v>
       </c>
       <c r="I365" s="2" t="n">
-        <v>1427851.53</v>
+        <v>1423153.53</v>
       </c>
       <c r="J365" s="3" t="n">
         <v>45615</v>
       </c>
       <c r="K365" s="3" t="n">
         <v>46154</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="366">
       <c r="A366" s="1" t="inlineStr">
         <is>
           <t>PAHADGARH</t>
         </is>
       </c>
       <c r="B366" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C366" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D366" s="1" t="inlineStr">
@@ -17371,51 +17371,51 @@
       </c>
       <c r="D368" s="1" t="inlineStr">
         <is>
           <t>Constr of Water Absorption Trench Trench for Comm / Construction of Water Absorption Trench for Community</t>
         </is>
       </c>
       <c r="E368" s="1" t="inlineStr">
         <is>
           <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F368" s="1" t="inlineStr">
         <is>
           <t>1701004012/WC/22012035225222 — Percolation tank nirman kary kohali behad me kolhudanda gp kolhudanda</t>
         </is>
       </c>
       <c r="G368" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H368" s="2" t="n">
         <v>1490418.3</v>
       </c>
       <c r="I368" s="2" t="n">
-        <v>1239862.93</v>
+        <v>1235720.85</v>
       </c>
       <c r="J368" s="3" t="n">
         <v>45615</v>
       </c>
       <c r="K368" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="369">
       <c r="A369" s="1" t="inlineStr">
         <is>
           <t>PAHADGARH</t>
         </is>
       </c>
       <c r="B369" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C369" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D369" s="1" t="inlineStr">
         <is>
           <t>Constr of Water Absorption Trench Trench for Comm / Construction of Water Absorption Trench for Community</t>
@@ -17633,51 +17633,51 @@
         <v>0</v>
       </c>
       <c r="J373" s="3" t="n">
         <v>45762</v>
       </c>
       <c r="K373" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="374">
       <c r="A374" s="1" t="inlineStr">
         <is>
           <t>PAHADGARH</t>
         </is>
       </c>
       <c r="B374" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C374" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D374" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E374" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F374" s="1" t="inlineStr">
         <is>
           <t>1701004012/WC/22012035276770 — Gali plugs nirman kary kohali behad me gp kolhudanda</t>
         </is>
       </c>
       <c r="G374" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H374" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I374" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J374" s="3" t="n">
         <v>45762</v>
@@ -17872,51 +17872,51 @@
         <v>0</v>
       </c>
       <c r="J378" s="3" t="n">
         <v>45762</v>
       </c>
       <c r="K378" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="379">
       <c r="A379" s="1" t="inlineStr">
         <is>
           <t>PAHADGARH</t>
         </is>
       </c>
       <c r="B379" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C379" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D379" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E379" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F379" s="1" t="inlineStr">
         <is>
           <t>1701004012/WC/22012035285583 — Khet Talav nirman kary subedar singh</t>
         </is>
       </c>
       <c r="G379" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H379" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I379" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J379" s="3" t="n">
         <v>45762</v>
@@ -17966,51 +17966,51 @@
         <v>0</v>
       </c>
       <c r="J380" s="3" t="n">
         <v>45762</v>
       </c>
       <c r="K380" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="381">
       <c r="A381" s="1" t="inlineStr">
         <is>
           <t>PAHADGARH</t>
         </is>
       </c>
       <c r="B381" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C381" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D381" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E381" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F381" s="1" t="inlineStr">
         <is>
           <t>1701004012/WC/22012035308379 — Navin talav nirman kary Devata behad me gp kolhudanda</t>
         </is>
       </c>
       <c r="G381" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H381" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I381" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J381" s="3" t="n">
         <v>45762</v>