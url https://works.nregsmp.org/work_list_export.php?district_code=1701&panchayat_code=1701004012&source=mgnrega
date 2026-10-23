--- v0 (2026-09-08)
+++ v1 (2026-10-23)
@@ -135,51 +135,51 @@
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
   <dimension ref="A1:K403"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="true" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <selection activeCell="A1" activeCellId="0" pane="topLeft" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1024" min="1" style="0" customWidth="false" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="0" t="inlineStr">
         <is>
-          <t>Exported on: 2026-09-08 00:04:58</t>
+          <t>Exported on: 2026-10-23 22:21:52</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="0" t="inlineStr">
         <is>
           <t>Filters applied:</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="0" t="inlineStr">
         <is>
           <t>  Data source: MGNREGA</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="0" t="inlineStr">
         <is>
           <t>  District: MORENA</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
@@ -2334,192 +2334,192 @@
       </c>
       <c r="D55" s="1" t="inlineStr">
         <is>
           <t>Construction of Fisheries Ponds for Community / Construction of Fisheries Ponds for Community</t>
         </is>
       </c>
       <c r="E55" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F55" s="1" t="inlineStr">
         <is>
           <t>1701004012/FR/22012034325223 — Navin talav nirman kary Devata behad me gp kolhudanda</t>
         </is>
       </c>
       <c r="G55" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H55" s="2" t="n">
         <v>1482500.31</v>
       </c>
       <c r="I55" s="2" t="n">
-        <v>1437459.24</v>
+        <v>1442940.24</v>
       </c>
       <c r="J55" s="3" t="n">
         <v>45865</v>
       </c>
       <c r="K55" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="56">
       <c r="A56" s="1" t="inlineStr">
         <is>
           <t>PAHADGARH</t>
         </is>
       </c>
       <c r="B56" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C56" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Fisheries</t>
         </is>
       </c>
       <c r="D56" s="1" t="inlineStr">
         <is>
           <t>Construction of Fisheries Ponds for Community / Construction of Fisheries Ponds for Community</t>
         </is>
       </c>
       <c r="E56" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F56" s="1" t="inlineStr">
         <is>
           <t>1701004012/FR/22012034325224 — Navin Talav nirman kary hod ke behad gp kolhudanda</t>
         </is>
       </c>
       <c r="G56" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H56" s="2" t="n">
         <v>1488924.31</v>
       </c>
       <c r="I56" s="2" t="n">
-        <v>1439357.04</v>
+        <v>1451955.78</v>
       </c>
       <c r="J56" s="3" t="n">
         <v>45865</v>
       </c>
       <c r="K56" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="57">
       <c r="A57" s="1" t="inlineStr">
         <is>
           <t>PAHADGARH</t>
         </is>
       </c>
       <c r="B57" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C57" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Fisheries</t>
         </is>
       </c>
       <c r="D57" s="1" t="inlineStr">
         <is>
           <t>Construction of Fisheries Ponds for Community / Construction of Fisheries Ponds for Community</t>
         </is>
       </c>
       <c r="E57" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F57" s="1" t="inlineStr">
         <is>
           <t>1701004012/FR/22012034325225 — Navin Talav nirman kary Khapara ke behad me gp kolhudanda</t>
         </is>
       </c>
       <c r="G57" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H57" s="2" t="n">
         <v>1473093.84</v>
       </c>
       <c r="I57" s="2" t="n">
-        <v>1438282.34</v>
+        <v>1442980.34</v>
       </c>
       <c r="J57" s="3" t="n">
         <v>45865</v>
       </c>
       <c r="K57" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="58">
       <c r="A58" s="1" t="inlineStr">
         <is>
           <t>PAHADGARH</t>
         </is>
       </c>
       <c r="B58" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C58" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Fisheries</t>
         </is>
       </c>
       <c r="D58" s="1" t="inlineStr">
         <is>
           <t>Construction of Fisheries Ponds for Community / Construction of Fisheries Ponds for Community</t>
         </is>
       </c>
       <c r="E58" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F58" s="1" t="inlineStr">
         <is>
           <t>1701004012/FR/22012034325226 — Navin Talav Nirman kary Nahar vala behad gp kolhudanda</t>
         </is>
       </c>
       <c r="G58" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H58" s="2" t="n">
         <v>1473543.14</v>
       </c>
       <c r="I58" s="2" t="n">
-        <v>1410853.88</v>
+        <v>1434343.88</v>
       </c>
       <c r="J58" s="3" t="n">
         <v>45865</v>
       </c>
       <c r="K58" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="59">
       <c r="A59" s="1" t="inlineStr">
         <is>
           <t>PAHADGARH</t>
         </is>
       </c>
       <c r="B59" s="1" t="inlineStr">
         <is>
           <t>2012-2013</t>
         </is>
       </c>
       <c r="C59" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D59" s="1" t="inlineStr">
         <is>
           <t>Land Leveling and Shaping / Levelling/shaping of Wasteland / Fallow land for Individuals</t>
@@ -16691,51 +16691,51 @@
       </c>
       <c r="D354" s="1" t="inlineStr">
         <is>
           <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
         </is>
       </c>
       <c r="E354" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F354" s="1" t="inlineStr">
         <is>
           <t>1701004012/WC/22012035216294 — Talav nirman kary kohali vale vehad nare me gp kolhudanda gp kolhudanda</t>
         </is>
       </c>
       <c r="G354" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H354" s="2" t="n">
         <v>1480703.16</v>
       </c>
       <c r="I354" s="2" t="n">
-        <v>1421097.64</v>
+        <v>1428927.64</v>
       </c>
       <c r="J354" s="3" t="n">
         <v>45490</v>
       </c>
       <c r="K354" s="3" t="n">
         <v>46191</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="355">
       <c r="A355" s="1" t="inlineStr">
         <is>
           <t>PAHADGARH</t>
         </is>
       </c>
       <c r="B355" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C355" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D355" s="1" t="inlineStr">
@@ -16985,51 +16985,51 @@
       </c>
       <c r="D360" s="1" t="inlineStr">
         <is>
           <t>Constr of Water Absorption Trench Trench for Comm / Construction of Water Absorption Trench for Community</t>
         </is>
       </c>
       <c r="E360" s="1" t="inlineStr">
         <is>
           <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F360" s="1" t="inlineStr">
         <is>
           <t>1701004012/WC/22012035225210 — Percolation tank nirman kary lyosai ke khar vale behad me kolhudanda gp kolhudanda</t>
         </is>
       </c>
       <c r="G360" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H360" s="2" t="n">
         <v>1498628.65</v>
       </c>
       <c r="I360" s="2" t="n">
-        <v>1346764.77</v>
+        <v>1344937.77</v>
       </c>
       <c r="J360" s="3" t="n">
         <v>45615</v>
       </c>
       <c r="K360" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="361">
       <c r="A361" s="1" t="inlineStr">
         <is>
           <t>PAHADGARH</t>
         </is>
       </c>
       <c r="B361" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C361" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D361" s="1" t="inlineStr">
         <is>
           <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
@@ -17079,51 +17079,51 @@
       </c>
       <c r="D362" s="1" t="inlineStr">
         <is>
           <t>Constr of Water Absorption Trench Trench for Comm / Construction of Water Absorption Trench for Community</t>
         </is>
       </c>
       <c r="E362" s="1" t="inlineStr">
         <is>
           <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F362" s="1" t="inlineStr">
         <is>
           <t>1701004012/WC/22012035225213 — Percolation tank Nirman kary shyamatala behad me kolhudanda GP KOLHUDANDA</t>
         </is>
       </c>
       <c r="G362" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H362" s="2" t="n">
         <v>1477341.91</v>
       </c>
       <c r="I362" s="2" t="n">
-        <v>1421064.51</v>
+        <v>1414800.57</v>
       </c>
       <c r="J362" s="3" t="n">
         <v>45615</v>
       </c>
       <c r="K362" s="3" t="n">
         <v>46154</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="363">
       <c r="A363" s="1" t="inlineStr">
         <is>
           <t>PAHADGARH</t>
         </is>
       </c>
       <c r="B363" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C363" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D363" s="1" t="inlineStr">
@@ -17224,51 +17224,51 @@
       </c>
       <c r="D365" s="1" t="inlineStr">
         <is>
           <t>Constr of Continuous Contour Trench for Comm / Construction of Continuous Contour Trench for Community</t>
         </is>
       </c>
       <c r="E365" s="1" t="inlineStr">
         <is>
           <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F365" s="1" t="inlineStr">
         <is>
           <t>1701004012/WC/22012035225218 — Percolation tank nirman kary munesh ke khet ke pass kolhudanda gp kolhudanda</t>
         </is>
       </c>
       <c r="G365" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H365" s="2" t="n">
         <v>1485800.75</v>
       </c>
       <c r="I365" s="2" t="n">
-        <v>1427851.53</v>
+        <v>1423153.53</v>
       </c>
       <c r="J365" s="3" t="n">
         <v>45615</v>
       </c>
       <c r="K365" s="3" t="n">
         <v>46154</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="366">
       <c r="A366" s="1" t="inlineStr">
         <is>
           <t>PAHADGARH</t>
         </is>
       </c>
       <c r="B366" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C366" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D366" s="1" t="inlineStr">
@@ -17371,51 +17371,51 @@
       </c>
       <c r="D368" s="1" t="inlineStr">
         <is>
           <t>Constr of Water Absorption Trench Trench for Comm / Construction of Water Absorption Trench for Community</t>
         </is>
       </c>
       <c r="E368" s="1" t="inlineStr">
         <is>
           <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F368" s="1" t="inlineStr">
         <is>
           <t>1701004012/WC/22012035225222 — Percolation tank nirman kary kohali behad me kolhudanda gp kolhudanda</t>
         </is>
       </c>
       <c r="G368" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H368" s="2" t="n">
         <v>1490418.3</v>
       </c>
       <c r="I368" s="2" t="n">
-        <v>1239862.93</v>
+        <v>1235720.85</v>
       </c>
       <c r="J368" s="3" t="n">
         <v>45615</v>
       </c>
       <c r="K368" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="369">
       <c r="A369" s="1" t="inlineStr">
         <is>
           <t>PAHADGARH</t>
         </is>
       </c>
       <c r="B369" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C369" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D369" s="1" t="inlineStr">
         <is>
           <t>Constr of Water Absorption Trench Trench for Comm / Construction of Water Absorption Trench for Community</t>