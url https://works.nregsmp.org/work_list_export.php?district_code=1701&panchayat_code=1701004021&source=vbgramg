--- v0 (2026-09-09)
+++ v1 (2026-10-25)
@@ -135,51 +135,51 @@
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
   <dimension ref="A1:K52"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="true" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <selection activeCell="A1" activeCellId="0" pane="topLeft" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1024" min="1" style="0" customWidth="false" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="0" t="inlineStr">
         <is>
-          <t>Exported on: 2026-09-09 22:11:37</t>
+          <t>Exported on: 2026-10-25 02:30:05</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="0" t="inlineStr">
         <is>
           <t>Filters applied:</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="0" t="inlineStr">
         <is>
           <t>  Data source: VBGRAMG</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="0" t="inlineStr">
         <is>
           <t>  District: MORENA</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
@@ -273,380 +273,380 @@
       </c>
       <c r="K11" s="3" t="inlineStr">
         <is>
           <t>Work Completed Date</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="12">
       <c r="A12" s="1" t="inlineStr">
         <is>
           <t>PAHADGARH</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C12" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
         </is>
       </c>
       <c r="D12" s="1" t="inlineStr">
         <is>
-          <t>Lining of water courses Canal for Community / Lining of water courses Canal for Community</t>
+          <t>Lining of water courses Canal for Community / Lining of Canal for Community</t>
         </is>
       </c>
       <c r="E12" s="1" t="inlineStr">
         <is>
           <t>Lining of Canal</t>
         </is>
       </c>
       <c r="F12" s="1" t="inlineStr">
         <is>
           <t>1701004021/DP/22012034615593 — पत्थर नाला निर्माण कार्य दशरथ के मकान से नदी की और कल्लू के मकान से नदी की और कार्य खिटोरा</t>
         </is>
       </c>
       <c r="G12" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H12" s="2" t="n">
         <v>1499619.04</v>
       </c>
       <c r="I12" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J12" s="3" t="n">
         <v>45367</v>
       </c>
       <c r="K12" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="13">
       <c r="A13" s="1" t="inlineStr">
         <is>
           <t>PAHADGARH</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C13" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
         </is>
       </c>
       <c r="D13" s="1" t="inlineStr">
         <is>
-          <t>Coastal Afforestation using forstry Trees for Comm / Along the coast Afforestation using forestry Trees for Community</t>
+          <t>Coastal Afforestation using forstry Trees for Comm / Plantation in Coastal Area for Community</t>
         </is>
       </c>
       <c r="E13" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F13" s="1" t="inlineStr">
         <is>
           <t>1701004021/DP/22012034620737 — Vruksharopan Kary Kansh Baba  ke mandir ke pass mahavan khitora</t>
         </is>
       </c>
       <c r="G13" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H13" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I13" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J13" s="3" t="n">
         <v>45451</v>
       </c>
       <c r="K13" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="14">
       <c r="A14" s="1" t="inlineStr">
         <is>
           <t>PAHADGARH</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C14" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
         </is>
       </c>
       <c r="D14" s="1" t="inlineStr">
         <is>
-          <t>Gov blding premises-Block Plantation-Horticulture / Block Plantation of Horticulture Trees in Government building premises for Community</t>
+          <t>Gov blding premises-Block Plantation-Horticulture / Plantation in Institutions for Community</t>
         </is>
       </c>
       <c r="E14" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F14" s="1" t="inlineStr">
         <is>
           <t>1701004021/DP/22012034620797 — Vruksharopan Kary Kansh Baba  ke mandir ke pass mahavan khitora</t>
         </is>
       </c>
       <c r="G14" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H14" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I14" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J14" s="3" t="n">
         <v>45451</v>
       </c>
       <c r="K14" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="15">
       <c r="A15" s="1" t="inlineStr">
         <is>
           <t>PAHADGARH</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C15" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
         </is>
       </c>
       <c r="D15" s="1" t="inlineStr">
         <is>
-          <t>Wastelands Block Plantation-Farm Forestry -Comm / Wasteland Block Plantation of Farm Forestry Trees for Community</t>
+          <t>Wastelands Block Plantation-Farm Forestry -Comm / Agro Forestry Block Plantation in Waste Lands for Community</t>
         </is>
       </c>
       <c r="E15" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F15" s="1" t="inlineStr">
         <is>
           <t>1701004021/DP/22012034624805 — विराचारोपण कार्य कांश बाबा के मंदिर के पास महावन खिटोरा</t>
         </is>
       </c>
       <c r="G15" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H15" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I15" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J15" s="3" t="n">
         <v>45451</v>
       </c>
       <c r="K15" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="16">
       <c r="A16" s="1" t="inlineStr">
         <is>
           <t>PAHADGARH</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C16" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
         </is>
       </c>
       <c r="D16" s="1" t="inlineStr">
         <is>
-          <t>Wastelands Block Plantation-Sericulture-Comm / Wasteland Block Plantation of Sericulture Trees for Community</t>
+          <t>Wastelands Block Plantation-Sericulture-Comm / Block Plantation of Sericulture Trees in fields for Community</t>
         </is>
       </c>
       <c r="E16" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F16" s="1" t="inlineStr">
         <is>
           <t>1701004021/DP/22012034624807 — viracharopan kary kansh baba ke mandir lke pass mahaban khitora</t>
         </is>
       </c>
       <c r="G16" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H16" s="2" t="n">
         <v>306992.38</v>
       </c>
       <c r="I16" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J16" s="3" t="n">
         <v>45504</v>
       </c>
       <c r="K16" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="17">
       <c r="A17" s="1" t="inlineStr">
         <is>
           <t>PAHADGARH</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C17" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D17" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E17" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F17" s="1" t="inlineStr">
         <is>
           <t>1701004021/IF/22012035421181 — khet talab nirman kary suresh</t>
         </is>
       </c>
       <c r="G17" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H17" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I17" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J17" s="3" t="n">
         <v>45763</v>
       </c>
       <c r="K17" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="18">
       <c r="A18" s="1" t="inlineStr">
         <is>
           <t>PAHADGARH</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C18" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D18" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>IAY Houses / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E18" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F18" s="1" t="inlineStr">
         <is>
           <t>1701004021/IF/IAY/36953 — Construction of IAY House -IAY REG. NO. MP-01-004-021-002/61TH</t>
         </is>
       </c>
       <c r="G18" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H18" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I18" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J18" s="3" t="n">
         <v>42317</v>
       </c>
       <c r="K18" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="19">
       <c r="A19" s="1" t="inlineStr">
         <is>
           <t>PAHADGARH</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C19" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D19" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>IAY Houses / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E19" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F19" s="1" t="inlineStr">
         <is>
           <t>1701004021/IF/IAY/36984 — Construction of IAY House -IAY REG. NO. MP-01-004-021-002/02</t>
         </is>
       </c>
       <c r="G19" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H19" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I19" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J19" s="3" t="n">
         <v>42317</v>
@@ -1072,1132 +1072,1132 @@
         <v>0</v>
       </c>
       <c r="J28" s="3" t="n">
         <v>44704</v>
       </c>
       <c r="K28" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="29">
       <c r="A29" s="1" t="inlineStr">
         <is>
           <t>PAHADGARH</t>
         </is>
       </c>
       <c r="B29" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C29" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D29" s="1" t="inlineStr">
         <is>
-          <t>Construction of Earthen Gully Plugs for Community / Construction of Earthen Gully Plugs for Community</t>
+          <t>Construction of Earthen Gully Plugs for Community / Construction of Earthen Gully Plug for Community</t>
         </is>
       </c>
       <c r="E29" s="1" t="inlineStr">
         <is>
           <t>Boulder Check/Gully Plug</t>
         </is>
       </c>
       <c r="F29" s="1" t="inlineStr">
         <is>
           <t>1701004021/WC/22012034938115 — GALI PLUG NIRMAN KARY VIRENDRA K KHET K PASS</t>
         </is>
       </c>
       <c r="G29" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H29" s="2" t="n">
         <v>485878.12</v>
       </c>
       <c r="I29" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J29" s="3" t="n">
         <v>44704</v>
       </c>
       <c r="K29" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="30">
       <c r="A30" s="1" t="inlineStr">
         <is>
           <t>PAHADGARH</t>
         </is>
       </c>
       <c r="B30" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C30" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D30" s="1" t="inlineStr">
         <is>
-          <t>Constr of Stone boulder Gully Plugs for Comm / Construction of Stone boulder Gully Plugs for Community</t>
+          <t>Constr of Stone boulder Gully Plugs for Comm / Construction of Stone Boulder Gully Plug for Community</t>
         </is>
       </c>
       <c r="E30" s="1" t="inlineStr">
         <is>
           <t>Boulder Check/Gully Plug</t>
         </is>
       </c>
       <c r="F30" s="1" t="inlineStr">
         <is>
           <t>1701004021/WC/22012034970236 — गली प्लग निर्माण कार्य रामू के खेत के पास</t>
         </is>
       </c>
       <c r="G30" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H30" s="2" t="n">
         <v>489768.15</v>
       </c>
       <c r="I30" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J30" s="3" t="n">
         <v>44704</v>
       </c>
       <c r="K30" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="31">
       <c r="A31" s="1" t="inlineStr">
         <is>
           <t>PAHADGARH</t>
         </is>
       </c>
       <c r="B31" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C31" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D31" s="1" t="inlineStr">
         <is>
-          <t>Construction of Earthen Gully Plugs for Community / Construction of Earthen Gully Plugs for Community</t>
+          <t>Construction of Earthen Gully Plugs for Community / Construction of Earthen Gully Plug for Community</t>
         </is>
       </c>
       <c r="E31" s="1" t="inlineStr">
         <is>
           <t>Boulder Check/Gully Plug</t>
         </is>
       </c>
       <c r="F31" s="1" t="inlineStr">
         <is>
           <t>1701004021/WC/22012035025801 — गली प्लग देवीराम के खेत पास</t>
         </is>
       </c>
       <c r="G31" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H31" s="2" t="n">
         <v>492768.15</v>
       </c>
       <c r="I31" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J31" s="3" t="n">
         <v>45139</v>
       </c>
       <c r="K31" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="32">
       <c r="A32" s="1" t="inlineStr">
         <is>
           <t>PAHADGARH</t>
         </is>
       </c>
       <c r="B32" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C32" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D32" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E32" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F32" s="1" t="inlineStr">
         <is>
           <t>1701004021/WC/22012035220724 — navin talab nirman kary babu baba mandir ke pass</t>
         </is>
       </c>
       <c r="G32" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H32" s="2" t="n">
         <v>1477280.69</v>
       </c>
       <c r="I32" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J32" s="3" t="n">
         <v>45803</v>
       </c>
       <c r="K32" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="33">
       <c r="A33" s="1" t="inlineStr">
         <is>
           <t>PAHADGARH</t>
         </is>
       </c>
       <c r="B33" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C33" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D33" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E33" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F33" s="1" t="inlineStr">
         <is>
           <t>1701004021/WC/22012035220725 — navin talab nirman kary mahesh ke khet ke pass</t>
         </is>
       </c>
       <c r="G33" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H33" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I33" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J33" s="3" t="n">
         <v>45520</v>
       </c>
       <c r="K33" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="34">
       <c r="A34" s="1" t="inlineStr">
         <is>
           <t>PAHADGARH</t>
         </is>
       </c>
       <c r="B34" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C34" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D34" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E34" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F34" s="1" t="inlineStr">
         <is>
           <t>1701004021/WC/22012035220727 — navin talab nirman kary raghuraj ke khet ke pass</t>
         </is>
       </c>
       <c r="G34" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H34" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I34" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J34" s="3" t="n">
         <v>45520</v>
       </c>
       <c r="K34" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="35">
       <c r="A35" s="1" t="inlineStr">
         <is>
           <t>PAHADGARH</t>
         </is>
       </c>
       <c r="B35" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C35" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D35" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E35" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F35" s="1" t="inlineStr">
         <is>
           <t>1701004021/WC/22012035220728 — navin talab nirman kary keshav ke khet ke pass</t>
         </is>
       </c>
       <c r="G35" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H35" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I35" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J35" s="3" t="n">
         <v>45520</v>
       </c>
       <c r="K35" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="36">
       <c r="A36" s="1" t="inlineStr">
         <is>
           <t>PAHADGARH</t>
         </is>
       </c>
       <c r="B36" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C36" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D36" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E36" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F36" s="1" t="inlineStr">
         <is>
           <t>1701004021/WC/22012035220729 — navin talab nirman kary kwari nadi  ke pass</t>
         </is>
       </c>
       <c r="G36" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H36" s="2" t="n">
         <v>1483929.66</v>
       </c>
       <c r="I36" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J36" s="3" t="n">
         <v>45803</v>
       </c>
       <c r="K36" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="37">
       <c r="A37" s="1" t="inlineStr">
         <is>
           <t>PAHADGARH</t>
         </is>
       </c>
       <c r="B37" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C37" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D37" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E37" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F37" s="1" t="inlineStr">
         <is>
           <t>1701004021/WC/22012035220732 — navin talab nirman kary bade tapun ke pass</t>
         </is>
       </c>
       <c r="G37" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H37" s="2" t="n">
         <v>1474355.47</v>
       </c>
       <c r="I37" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J37" s="3" t="n">
         <v>45803</v>
       </c>
       <c r="K37" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="38">
       <c r="A38" s="1" t="inlineStr">
         <is>
           <t>PAHADGARH</t>
         </is>
       </c>
       <c r="B38" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C38" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D38" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E38" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F38" s="1" t="inlineStr">
         <is>
           <t>1701004021/WC/22012035220733 — navin talab nirman kary bhadbhada nare par</t>
         </is>
       </c>
       <c r="G38" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H38" s="2" t="n">
         <v>1484404.62</v>
       </c>
       <c r="I38" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J38" s="3" t="n">
         <v>45803</v>
       </c>
       <c r="K38" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="39">
       <c r="A39" s="1" t="inlineStr">
         <is>
           <t>PAHADGARH</t>
         </is>
       </c>
       <c r="B39" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C39" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D39" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E39" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F39" s="1" t="inlineStr">
         <is>
           <t>1701004021/WC/22012035220735 — navin talab nirman kary peeli mati wale khor me</t>
         </is>
       </c>
       <c r="G39" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H39" s="2" t="n">
         <v>1441821.69</v>
       </c>
       <c r="I39" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J39" s="3" t="n">
         <v>45803</v>
       </c>
       <c r="K39" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="40">
       <c r="A40" s="1" t="inlineStr">
         <is>
           <t>PAHADGARH</t>
         </is>
       </c>
       <c r="B40" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C40" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D40" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E40" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F40" s="1" t="inlineStr">
         <is>
           <t>1701004021/WC/22012035220736 — navin talab nirman kary vasdev ke khet ke pass</t>
         </is>
       </c>
       <c r="G40" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H40" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I40" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J40" s="3" t="n">
         <v>45520</v>
       </c>
       <c r="K40" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="41">
       <c r="A41" s="1" t="inlineStr">
         <is>
           <t>PAHADGARH</t>
         </is>
       </c>
       <c r="B41" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C41" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D41" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E41" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F41" s="1" t="inlineStr">
         <is>
           <t>1701004021/WC/22012035220737 — navin talab nirman kary nirpal ke khet ke pass</t>
         </is>
       </c>
       <c r="G41" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H41" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I41" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J41" s="3" t="n">
         <v>45520</v>
       </c>
       <c r="K41" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="42">
       <c r="A42" s="1" t="inlineStr">
         <is>
           <t>PAHADGARH</t>
         </is>
       </c>
       <c r="B42" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C42" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D42" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E42" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F42" s="1" t="inlineStr">
         <is>
           <t>1701004021/WC/22012035220738 — navin talab nirman kary remja wale khar me</t>
         </is>
       </c>
       <c r="G42" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H42" s="2" t="n">
         <v>1465193.99</v>
       </c>
       <c r="I42" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J42" s="3" t="n">
         <v>45646</v>
       </c>
       <c r="K42" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="43">
       <c r="A43" s="1" t="inlineStr">
         <is>
           <t>PAHADGARH</t>
         </is>
       </c>
       <c r="B43" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C43" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D43" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E43" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F43" s="1" t="inlineStr">
         <is>
           <t>1701004021/WC/22012035224338 — percolation tank nirman kary kimliya wali nari me</t>
         </is>
       </c>
       <c r="G43" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H43" s="2" t="n">
         <v>1483716.04</v>
       </c>
       <c r="I43" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J43" s="3" t="n">
         <v>45803</v>
       </c>
       <c r="K43" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="44">
       <c r="A44" s="1" t="inlineStr">
         <is>
           <t>PAHADGARH</t>
         </is>
       </c>
       <c r="B44" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C44" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D44" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E44" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F44" s="1" t="inlineStr">
         <is>
           <t>1701004021/WC/22012035224339 — percolation tank nirman kary peepal wale nare ke pass</t>
         </is>
       </c>
       <c r="G44" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H44" s="2" t="n">
         <v>1485770.18</v>
       </c>
       <c r="I44" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J44" s="3" t="n">
         <v>45803</v>
       </c>
       <c r="K44" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="45">
       <c r="A45" s="1" t="inlineStr">
         <is>
           <t>PAHADGARH</t>
         </is>
       </c>
       <c r="B45" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C45" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D45" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E45" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F45" s="1" t="inlineStr">
         <is>
           <t>1701004021/WC/22012035224343 — percolation tank nirman kary satendra ke khet ke pass</t>
         </is>
       </c>
       <c r="G45" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H45" s="2" t="n">
         <v>1473476.33</v>
       </c>
       <c r="I45" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J45" s="3" t="n">
         <v>45646</v>
       </c>
       <c r="K45" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="46">
       <c r="A46" s="1" t="inlineStr">
         <is>
           <t>PAHADGARH</t>
         </is>
       </c>
       <c r="B46" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C46" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D46" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E46" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F46" s="1" t="inlineStr">
         <is>
           <t>1701004021/WC/22012035224345 — percolation tank nirman kary bade bamu ke pass</t>
         </is>
       </c>
       <c r="G46" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H46" s="2" t="n">
         <v>1468875.03</v>
       </c>
       <c r="I46" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J46" s="3" t="n">
         <v>45646</v>
       </c>
       <c r="K46" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="47">
       <c r="A47" s="1" t="inlineStr">
         <is>
           <t>PAHADGARH</t>
         </is>
       </c>
       <c r="B47" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C47" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D47" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E47" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F47" s="1" t="inlineStr">
         <is>
           <t>1701004021/WC/22012035224346 — percolation tank nirman kary kedar ke khet ke pass</t>
         </is>
       </c>
       <c r="G47" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H47" s="2" t="n">
         <v>1490148.03</v>
       </c>
       <c r="I47" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J47" s="3" t="n">
         <v>45803</v>
       </c>
       <c r="K47" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="48">
       <c r="A48" s="1" t="inlineStr">
         <is>
           <t>PAHADGARH</t>
         </is>
       </c>
       <c r="B48" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C48" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D48" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E48" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F48" s="1" t="inlineStr">
         <is>
           <t>1701004021/WC/22012035224348 — percolation tank nirman kary umar wale nare ke pass</t>
         </is>
       </c>
       <c r="G48" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H48" s="2" t="n">
         <v>1466231.37</v>
       </c>
       <c r="I48" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J48" s="3" t="n">
         <v>45959</v>
       </c>
       <c r="K48" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="49">
       <c r="A49" s="1" t="inlineStr">
         <is>
           <t>PAHADGARH</t>
         </is>
       </c>
       <c r="B49" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C49" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D49" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E49" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F49" s="1" t="inlineStr">
         <is>
           <t>1701004021/WC/22012035224349 — percolation tank nirman kary khadar ke pass</t>
         </is>
       </c>
       <c r="G49" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H49" s="2" t="n">
         <v>1488371.93</v>
       </c>
       <c r="I49" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J49" s="3" t="n">
         <v>45926</v>
       </c>
       <c r="K49" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="50">
       <c r="A50" s="1" t="inlineStr">
         <is>
           <t>PAHADGARH</t>
         </is>
       </c>
       <c r="B50" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C50" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D50" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E50" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F50" s="1" t="inlineStr">
         <is>
           <t>1701004021/WC/22012035224350 — percolation tank nirman kary amarsingh ke khet ke pass</t>
         </is>
       </c>
       <c r="G50" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H50" s="2" t="n">
         <v>1486045.67</v>
       </c>
       <c r="I50" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J50" s="3" t="n">
         <v>45926</v>
       </c>
       <c r="K50" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="51">
       <c r="A51" s="1" t="inlineStr">
         <is>
           <t>PAHADGARH</t>
         </is>
       </c>
       <c r="B51" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C51" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D51" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E51" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F51" s="1" t="inlineStr">
         <is>
           <t>1701004021/WC/22012035224352 — percolation tank nirman kary chhokar wale behad me</t>
         </is>
       </c>
       <c r="G51" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H51" s="2" t="n">
         <v>1488806.45</v>
       </c>
       <c r="I51" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J51" s="3" t="n">
         <v>45919</v>
       </c>
       <c r="K51" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="52">
       <c r="A52" s="1" t="inlineStr">
         <is>
           <t>PAHADGARH</t>
         </is>
       </c>
       <c r="B52" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C52" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D52" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E52" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F52" s="1" t="inlineStr">
         <is>
           <t>1701004021/WC/22012035240456 — navin talab nirman kary bharoshi ke khet ke pass</t>
         </is>
       </c>
       <c r="G52" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H52" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I52" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J52" s="3" t="n">
         <v>45574</v>