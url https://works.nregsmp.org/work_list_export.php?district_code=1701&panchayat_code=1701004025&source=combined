--- v0 (2026-09-02)
+++ v1 (2026-10-28)
@@ -135,51 +135,51 @@
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
   <dimension ref="A1:K365"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="true" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <selection activeCell="A1" activeCellId="0" pane="topLeft" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1024" min="1" style="0" customWidth="false" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="0" t="inlineStr">
         <is>
-          <t>Exported on: 2026-09-02 08:32:19</t>
+          <t>Exported on: 2026-10-28 09:27:20</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="0" t="inlineStr">
         <is>
           <t>Filters applied:</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="0" t="inlineStr">
         <is>
           <t>  Data source: MGNREGA + VBGRAMG</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="0" t="inlineStr">
         <is>
           <t>  District: MORENA</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
@@ -3365,98 +3365,98 @@
       <c r="J75" s="3" t="n">
         <v>42935</v>
       </c>
       <c r="K75" s="3" t="n">
         <v>44032</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="76">
       <c r="A76" s="1" t="inlineStr">
         <is>
           <t>PAHADGARH</t>
         </is>
       </c>
       <c r="B76" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C76" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D76" s="1" t="inlineStr">
         <is>
-          <t>Plantation / Block Plantation of Horticulture Trees in fields for Individuals</t>
+          <t>Plantation / Block Plantation of Horticulture Trees in fields for Individual</t>
         </is>
       </c>
       <c r="E76" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F76" s="1" t="inlineStr">
         <is>
           <t>1701004025/IF/22012034390831 — veracharopan</t>
         </is>
       </c>
       <c r="G76" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H76" s="2" t="n">
         <v>335000</v>
       </c>
       <c r="I76" s="2" t="n">
         <v>8036</v>
       </c>
       <c r="J76" s="3" t="n">
         <v>42935</v>
       </c>
       <c r="K76" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="77">
       <c r="A77" s="1" t="inlineStr">
         <is>
           <t>PAHADGARH</t>
         </is>
       </c>
       <c r="B77" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C77" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D77" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E77" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F77" s="1" t="inlineStr">
         <is>
           <t>1701004025/IF/22012035391016 — खेत तालाब निर्माण का बृंदावन के खेत</t>
         </is>
       </c>
       <c r="G77" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H77" s="2" t="n">
         <v>147166.45</v>
       </c>
       <c r="I77" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J77" s="3" t="n">
         <v>45777</v>
@@ -16753,73 +16753,73 @@
       <c r="J351" s="3" t="n">
         <v>45745</v>
       </c>
       <c r="K351" s="3" t="n">
         <v>46135</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="352">
       <c r="A352" s="1" t="inlineStr">
         <is>
           <t>PAHADGARH</t>
         </is>
       </c>
       <c r="B352" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C352" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D352" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E352" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F352" s="1" t="inlineStr">
         <is>
           <t>1701004025/WC/22012035256654 — तालाब निर्माण कार्य लालमन के बेहड</t>
         </is>
       </c>
       <c r="G352" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H352" s="2" t="n">
         <v>1399151.61</v>
       </c>
       <c r="I352" s="2" t="n">
-        <v>486</v>
+        <v>5586</v>
       </c>
       <c r="J352" s="3" t="n">
         <v>45746</v>
       </c>
       <c r="K352" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="353">
       <c r="A353" s="1" t="inlineStr">
         <is>
           <t>PAHADGARH</t>
         </is>
       </c>
       <c r="B353" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C353" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D353" s="1" t="inlineStr">
         <is>
           <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
@@ -16945,286 +16945,286 @@
       <c r="J355" s="3" t="n">
         <v>45799</v>
       </c>
       <c r="K355" s="3" t="n">
         <v>45881</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="356">
       <c r="A356" s="1" t="inlineStr">
         <is>
           <t>PAHADGARH</t>
         </is>
       </c>
       <c r="B356" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C356" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D356" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E356" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F356" s="1" t="inlineStr">
         <is>
           <t>1701004025/WC/22012035317665 — तालाब निमार्ण कार्य कप्तान के खेत के पास</t>
         </is>
       </c>
       <c r="G356" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H356" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I356" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J356" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K356" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="357">
       <c r="A357" s="1" t="inlineStr">
         <is>
           <t>PAHADGARH</t>
         </is>
       </c>
       <c r="B357" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C357" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D357" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E357" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F357" s="1" t="inlineStr">
         <is>
           <t>1701004025/WC/22012035317666 — तालाब निमार्ण कार्य भूरा के खेत के पास</t>
         </is>
       </c>
       <c r="G357" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H357" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I357" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J357" s="3" t="n">
         <v>45763</v>
       </c>
       <c r="K357" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="358">
       <c r="A358" s="1" t="inlineStr">
         <is>
           <t>PAHADGARH</t>
         </is>
       </c>
       <c r="B358" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C358" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D358" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E358" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F358" s="1" t="inlineStr">
         <is>
           <t>1701004025/WC/22012035317667 — तालाब निमार्ण कार्य दर्शन के खेत के पास</t>
         </is>
       </c>
       <c r="G358" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H358" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I358" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J358" s="3" t="n">
         <v>45763</v>
       </c>
       <c r="K358" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="359">
       <c r="A359" s="1" t="inlineStr">
         <is>
           <t>PAHADGARH</t>
         </is>
       </c>
       <c r="B359" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C359" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D359" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E359" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F359" s="1" t="inlineStr">
         <is>
           <t>1701004025/WC/22012035318454 — तालाब निर्माण कार्य कप्तान के खेत के पास</t>
         </is>
       </c>
       <c r="G359" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H359" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I359" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J359" s="3" t="n">
         <v>45763</v>
       </c>
       <c r="K359" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="360">
       <c r="A360" s="1" t="inlineStr">
         <is>
           <t>PAHADGARH</t>
         </is>
       </c>
       <c r="B360" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C360" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D360" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E360" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F360" s="1" t="inlineStr">
         <is>
           <t>1701004025/WC/22012035318455 — तालाब निर्माण कार्य  भूरा के खेत के पास</t>
         </is>
       </c>
       <c r="G360" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H360" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I360" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J360" s="3" t="n">
         <v>45763</v>
       </c>
       <c r="K360" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="361">
       <c r="A361" s="1" t="inlineStr">
         <is>
           <t>PAHADGARH</t>
         </is>
       </c>
       <c r="B361" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C361" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D361" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E361" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F361" s="1" t="inlineStr">
         <is>
           <t>1701004025/WC/22012035318456 — तालाब निर्माण कार्य दर्शन के खेत के पास</t>
         </is>
       </c>
       <c r="G361" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H361" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I361" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J361" s="3" t="n">
         <v>45763</v>