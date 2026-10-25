--- v0 (2026-09-07)
+++ v1 (2026-10-25)
@@ -135,51 +135,51 @@
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
   <dimension ref="A1:K412"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="true" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <selection activeCell="A1" activeCellId="0" pane="topLeft" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1024" min="1" style="0" customWidth="false" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="0" t="inlineStr">
         <is>
-          <t>Exported on: 2026-09-07 08:58:22</t>
+          <t>Exported on: 2026-10-25 19:24:40</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="0" t="inlineStr">
         <is>
           <t>Filters applied:</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="0" t="inlineStr">
         <is>
           <t>  Data source: MGNREGA</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="0" t="inlineStr">
         <is>
           <t>  District: MORENA</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
@@ -8776,98 +8776,98 @@
       </c>
       <c r="D189" s="1" t="inlineStr">
         <is>
           <t>Constr of Earthen peripheral Bund for Community / Construction of Earthen peripheral/farm/field Bund for Community</t>
         </is>
       </c>
       <c r="E189" s="1" t="inlineStr">
         <is>
           <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F189" s="1" t="inlineStr">
         <is>
           <t>1701004039/LD/22012034958087 — peripheral ston bund nirman kary hanuman mandir lakhapura bisnori</t>
         </is>
       </c>
       <c r="G189" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H189" s="2" t="n">
         <v>1493862.38</v>
       </c>
       <c r="I189" s="2" t="n">
-        <v>1209961.8</v>
+        <v>1202914.8</v>
       </c>
       <c r="J189" s="3" t="n">
         <v>46057</v>
       </c>
       <c r="K189" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="190">
       <c r="A190" s="1" t="inlineStr">
         <is>
           <t>PAHADGARH</t>
         </is>
       </c>
       <c r="B190" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C190" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D190" s="1" t="inlineStr">
         <is>
           <t>Constr of Earthen peripheral Bund for Community / Construction of Earthen peripheral/farm/field Bund for Community</t>
         </is>
       </c>
       <c r="E190" s="1" t="inlineStr">
         <is>
           <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F190" s="1" t="inlineStr">
         <is>
           <t>1701004039/LD/22012034958088 — peripheral ston bund nirman kary heeramanbaba mandir bisnori</t>
         </is>
       </c>
       <c r="G190" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H190" s="2" t="n">
         <v>1493862.38</v>
       </c>
       <c r="I190" s="2" t="n">
-        <v>1183609.8</v>
+        <v>1180612.8</v>
       </c>
       <c r="J190" s="3" t="n">
         <v>46048</v>
       </c>
       <c r="K190" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="191">
       <c r="A191" s="1" t="inlineStr">
         <is>
           <t>PAHADGARH</t>
         </is>
       </c>
       <c r="B191" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C191" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D191" s="1" t="inlineStr">
         <is>
           <t>Constr of Pebble peripheral Bund for Community / Construction of Pebble peripheral/farm/field Bund for Community</t>
@@ -9058,51 +9058,51 @@
       </c>
       <c r="D195" s="1" t="inlineStr">
         <is>
           <t>Constr of Earthen peripheral Bund for Community / Construction of Earthen peripheral/farm/field Bund for Community</t>
         </is>
       </c>
       <c r="E195" s="1" t="inlineStr">
         <is>
           <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F195" s="1" t="inlineStr">
         <is>
           <t>1701004039/LD/22012034958093 — peripheral ston bund nirman kary siddh baba gp bisnori</t>
         </is>
       </c>
       <c r="G195" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H195" s="2" t="n">
         <v>1493862.38</v>
       </c>
       <c r="I195" s="2" t="n">
-        <v>1165591.8</v>
+        <v>1162459.8</v>
       </c>
       <c r="J195" s="3" t="n">
         <v>46107</v>
       </c>
       <c r="K195" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="196">
       <c r="A196" s="1" t="inlineStr">
         <is>
           <t>PAHADGARH</t>
         </is>
       </c>
       <c r="B196" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C196" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D196" s="1" t="inlineStr">
         <is>
           <t>Constr of Earthen peripheral Bund for Community / Construction of Earthen peripheral/farm/field Bund for Community</t>
@@ -9152,51 +9152,51 @@
       </c>
       <c r="D197" s="1" t="inlineStr">
         <is>
           <t>Constr of Earthen peripheral Bund for Community / Construction of Earthen peripheral/farm/field Bund for Community</t>
         </is>
       </c>
       <c r="E197" s="1" t="inlineStr">
         <is>
           <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F197" s="1" t="inlineStr">
         <is>
           <t>1701004039/LD/22012034958095 — peripheral ston bund nirman kary kalee mata gp bisnori</t>
         </is>
       </c>
       <c r="G197" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H197" s="2" t="n">
         <v>1493862.38</v>
       </c>
       <c r="I197" s="2" t="n">
-        <v>1042138.8</v>
+        <v>1039006.8</v>
       </c>
       <c r="J197" s="3" t="n">
         <v>46107</v>
       </c>
       <c r="K197" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="198">
       <c r="A198" s="1" t="inlineStr">
         <is>
           <t>PAHADGARH</t>
         </is>
       </c>
       <c r="B198" s="1" t="inlineStr">
         <is>
           <t>2010-2011</t>
         </is>
       </c>
       <c r="C198" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D198" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>