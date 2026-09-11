--- v0 (2026-09-11)
+++ v1 (2026-09-11)
@@ -135,51 +135,51 @@
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
   <dimension ref="A1:K685"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="true" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <selection activeCell="A1" activeCellId="0" pane="topLeft" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1024" min="1" style="0" customWidth="false" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="0" t="inlineStr">
         <is>
-          <t>Exported on: 2026-09-11 11:41:55</t>
+          <t>Exported on: 2026-09-11 22:50:50</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="0" t="inlineStr">
         <is>
           <t>Filters applied:</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="0" t="inlineStr">
         <is>
           <t>  Data source: MGNREGA + VBGRAMG</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="0" t="inlineStr">
         <is>
           <t>  District: MORENA</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">