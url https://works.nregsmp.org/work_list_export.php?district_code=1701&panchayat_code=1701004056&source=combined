--- v1 (2026-09-11)
+++ v2 (2026-10-28)
@@ -135,51 +135,51 @@
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
   <dimension ref="A1:K685"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="true" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <selection activeCell="A1" activeCellId="0" pane="topLeft" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1024" min="1" style="0" customWidth="false" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="0" t="inlineStr">
         <is>
-          <t>Exported on: 2026-09-11 22:50:50</t>
+          <t>Exported on: 2026-10-28 20:08:21</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="0" t="inlineStr">
         <is>
           <t>Filters applied:</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="0" t="inlineStr">
         <is>
           <t>  Data source: MGNREGA + VBGRAMG</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="0" t="inlineStr">
         <is>
           <t>  District: MORENA</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
@@ -604,145 +604,145 @@
         <v>0</v>
       </c>
       <c r="J18" s="3" t="n">
         <v>44789</v>
       </c>
       <c r="K18" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="19">
       <c r="A19" s="1" t="inlineStr">
         <is>
           <t>PAHADGARH</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C19" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D19" s="1" t="inlineStr">
         <is>
-          <t>Constr of Anganwadi for community / Construction of Anganwadi Building for Community</t>
+          <t>Constr of Anganwadi for community / Construction of Anganwadi Centre Building for Community</t>
         </is>
       </c>
       <c r="E19" s="1" t="inlineStr">
         <is>
           <t>Constr of Aganwadi</t>
         </is>
       </c>
       <c r="F19" s="1" t="inlineStr">
         <is>
           <t>1701004056/AV/22012034658366 — शांती धाम निर्माण कार्य आदिवासी वस्‍ती खडरियापुरा</t>
         </is>
       </c>
       <c r="G19" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H19" s="2" t="n">
         <v>334906.09</v>
       </c>
       <c r="I19" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J19" s="3" t="n">
         <v>45396</v>
       </c>
       <c r="K19" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="20">
       <c r="A20" s="1" t="inlineStr">
         <is>
           <t>PAHADGARH</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C20" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D20" s="1" t="inlineStr">
         <is>
-          <t>Constr of Anganwadi for community / Construction of Anganwadi Building for Community</t>
+          <t>Constr of Anganwadi for community / Construction of Anganwadi Centre Building for Community</t>
         </is>
       </c>
       <c r="E20" s="1" t="inlineStr">
         <is>
           <t>Constr of Aganwadi</t>
         </is>
       </c>
       <c r="F20" s="1" t="inlineStr">
         <is>
           <t>1701004056/AV/22012034658367 — Shanti Dham Nirman Kary Jajipura</t>
         </is>
       </c>
       <c r="G20" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H20" s="2" t="n">
         <v>334906.09</v>
       </c>
       <c r="I20" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J20" s="3" t="n">
         <v>45396</v>
       </c>
       <c r="K20" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="21">
       <c r="A21" s="1" t="inlineStr">
         <is>
           <t>PAHADGARH</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C21" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D21" s="1" t="inlineStr">
         <is>
-          <t>Constr of Anganwadi for community / Construction of Anganwadi Building for Community</t>
+          <t>Constr of Anganwadi for community / Construction of Anganwadi Centre Building for Community</t>
         </is>
       </c>
       <c r="E21" s="1" t="inlineStr">
         <is>
           <t>Constr of Aganwadi</t>
         </is>
       </c>
       <c r="F21" s="1" t="inlineStr">
         <is>
           <t>1701004056/AV/22012034658368 — शांती धाम निर्माण कार्य आदिवासी हरिजन वस्‍ती पहाडगढ</t>
         </is>
       </c>
       <c r="G21" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H21" s="2" t="n">
         <v>334906.09</v>
       </c>
       <c r="I21" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J21" s="3" t="n">
         <v>45396</v>
@@ -984,51 +984,51 @@
       <c r="J26" s="3" t="n">
         <v>42724</v>
       </c>
       <c r="K26" s="3" t="n">
         <v>43704</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="27">
       <c r="A27" s="1" t="inlineStr">
         <is>
           <t>PAHADGARH</t>
         </is>
       </c>
       <c r="B27" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C27" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
         </is>
       </c>
       <c r="D27" s="1" t="inlineStr">
         <is>
-          <t>Constr of Brushwood Check Dam for Community / Construction of Brushwood Check Dam for Community</t>
+          <t>Constr of Brushwood Check Dam for Community / Construction of Brushwood Gully Plug for Community</t>
         </is>
       </c>
       <c r="E27" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F27" s="1" t="inlineStr">
         <is>
           <t>1701004056/DP/22012034246475 — बाउडी बॉल निर्माण कार्य महिला बाल विकास कार्यालय ग्राम पहाडगढ</t>
         </is>
       </c>
       <c r="G27" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H27" s="2" t="n">
         <v>366000</v>
       </c>
       <c r="I27" s="2" t="n">
         <v>1740</v>
       </c>
       <c r="J27" s="3" t="n">
         <v>43532</v>
@@ -1509,51 +1509,51 @@
         <v>0</v>
       </c>
       <c r="J37" s="3" t="n">
         <v>45030</v>
       </c>
       <c r="K37" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="38">
       <c r="A38" s="1" t="inlineStr">
         <is>
           <t>PAHADGARH</t>
         </is>
       </c>
       <c r="B38" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C38" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
         </is>
       </c>
       <c r="D38" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation of Forestry-in Fields-Community / Block Plantation of Forestry Trees in Fields for Community</t>
+          <t>Block Plantation of Forestry-in Fields-Community / Block Plantation of Forestry Trees in fields for Community</t>
         </is>
       </c>
       <c r="E38" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F38" s="1" t="inlineStr">
         <is>
           <t>1701004056/DP/22012034623532 — ब़क्षारोपण निर्माण कार्य जरार वालेे शांती धाम में पहाडगढ</t>
         </is>
       </c>
       <c r="G38" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H38" s="2" t="n">
         <v>453563.17</v>
       </c>
       <c r="I38" s="2" t="n">
         <v>2187</v>
       </c>
       <c r="J38" s="3" t="n">
         <v>45501</v>
@@ -2130,51 +2130,51 @@
         <v>0</v>
       </c>
       <c r="J50" s="3" t="n">
         <v>42395</v>
       </c>
       <c r="K50" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="51">
       <c r="A51" s="1" t="inlineStr">
         <is>
           <t>PAHADGARH</t>
         </is>
       </c>
       <c r="B51" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C51" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Flood Control and Protection</t>
         </is>
       </c>
       <c r="D51" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; maint of Diversn Strm Watr Drain for Comm / Repair and maintenance of Diversion Storm Water Drain for Community</t>
+          <t>Repair &amp; maint of Diversn Strm Watr Drain for Comm / Repair &amp; Maintenance of Flood Diversion Drain for Community</t>
         </is>
       </c>
       <c r="E51" s="1" t="inlineStr">
         <is>
           <t>Works for Flood Control and Protection</t>
         </is>
       </c>
       <c r="F51" s="1" t="inlineStr">
         <is>
           <t>1701004056/FP/22012034314800 — नाली निर्माण कार्य ईदगाह से लेकर पुल तक ग्राम पहाडगढ</t>
         </is>
       </c>
       <c r="G51" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H51" s="2" t="n">
         <v>1431000</v>
       </c>
       <c r="I51" s="2" t="n">
         <v>1740</v>
       </c>
       <c r="J51" s="3" t="n">
         <v>43532</v>
@@ -5651,192 +5651,192 @@
       <c r="J123" s="3" t="n">
         <v>43143</v>
       </c>
       <c r="K123" s="3" t="n">
         <v>43328</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="124">
       <c r="A124" s="1" t="inlineStr">
         <is>
           <t>PAHADGARH</t>
         </is>
       </c>
       <c r="B124" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C124" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D124" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>IAY Houses / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E124" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F124" s="1" t="inlineStr">
         <is>
           <t>1701004056/IF/IAY/1142393 — Construction of IAY House -IAY REG. NO. MP-01-004-056-002/44</t>
         </is>
       </c>
       <c r="G124" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H124" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I124" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J124" s="3" t="n">
         <v>42403</v>
       </c>
       <c r="K124" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="125">
       <c r="A125" s="1" t="inlineStr">
         <is>
           <t>PAHADGARH</t>
         </is>
       </c>
       <c r="B125" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C125" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D125" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>IAY Houses / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E125" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F125" s="1" t="inlineStr">
         <is>
           <t>1701004056/IF/IAY/1142394 — Construction of IAY House -IAY REG. NO. MP-01-004-056-002/497A</t>
         </is>
       </c>
       <c r="G125" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H125" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I125" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J125" s="3" t="n">
         <v>42403</v>
       </c>
       <c r="K125" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="126">
       <c r="A126" s="1" t="inlineStr">
         <is>
           <t>PAHADGARH</t>
         </is>
       </c>
       <c r="B126" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C126" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D126" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>IAY Houses / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E126" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F126" s="1" t="inlineStr">
         <is>
           <t>1701004056/IF/IAY/1142395 — Construction of IAY House -IAY REG. NO. MP-01-004-056-002/499T</t>
         </is>
       </c>
       <c r="G126" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H126" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I126" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J126" s="3" t="n">
         <v>42403</v>
       </c>
       <c r="K126" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="127">
       <c r="A127" s="1" t="inlineStr">
         <is>
           <t>PAHADGARH</t>
         </is>
       </c>
       <c r="B127" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C127" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D127" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>IAY Houses / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E127" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F127" s="1" t="inlineStr">
         <is>
           <t>1701004056/IF/IAY/1142396 — Construction of IAY House -IAY REG. NO. MP-01-004-056-002/521C</t>
         </is>
       </c>
       <c r="G127" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H127" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I127" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J127" s="3" t="n">
         <v>42403</v>
@@ -7162,286 +7162,286 @@
       <c r="J154" s="3" t="n">
         <v>43514</v>
       </c>
       <c r="K154" s="3" t="n">
         <v>43595</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="155">
       <c r="A155" s="1" t="inlineStr">
         <is>
           <t>PAHADGARH</t>
         </is>
       </c>
       <c r="B155" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C155" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D155" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>IAY Houses / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E155" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F155" s="1" t="inlineStr">
         <is>
           <t>1701004056/IF/IAY/196750 — Construction of IAY House -IAY REG. NO. MP-01-004-056-002/191</t>
         </is>
       </c>
       <c r="G155" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H155" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I155" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J155" s="3" t="n">
         <v>42403</v>
       </c>
       <c r="K155" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="156">
       <c r="A156" s="1" t="inlineStr">
         <is>
           <t>PAHADGARH</t>
         </is>
       </c>
       <c r="B156" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C156" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D156" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>IAY Houses / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E156" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F156" s="1" t="inlineStr">
         <is>
           <t>1701004056/IF/IAY/196751 — Construction of IAY House -IAY REG. NO. MP-01-004-056-002/497</t>
         </is>
       </c>
       <c r="G156" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H156" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I156" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J156" s="3" t="n">
         <v>42403</v>
       </c>
       <c r="K156" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="157">
       <c r="A157" s="1" t="inlineStr">
         <is>
           <t>PAHADGARH</t>
         </is>
       </c>
       <c r="B157" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C157" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D157" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>IAY Houses / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E157" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F157" s="1" t="inlineStr">
         <is>
           <t>1701004056/IF/IAY/196752 — Construction of IAY House -IAY REG. NO. MP-01-004-056-002/95</t>
         </is>
       </c>
       <c r="G157" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H157" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I157" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J157" s="3" t="n">
         <v>42403</v>
       </c>
       <c r="K157" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="158">
       <c r="A158" s="1" t="inlineStr">
         <is>
           <t>PAHADGARH</t>
         </is>
       </c>
       <c r="B158" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C158" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D158" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>IAY Houses / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E158" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F158" s="1" t="inlineStr">
         <is>
           <t>1701004056/IF/IAY/196753 — Construction of IAY House -IAY REG. NO. MP-01-004-056-003/011</t>
         </is>
       </c>
       <c r="G158" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H158" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I158" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J158" s="3" t="n">
         <v>42403</v>
       </c>
       <c r="K158" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="159">
       <c r="A159" s="1" t="inlineStr">
         <is>
           <t>PAHADGARH</t>
         </is>
       </c>
       <c r="B159" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C159" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D159" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>IAY Houses / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E159" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F159" s="1" t="inlineStr">
         <is>
           <t>1701004056/IF/IAY/196754 — Construction of IAY House -IAY REG. NO. MP-01-004-056-003/5</t>
         </is>
       </c>
       <c r="G159" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H159" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I159" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J159" s="3" t="n">
         <v>42403</v>
       </c>
       <c r="K159" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="160">
       <c r="A160" s="1" t="inlineStr">
         <is>
           <t>PAHADGARH</t>
         </is>
       </c>
       <c r="B160" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C160" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D160" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>IAY Houses / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E160" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F160" s="1" t="inlineStr">
         <is>
           <t>1701004056/IF/IAY/196755 — Construction of IAY House -IAY REG. NO. MP-01-004-056-003/7</t>
         </is>
       </c>
       <c r="G160" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H160" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I160" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J160" s="3" t="n">
         <v>42403</v>
@@ -8906,51 +8906,51 @@
         <v>0</v>
       </c>
       <c r="J190" s="3" t="n">
         <v>42317</v>
       </c>
       <c r="K190" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="191">
       <c r="A191" s="1" t="inlineStr">
         <is>
           <t>PAHADGARH</t>
         </is>
       </c>
       <c r="B191" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C191" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D191" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>IAY Houses / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E191" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F191" s="1" t="inlineStr">
         <is>
           <t>1701004056/IF/IAY/36944 — Construction of IAY House -IAY REG. NO. MP-01-004-056-002/129</t>
         </is>
       </c>
       <c r="G191" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H191" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I191" s="2" t="n">
         <v>17226</v>
       </c>
       <c r="J191" s="3" t="n">
         <v>46062</v>
@@ -16244,51 +16244,51 @@
       <c r="J340" s="3" t="n">
         <v>45750</v>
       </c>
       <c r="K340" s="3" t="n">
         <v>45934</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="341">
       <c r="A341" s="1" t="inlineStr">
         <is>
           <t>PAHADGARH</t>
         </is>
       </c>
       <c r="B341" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C341" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D341" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E341" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F341" s="1" t="inlineStr">
         <is>
           <t>1701004056/IF/IAY/4915559 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP152066426</t>
         </is>
       </c>
       <c r="G341" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H341" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I341" s="2" t="n">
         <v>17226</v>
       </c>
       <c r="J341" s="3" t="n">
         <v>45750</v>
@@ -16830,51 +16830,51 @@
       <c r="J352" s="3" t="n">
         <v>45736</v>
       </c>
       <c r="K352" s="3" t="n">
         <v>45936</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="353">
       <c r="A353" s="1" t="inlineStr">
         <is>
           <t>PAHADGARH</t>
         </is>
       </c>
       <c r="B353" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C353" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D353" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E353" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F353" s="1" t="inlineStr">
         <is>
           <t>1701004056/IF/IAY/4915617 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP151891406</t>
         </is>
       </c>
       <c r="G353" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H353" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I353" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J353" s="3" t="n">
         <v>45677</v>
@@ -17710,98 +17710,98 @@
       <c r="J370" s="3" t="n">
         <v>45926</v>
       </c>
       <c r="K370" s="3" t="n">
         <v>46157</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="371">
       <c r="A371" s="1" t="inlineStr">
         <is>
           <t>PAHADGARH</t>
         </is>
       </c>
       <c r="B371" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C371" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D371" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E371" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F371" s="1" t="inlineStr">
         <is>
           <t>1701004056/IF/IAY/5732234 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP152018764</t>
         </is>
       </c>
       <c r="G371" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H371" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I371" s="2" t="n">
         <v>19314</v>
       </c>
       <c r="J371" s="3" t="n">
         <v>45957</v>
       </c>
       <c r="K371" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="372">
       <c r="A372" s="1" t="inlineStr">
         <is>
           <t>PAHADGARH</t>
         </is>
       </c>
       <c r="B372" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C372" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D372" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E372" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F372" s="1" t="inlineStr">
         <is>
           <t>1701004056/IF/IAY/5732235 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP152018770</t>
         </is>
       </c>
       <c r="G372" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H372" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I372" s="2" t="n">
         <v>17748</v>
       </c>
       <c r="J372" s="3" t="n">
         <v>45957</v>
@@ -18098,145 +18098,145 @@
       <c r="J378" s="3" t="n">
         <v>42786</v>
       </c>
       <c r="K378" s="3" t="n">
         <v>43190</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="379">
       <c r="A379" s="1" t="inlineStr">
         <is>
           <t>PAHADGARH</t>
         </is>
       </c>
       <c r="B379" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C379" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D379" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E379" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F379" s="1" t="inlineStr">
         <is>
           <t>1701004056/IF/IAY/6237606 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP152097159</t>
         </is>
       </c>
       <c r="G379" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H379" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I379" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J379" s="3" t="n">
         <v>46141</v>
       </c>
       <c r="K379" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="380">
       <c r="A380" s="1" t="inlineStr">
         <is>
           <t>PAHADGARH</t>
         </is>
       </c>
       <c r="B380" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C380" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D380" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E380" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F380" s="1" t="inlineStr">
         <is>
           <t>1701004056/IF/IAY/6237787 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP152097115</t>
         </is>
       </c>
       <c r="G380" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H380" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I380" s="2" t="n">
-        <v>0</v>
+        <v>5400</v>
       </c>
       <c r="J380" s="3" t="n">
         <v>46141</v>
       </c>
       <c r="K380" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="381">
       <c r="A381" s="1" t="inlineStr">
         <is>
           <t>PAHADGARH</t>
         </is>
       </c>
       <c r="B381" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C381" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D381" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E381" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F381" s="1" t="inlineStr">
         <is>
           <t>1701004056/IF/IAY/6237788 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP152097116</t>
         </is>
       </c>
       <c r="G381" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H381" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I381" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J381" s="3" t="n">
         <v>46141</v>
@@ -30145,145 +30145,145 @@
       <c r="J629" s="3" t="n">
         <v>45526</v>
       </c>
       <c r="K629" s="3" t="n">
         <v>46142</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="630">
       <c r="A630" s="1" t="inlineStr">
         <is>
           <t>PAHADGARH</t>
         </is>
       </c>
       <c r="B630" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C630" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D630" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E630" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F630" s="1" t="inlineStr">
         <is>
           <t>1701004056/WC/22012035207456 — Talav Nirman Kary Neem Ke Ped Ke Pass Pahargarh</t>
         </is>
       </c>
       <c r="G630" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H630" s="2" t="n">
         <v>1482391.7</v>
       </c>
       <c r="I630" s="2" t="n">
         <v>1341526.3</v>
       </c>
       <c r="J630" s="3" t="n">
         <v>45526</v>
       </c>
       <c r="K630" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="631">
       <c r="A631" s="1" t="inlineStr">
         <is>
           <t>PAHADGARH</t>
         </is>
       </c>
       <c r="B631" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C631" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D631" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E631" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F631" s="1" t="inlineStr">
         <is>
           <t>1701004056/WC/22012035207921 — तालाव निर्माण कार्य पारूआ की खिरकाई के उपर खडरियापुरा</t>
         </is>
       </c>
       <c r="G631" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H631" s="2" t="n">
         <v>1479379.94</v>
       </c>
       <c r="I631" s="2" t="n">
         <v>1132278.25</v>
       </c>
       <c r="J631" s="3" t="n">
         <v>45526</v>
       </c>
       <c r="K631" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="632">
       <c r="A632" s="1" t="inlineStr">
         <is>
           <t>PAHADGARH</t>
         </is>
       </c>
       <c r="B632" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C632" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D632" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E632" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F632" s="1" t="inlineStr">
         <is>
           <t>1701004056/WC/22012035207923 — तालाव निर्माण कार्य जमोई वाली नरी पर खडरियापुरा</t>
         </is>
       </c>
       <c r="G632" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H632" s="2" t="n">
         <v>1485594.52</v>
       </c>
       <c r="I632" s="2" t="n">
         <v>1192488.9</v>
       </c>
       <c r="J632" s="3" t="n">
         <v>45526</v>
@@ -30629,51 +30629,51 @@
       <c r="J639" s="3" t="n">
         <v>45729</v>
       </c>
       <c r="K639" s="3" t="n">
         <v>46142</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="640">
       <c r="A640" s="1" t="inlineStr">
         <is>
           <t>PAHADGARH</t>
         </is>
       </c>
       <c r="B640" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C640" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D640" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E640" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F640" s="1" t="inlineStr">
         <is>
           <t>1701004056/WC/22012035228581 — तालाव निर्माण कार्य विलकूली के उपर पहाडगढ</t>
         </is>
       </c>
       <c r="G640" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H640" s="2" t="n">
         <v>1487437.36</v>
       </c>
       <c r="I640" s="2" t="n">
         <v>1023005.48</v>
       </c>
       <c r="J640" s="3" t="n">
         <v>45729</v>
@@ -30725,98 +30725,98 @@
       <c r="J641" s="3" t="n">
         <v>45729</v>
       </c>
       <c r="K641" s="3" t="n">
         <v>46142</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="642">
       <c r="A642" s="1" t="inlineStr">
         <is>
           <t>PAHADGARH</t>
         </is>
       </c>
       <c r="B642" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C642" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D642" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E642" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F642" s="1" t="inlineStr">
         <is>
           <t>1701004056/WC/22012035228583 — तालाव निर्माण कार्य पंचमपुरा के  डांडे के बगल में पहाडगढ</t>
         </is>
       </c>
       <c r="G642" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H642" s="2" t="n">
         <v>1473886.08</v>
       </c>
       <c r="I642" s="2" t="n">
         <v>1073315.39</v>
       </c>
       <c r="J642" s="3" t="n">
         <v>45729</v>
       </c>
       <c r="K642" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="643">
       <c r="A643" s="1" t="inlineStr">
         <is>
           <t>PAHADGARH</t>
         </is>
       </c>
       <c r="B643" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C643" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D643" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E643" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F643" s="1" t="inlineStr">
         <is>
           <t>1701004056/WC/22012035238489 — तालाव निर्माण कार्य प्‍लांटेशन के पीछे नरी में पहाडगढ</t>
         </is>
       </c>
       <c r="G643" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H643" s="2" t="n">
         <v>1470046.88</v>
       </c>
       <c r="I643" s="2" t="n">
         <v>1022057.41</v>
       </c>
       <c r="J643" s="3" t="n">
         <v>45729</v>
@@ -30868,192 +30868,192 @@
       <c r="J644" s="3" t="n">
         <v>45729</v>
       </c>
       <c r="K644" s="3" t="n">
         <v>46142</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="645">
       <c r="A645" s="1" t="inlineStr">
         <is>
           <t>PAHADGARH</t>
         </is>
       </c>
       <c r="B645" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C645" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D645" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E645" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F645" s="1" t="inlineStr">
         <is>
           <t>1701004056/WC/22012035238494 — तालाव निर्माण कार्य प्‍लांटेशन के उपरी सिरे में खडरियापुरा</t>
         </is>
       </c>
       <c r="G645" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H645" s="2" t="n">
         <v>1492936.98</v>
       </c>
       <c r="I645" s="2" t="n">
         <v>1229047.24</v>
       </c>
       <c r="J645" s="3" t="n">
         <v>45927</v>
       </c>
       <c r="K645" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="646">
       <c r="A646" s="1" t="inlineStr">
         <is>
           <t>PAHADGARH</t>
         </is>
       </c>
       <c r="B646" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C646" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D646" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E646" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F646" s="1" t="inlineStr">
         <is>
           <t>1701004056/WC/22012035238497 — तालाव निर्माण कार्य फॉरेस्‍ट की बाउडी के पास खडरियापुरा</t>
         </is>
       </c>
       <c r="G646" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H646" s="2" t="n">
         <v>1496123.18</v>
       </c>
       <c r="I646" s="2" t="n">
         <v>1120398.21</v>
       </c>
       <c r="J646" s="3" t="n">
         <v>45927</v>
       </c>
       <c r="K646" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="647">
       <c r="A647" s="1" t="inlineStr">
         <is>
           <t>PAHADGARH</t>
         </is>
       </c>
       <c r="B647" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C647" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D647" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E647" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F647" s="1" t="inlineStr">
         <is>
           <t>1701004056/WC/22012035238500 — तालाव निर्माण कार्य बरई कोट के भरका के उपर खडरियापुरा</t>
         </is>
       </c>
       <c r="G647" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H647" s="2" t="n">
         <v>1490620.05</v>
       </c>
       <c r="I647" s="2" t="n">
         <v>1293222.89</v>
       </c>
       <c r="J647" s="3" t="n">
         <v>45927</v>
       </c>
       <c r="K647" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="648">
       <c r="A648" s="1" t="inlineStr">
         <is>
           <t>PAHADGARH</t>
         </is>
       </c>
       <c r="B648" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C648" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D648" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E648" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F648" s="1" t="inlineStr">
         <is>
           <t>1701004056/WC/22012035238504 — तालाव निर्माण कार्य फॉरेस्‍ट की बाउडी के पीछे खडरियापुरा</t>
         </is>
       </c>
       <c r="G648" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H648" s="2" t="n">
         <v>1487995</v>
       </c>
       <c r="I648" s="2" t="n">
         <v>1063791.13</v>
       </c>
       <c r="J648" s="3" t="n">
         <v>45942</v>
@@ -31105,98 +31105,98 @@
       <c r="J649" s="3" t="n">
         <v>45729</v>
       </c>
       <c r="K649" s="3" t="n">
         <v>46142</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="650">
       <c r="A650" s="1" t="inlineStr">
         <is>
           <t>PAHADGARH</t>
         </is>
       </c>
       <c r="B650" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C650" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D650" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E650" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F650" s="1" t="inlineStr">
         <is>
           <t>1701004056/WC/22012035238513 — तालाव निर्माण कार्य बडे धो के उपर खडरियापुरा</t>
         </is>
       </c>
       <c r="G650" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H650" s="2" t="n">
         <v>1494420.04</v>
       </c>
       <c r="I650" s="2" t="n">
-        <v>859082.33</v>
+        <v>857516.33</v>
       </c>
       <c r="J650" s="3" t="n">
         <v>45942</v>
       </c>
       <c r="K650" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="651">
       <c r="A651" s="1" t="inlineStr">
         <is>
           <t>PAHADGARH</t>
         </is>
       </c>
       <c r="B651" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C651" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D651" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E651" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F651" s="1" t="inlineStr">
         <is>
           <t>1701004056/WC/22012035239403 — तालाव निर्माण कार्य बरई कोट उपर मैदान में पहाडगढ</t>
         </is>
       </c>
       <c r="G651" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H651" s="2" t="n">
         <v>1493444.96</v>
       </c>
       <c r="I651" s="2" t="n">
         <v>1058951.17</v>
       </c>
       <c r="J651" s="3" t="n">
         <v>45927</v>
@@ -31444,51 +31444,51 @@
       <c r="J656" s="3" t="n">
         <v>45786</v>
       </c>
       <c r="K656" s="3" t="n">
         <v>46070</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="657">
       <c r="A657" s="1" t="inlineStr">
         <is>
           <t>PAHADGARH</t>
         </is>
       </c>
       <c r="B657" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C657" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D657" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E657" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F657" s="1" t="inlineStr">
         <is>
           <t>1701004056/WC/22012035308602 — Amrit sarovar mata mandir ke pas jajipura gp Pahargarh</t>
         </is>
       </c>
       <c r="G657" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H657" s="2" t="n">
         <v>2498854.73</v>
       </c>
       <c r="I657" s="2" t="n">
         <v>888966</v>
       </c>
       <c r="J657" s="3" t="n">
         <v>46057</v>
@@ -32798,51 +32798,51 @@
       <c r="J684" s="3" t="n">
         <v>41103</v>
       </c>
       <c r="K684" s="3" t="n">
         <v>42229</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="685">
       <c r="A685" s="1" t="inlineStr">
         <is>
           <t>PAHADGARH</t>
         </is>
       </c>
       <c r="B685" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C685" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D685" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E685" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F685" s="1" t="inlineStr">
         <is>
           <t>1701/WC/22012035323654 — Naveen talab nirman karya Bharka ke upar tinor bali nari mai</t>
         </is>
       </c>
       <c r="G685" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H685" s="2" t="n">
         <v>3644000</v>
       </c>
       <c r="I685" s="2" t="n">
         <v>1893792.5</v>
       </c>
       <c r="J685" s="3" t="n">
         <v>46082</v>