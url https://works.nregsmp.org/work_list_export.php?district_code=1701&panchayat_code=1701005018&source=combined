--- v0 (2026-09-04)
+++ v1 (2026-10-24)
@@ -135,51 +135,51 @@
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
   <dimension ref="A1:K551"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="true" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <selection activeCell="A1" activeCellId="0" pane="topLeft" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1024" min="1" style="0" customWidth="false" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="0" t="inlineStr">
         <is>
-          <t>Exported on: 2026-09-04 14:05:30</t>
+          <t>Exported on: 2026-10-24 22:41:12</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="0" t="inlineStr">
         <is>
           <t>Filters applied:</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="0" t="inlineStr">
         <is>
           <t>  Data source: MGNREGA + VBGRAMG</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="0" t="inlineStr">
         <is>
           <t>  District: MORENA</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
@@ -2019,51 +2019,51 @@
       <c r="J47" s="3" t="n">
         <v>43364</v>
       </c>
       <c r="K47" s="3" t="n">
         <v>44201</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="48">
       <c r="A48" s="1" t="inlineStr">
         <is>
           <t>JOURA</t>
         </is>
       </c>
       <c r="B48" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C48" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
         </is>
       </c>
       <c r="D48" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation-Farm Forestry in fields for Comm / Block Plantation of Farm Forestry Trees in fields for Community</t>
+          <t>Block Plantation-Farm Forestry in fields for Comm / Agro Forestry Block Plantation for Community</t>
         </is>
       </c>
       <c r="E48" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F48" s="1" t="inlineStr">
         <is>
           <t>1701005018/DP/22012034496657 — नन्दंफलोध्यान/उत्तम /जगन्नाथ</t>
         </is>
       </c>
       <c r="G48" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H48" s="2" t="n">
         <v>144900</v>
       </c>
       <c r="I48" s="2" t="n">
         <v>12856</v>
       </c>
       <c r="J48" s="3" t="n">
         <v>44470</v>
@@ -6942,333 +6942,333 @@
       <c r="J150" s="3" t="n">
         <v>45469</v>
       </c>
       <c r="K150" s="3" t="n">
         <v>45646</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="151">
       <c r="A151" s="1" t="inlineStr">
         <is>
           <t>JOURA</t>
         </is>
       </c>
       <c r="B151" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C151" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Flood Control and Protection</t>
         </is>
       </c>
       <c r="D151" s="1" t="inlineStr">
         <is>
-          <t>Constr of Flood/ Diversion Channel for Community / Construction of Flood/ Diversion Channel for Community</t>
+          <t>Constr of Flood/ Diversion Channel for Community / Construction of Flood or Diversion Channel for Community</t>
         </is>
       </c>
       <c r="E151" s="1" t="inlineStr">
         <is>
           <t>Works for Flood Control and Protection</t>
         </is>
       </c>
       <c r="F151" s="1" t="inlineStr">
         <is>
           <t>1701005018/FP/22012034640791 — patthar nala nirman karya Darshan ke ghar se mahendra ke ghar k or</t>
         </is>
       </c>
       <c r="G151" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H151" s="2" t="n">
         <v>997478.81</v>
       </c>
       <c r="I151" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J151" s="3" t="n">
         <v>45453</v>
       </c>
       <c r="K151" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="152">
       <c r="A152" s="1" t="inlineStr">
         <is>
           <t>JOURA</t>
         </is>
       </c>
       <c r="B152" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C152" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Flood Control and Protection</t>
         </is>
       </c>
       <c r="D152" s="1" t="inlineStr">
         <is>
-          <t>Constr of Flood/ Diversion Channel for Community / Construction of Flood/ Diversion Channel for Community</t>
+          <t>Constr of Flood/ Diversion Channel for Community / Construction of Flood or Diversion Channel for Community</t>
         </is>
       </c>
       <c r="E152" s="1" t="inlineStr">
         <is>
           <t>Works for Flood Control and Protection</t>
         </is>
       </c>
       <c r="F152" s="1" t="inlineStr">
         <is>
           <t>1701005018/FP/22012034640792 — patthar nala nirman karya mahendra ke khet se shantidham ki or</t>
         </is>
       </c>
       <c r="G152" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H152" s="2" t="n">
         <v>987540.44</v>
       </c>
       <c r="I152" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J152" s="3" t="n">
         <v>45453</v>
       </c>
       <c r="K152" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="153">
       <c r="A153" s="1" t="inlineStr">
         <is>
           <t>JOURA</t>
         </is>
       </c>
       <c r="B153" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C153" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Flood Control and Protection</t>
         </is>
       </c>
       <c r="D153" s="1" t="inlineStr">
         <is>
-          <t>Constr of Flood/ Diversion Channel for Community / Construction of Flood/ Diversion Channel for Community</t>
+          <t>Constr of Flood/ Diversion Channel for Community / Construction of Flood or Diversion Channel for Community</t>
         </is>
       </c>
       <c r="E153" s="1" t="inlineStr">
         <is>
           <t>Works for Flood Control and Protection</t>
         </is>
       </c>
       <c r="F153" s="1" t="inlineStr">
         <is>
           <t>1701005018/FP/22012034640793 — patthar nala nirman karya passotam ke khet se murari ke khet ki or</t>
         </is>
       </c>
       <c r="G153" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H153" s="2" t="n">
         <v>970455.37</v>
       </c>
       <c r="I153" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J153" s="3" t="n">
         <v>45453</v>
       </c>
       <c r="K153" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="154">
       <c r="A154" s="1" t="inlineStr">
         <is>
           <t>JOURA</t>
         </is>
       </c>
       <c r="B154" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C154" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Flood Control and Protection</t>
         </is>
       </c>
       <c r="D154" s="1" t="inlineStr">
         <is>
-          <t>Constr of Flood/ Diversion Channel for Community / Construction of Flood/ Diversion Channel for Community</t>
+          <t>Constr of Flood/ Diversion Channel for Community / Construction of Flood or Diversion Channel for Community</t>
         </is>
       </c>
       <c r="E154" s="1" t="inlineStr">
         <is>
           <t>Works for Flood Control and Protection</t>
         </is>
       </c>
       <c r="F154" s="1" t="inlineStr">
         <is>
           <t>1701005018/FP/22012034640794 — patthar nala nirman karya barelal ke khet se narua ki or</t>
         </is>
       </c>
       <c r="G154" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H154" s="2" t="n">
         <v>985441.41</v>
       </c>
       <c r="I154" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J154" s="3" t="n">
         <v>45453</v>
       </c>
       <c r="K154" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="155">
       <c r="A155" s="1" t="inlineStr">
         <is>
           <t>JOURA</t>
         </is>
       </c>
       <c r="B155" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C155" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Flood Control and Protection</t>
         </is>
       </c>
       <c r="D155" s="1" t="inlineStr">
         <is>
-          <t>Constr of Flood/ Diversion Channel for Community / Construction of Flood/ Diversion Channel for Community</t>
+          <t>Constr of Flood/ Diversion Channel for Community / Construction of Flood or Diversion Channel for Community</t>
         </is>
       </c>
       <c r="E155" s="1" t="inlineStr">
         <is>
           <t>Works for Flood Control and Protection</t>
         </is>
       </c>
       <c r="F155" s="1" t="inlineStr">
         <is>
           <t>1701005018/FP/22012034641274 — kachha nala nirman karya Dharmveer ke khet se dwarika ke khet ki or</t>
         </is>
       </c>
       <c r="G155" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H155" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I155" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J155" s="3" t="n">
         <v>45520</v>
       </c>
       <c r="K155" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="156">
       <c r="A156" s="1" t="inlineStr">
         <is>
           <t>JOURA</t>
         </is>
       </c>
       <c r="B156" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C156" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Flood Control and Protection</t>
         </is>
       </c>
       <c r="D156" s="1" t="inlineStr">
         <is>
-          <t>Constr of Flood/ Diversion Channel for Community / Construction of Flood/ Diversion Channel for Community</t>
+          <t>Constr of Flood/ Diversion Channel for Community / Construction of Flood or Diversion Channel for Community</t>
         </is>
       </c>
       <c r="E156" s="1" t="inlineStr">
         <is>
           <t>Works for Flood Control and Protection</t>
         </is>
       </c>
       <c r="F156" s="1" t="inlineStr">
         <is>
           <t>1701005018/FP/22012034641275 — kachha nala nirman karya Sultan ke khet se virendra ke khet ki or</t>
         </is>
       </c>
       <c r="G156" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H156" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I156" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J156" s="3" t="n">
         <v>45520</v>
       </c>
       <c r="K156" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="157">
       <c r="A157" s="1" t="inlineStr">
         <is>
           <t>JOURA</t>
         </is>
       </c>
       <c r="B157" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C157" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Flood Control and Protection</t>
         </is>
       </c>
       <c r="D157" s="1" t="inlineStr">
         <is>
-          <t>Constr of Flood/ Diversion Channel for Community / Construction of Flood/ Diversion Channel for Community</t>
+          <t>Constr of Flood/ Diversion Channel for Community / Construction of Flood or Diversion Channel for Community</t>
         </is>
       </c>
       <c r="E157" s="1" t="inlineStr">
         <is>
           <t>Works for Flood Control and Protection</t>
         </is>
       </c>
       <c r="F157" s="1" t="inlineStr">
         <is>
           <t>1701005018/FP/22012034641276 — kachha nala nirman karya munna ke khet se gopal ke khet ki or</t>
         </is>
       </c>
       <c r="G157" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H157" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I157" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J157" s="3" t="n">
         <v>45520</v>
@@ -8368,51 +8368,51 @@
         <v>49518</v>
       </c>
       <c r="J180" s="3" t="n">
         <v>45503</v>
       </c>
       <c r="K180" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="181">
       <c r="A181" s="1" t="inlineStr">
         <is>
           <t>JOURA</t>
         </is>
       </c>
       <c r="B181" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C181" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D181" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation-Farm Forestry-Fields Individuals / Block Plantation of Farm Forestry Trees in Fields for Individuals</t>
+          <t>Block Plantation-Farm Forestry-Fields Individuals / Agro Forestry Block Plantation for Individual</t>
         </is>
       </c>
       <c r="E181" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F181" s="1" t="inlineStr">
         <is>
           <t>1701005018/IF/22012035027420 — Nandan falodhyan/Dharm singh/beerbal</t>
         </is>
       </c>
       <c r="G181" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H181" s="2" t="n">
         <v>124659.37</v>
       </c>
       <c r="I181" s="2" t="n">
         <v>73158</v>
       </c>
       <c r="J181" s="3" t="n">
         <v>45339</v>
@@ -8650,98 +8650,98 @@
         <v>0</v>
       </c>
       <c r="J186" s="3" t="n">
         <v>44789</v>
       </c>
       <c r="K186" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="187">
       <c r="A187" s="1" t="inlineStr">
         <is>
           <t>JOURA</t>
         </is>
       </c>
       <c r="B187" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C187" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D187" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation-Farm Forestry-Fields Individuals / Block Plantation of Farm Forestry Trees in Fields for Individuals</t>
+          <t>Block Plantation-Farm Forestry-Fields Individuals / Agro Forestry Block Plantation for Individual</t>
         </is>
       </c>
       <c r="E187" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F187" s="1" t="inlineStr">
         <is>
           <t>1701005018/IF/22012035027450 — Nandan falodhyan/birbal//mharaj singh</t>
         </is>
       </c>
       <c r="G187" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H187" s="2" t="n">
         <v>123659.37</v>
       </c>
       <c r="I187" s="2" t="n">
         <v>35532</v>
       </c>
       <c r="J187" s="3" t="n">
         <v>45503</v>
       </c>
       <c r="K187" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="188">
       <c r="A188" s="1" t="inlineStr">
         <is>
           <t>JOURA</t>
         </is>
       </c>
       <c r="B188" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C188" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D188" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation-Farm Forestry-Fields Individuals / Block Plantation of Farm Forestry Trees in Fields for Individuals</t>
+          <t>Block Plantation-Farm Forestry-Fields Individuals / Agro Forestry Block Plantation for Individual</t>
         </is>
       </c>
       <c r="E188" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F188" s="1" t="inlineStr">
         <is>
           <t>1701005018/IF/22012035027451 — Nanadna falodhyan dataram/ jivnalal</t>
         </is>
       </c>
       <c r="G188" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H188" s="2" t="n">
         <v>123659.37</v>
       </c>
       <c r="I188" s="2" t="n">
         <v>6762</v>
       </c>
       <c r="J188" s="3" t="n">
         <v>45339</v>
@@ -9034,51 +9034,51 @@
       <c r="J194" s="3" t="n">
         <v>45789</v>
       </c>
       <c r="K194" s="3" t="n">
         <v>45914</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="195">
       <c r="A195" s="1" t="inlineStr">
         <is>
           <t>JOURA</t>
         </is>
       </c>
       <c r="B195" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C195" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D195" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E195" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F195" s="1" t="inlineStr">
         <is>
           <t>1701005018/IF/22012035503422 — khet talab nirman karya gp  mundrawaja</t>
         </is>
       </c>
       <c r="G195" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H195" s="2" t="n">
         <v>147621.16</v>
       </c>
       <c r="I195" s="2" t="n">
         <v>105183</v>
       </c>
       <c r="J195" s="3" t="n">
         <v>45789</v>
@@ -9457,51 +9457,51 @@
         <v>0</v>
       </c>
       <c r="J203" s="3" t="n">
         <v>45870</v>
       </c>
       <c r="K203" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="204">
       <c r="A204" s="1" t="inlineStr">
         <is>
           <t>JOURA</t>
         </is>
       </c>
       <c r="B204" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C204" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D204" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation-Biodrainage in Fields-Individuals / Block Plantation of Biodrainage Trees in Fields for Individuals</t>
+          <t>Block Plantation-Biodrainage in Fields-Individuals / Bio-drainage Plantation for Individual</t>
         </is>
       </c>
       <c r="E204" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F204" s="1" t="inlineStr">
         <is>
           <t>1701005018/IF/22012035647441 — ek bagiya ma ke nam meena kushwah MP010050180018807A</t>
         </is>
       </c>
       <c r="G204" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H204" s="2" t="n">
         <v>283818.64</v>
       </c>
       <c r="I204" s="2" t="n">
         <v>261</v>
       </c>
       <c r="J204" s="3" t="n">
         <v>46028</v>
@@ -10601,51 +10601,51 @@
       <c r="J227" s="3" t="n">
         <v>43033</v>
       </c>
       <c r="K227" s="3" t="n">
         <v>43440</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="228">
       <c r="A228" s="1" t="inlineStr">
         <is>
           <t>JOURA</t>
         </is>
       </c>
       <c r="B228" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C228" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D228" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>IAY Houses / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E228" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F228" s="1" t="inlineStr">
         <is>
           <t>1701005018/IF/IAY/1567166 — Construction of IAY House -IAY REG. NO. MP3189777</t>
         </is>
       </c>
       <c r="G228" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H228" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I228" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J228" s="3" t="n">
         <v>43185</v>
@@ -13699,51 +13699,51 @@
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C291" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D291" s="1" t="inlineStr">
         <is>
           <t>Constr of Stone peripheral Bund for Community / Construction of Stone peripheral/farm/field Bund for Community</t>
         </is>
       </c>
       <c r="E291" s="1" t="inlineStr">
         <is>
           <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F291" s="1" t="inlineStr">
         <is>
           <t>1701005018/LD/22012034958879 — peripheral stone bund nirman karya middle school ke pas</t>
         </is>
       </c>
       <c r="G291" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H291" s="2" t="n">
         <v>1488251.42</v>
       </c>
       <c r="I291" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J291" s="3" t="n">
         <v>45980</v>
       </c>
       <c r="K291" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="292">
       <c r="A292" s="1" t="inlineStr">
         <is>
           <t>JOURA</t>
         </is>
       </c>
       <c r="B292" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C292" s="1" t="inlineStr">
@@ -13981,51 +13981,51 @@
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C297" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D297" s="1" t="inlineStr">
         <is>
           <t>Constr of Stone peripheral Bund for Community / Construction of Stone peripheral/farm/field Bund for Community</t>
         </is>
       </c>
       <c r="E297" s="1" t="inlineStr">
         <is>
           <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F297" s="1" t="inlineStr">
         <is>
           <t>1701005018/LD/22012034958885 — peripheral stone bund nirman karya unsar wale talab ke pas</t>
         </is>
       </c>
       <c r="G297" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H297" s="2" t="n">
         <v>1487254.67</v>
       </c>
       <c r="I297" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J297" s="3" t="n">
         <v>45963</v>
       </c>
       <c r="K297" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="298">
       <c r="A298" s="1" t="inlineStr">
         <is>
           <t>JOURA</t>
         </is>
       </c>
       <c r="B298" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C298" s="1" t="inlineStr">
@@ -25789,51 +25789,51 @@
       <c r="J541" s="3" t="n">
         <v>45204</v>
       </c>
       <c r="K541" s="3" t="n">
         <v>45971</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="542">
       <c r="A542" s="1" t="inlineStr">
         <is>
           <t>JOURA</t>
         </is>
       </c>
       <c r="B542" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C542" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D542" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E542" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F542" s="1" t="inlineStr">
         <is>
           <t>1701005018/WC/22012035239750 — Talab nirman remja pura</t>
         </is>
       </c>
       <c r="G542" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H542" s="2" t="n">
         <v>1396214.83</v>
       </c>
       <c r="I542" s="2" t="n">
         <v>264789</v>
       </c>
       <c r="J542" s="3" t="n">
         <v>45705</v>
@@ -25932,192 +25932,192 @@
         <v>0</v>
       </c>
       <c r="J544" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K544" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="545">
       <c r="A545" s="1" t="inlineStr">
         <is>
           <t>JOURA</t>
         </is>
       </c>
       <c r="B545" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C545" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D545" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E545" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F545" s="1" t="inlineStr">
         <is>
           <t>1701005018/WC/22012035320906 — Talab nirman karya balla ka pura</t>
         </is>
       </c>
       <c r="G545" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H545" s="2" t="n">
         <v>1483182.41</v>
       </c>
       <c r="I545" s="2" t="n">
-        <v>649890</v>
+        <v>714690</v>
       </c>
       <c r="J545" s="3" t="n">
         <v>46091</v>
       </c>
       <c r="K545" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="546">
       <c r="A546" s="1" t="inlineStr">
         <is>
           <t>JOURA</t>
         </is>
       </c>
       <c r="B546" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C546" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D546" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E546" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F546" s="1" t="inlineStr">
         <is>
           <t>1701005018/WC/22012035320907 — Talab nirman karya tejpal dada ke ghar ke pas  balla ka pura</t>
         </is>
       </c>
       <c r="G546" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H546" s="2" t="n">
         <v>1489141.14</v>
       </c>
       <c r="I546" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J546" s="3" t="n">
         <v>45887</v>
       </c>
       <c r="K546" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="547">
       <c r="A547" s="1" t="inlineStr">
         <is>
           <t>JOURA</t>
         </is>
       </c>
       <c r="B547" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C547" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D547" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E547" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F547" s="1" t="inlineStr">
         <is>
           <t>1701005018/WC/22012035320908 — Talab nirman karya susaity ke pas mundrawaja</t>
         </is>
       </c>
       <c r="G547" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H547" s="2" t="n">
         <v>1489838.83</v>
       </c>
       <c r="I547" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J547" s="3" t="n">
         <v>46091</v>
       </c>
       <c r="K547" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="548">
       <c r="A548" s="1" t="inlineStr">
         <is>
           <t>JOURA</t>
         </is>
       </c>
       <c r="B548" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C548" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D548" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E548" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F548" s="1" t="inlineStr">
         <is>
           <t>1701005018/WC/22012035320909 — Talab nirman karya khori ke pas batai ka pura</t>
         </is>
       </c>
       <c r="G548" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H548" s="2" t="n">
         <v>1489551.26</v>
       </c>
       <c r="I548" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J548" s="3" t="n">
         <v>45887</v>