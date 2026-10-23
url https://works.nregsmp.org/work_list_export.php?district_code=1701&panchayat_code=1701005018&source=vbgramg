--- v0 (2026-09-05)
+++ v1 (2026-10-23)
@@ -135,51 +135,51 @@
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
   <dimension ref="A1:K60"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="true" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <selection activeCell="A1" activeCellId="0" pane="topLeft" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1024" min="1" style="0" customWidth="false" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="0" t="inlineStr">
         <is>
-          <t>Exported on: 2026-09-05 17:31:03</t>
+          <t>Exported on: 2026-10-23 18:52:35</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="0" t="inlineStr">
         <is>
           <t>Filters applied:</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="0" t="inlineStr">
         <is>
           <t>  Data source: VBGRAMG</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="0" t="inlineStr">
         <is>
           <t>  District: MORENA</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
@@ -320,51 +320,51 @@
         <v>0</v>
       </c>
       <c r="J12" s="3" t="n">
         <v>45453</v>
       </c>
       <c r="K12" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="13">
       <c r="A13" s="1" t="inlineStr">
         <is>
           <t>JOURA</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C13" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
         </is>
       </c>
       <c r="D13" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation-Farm Forestry in fields for Comm / Block Plantation of Farm Forestry Trees in fields for Community</t>
+          <t>Block Plantation-Farm Forestry in fields for Comm / Agro Forestry Block Plantation for Community</t>
         </is>
       </c>
       <c r="E13" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F13" s="1" t="inlineStr">
         <is>
           <t>1701005018/DP/22012034496657 — नन्दंफलोध्यान/उत्तम /जगन्नाथ</t>
         </is>
       </c>
       <c r="G13" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H13" s="2" t="n">
         <v>144900</v>
       </c>
       <c r="I13" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J13" s="3" t="n">
         <v>44470</v>
@@ -931,333 +931,333 @@
         <v>0</v>
       </c>
       <c r="J25" s="3" t="n">
         <v>44608</v>
       </c>
       <c r="K25" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="26">
       <c r="A26" s="1" t="inlineStr">
         <is>
           <t>JOURA</t>
         </is>
       </c>
       <c r="B26" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C26" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Flood Control and Protection</t>
         </is>
       </c>
       <c r="D26" s="1" t="inlineStr">
         <is>
-          <t>Constr of Flood/ Diversion Channel for Community / Construction of Flood/ Diversion Channel for Community</t>
+          <t>Constr of Flood/ Diversion Channel for Community / Construction of Flood or Diversion Channel for Community</t>
         </is>
       </c>
       <c r="E26" s="1" t="inlineStr">
         <is>
           <t>Works for Flood Control and Protection</t>
         </is>
       </c>
       <c r="F26" s="1" t="inlineStr">
         <is>
           <t>1701005018/FP/22012034640791 — patthar nala nirman karya Darshan ke ghar se mahendra ke ghar k or</t>
         </is>
       </c>
       <c r="G26" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H26" s="2" t="n">
         <v>997478.81</v>
       </c>
       <c r="I26" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J26" s="3" t="n">
         <v>45453</v>
       </c>
       <c r="K26" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="27">
       <c r="A27" s="1" t="inlineStr">
         <is>
           <t>JOURA</t>
         </is>
       </c>
       <c r="B27" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C27" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Flood Control and Protection</t>
         </is>
       </c>
       <c r="D27" s="1" t="inlineStr">
         <is>
-          <t>Constr of Flood/ Diversion Channel for Community / Construction of Flood/ Diversion Channel for Community</t>
+          <t>Constr of Flood/ Diversion Channel for Community / Construction of Flood or Diversion Channel for Community</t>
         </is>
       </c>
       <c r="E27" s="1" t="inlineStr">
         <is>
           <t>Works for Flood Control and Protection</t>
         </is>
       </c>
       <c r="F27" s="1" t="inlineStr">
         <is>
           <t>1701005018/FP/22012034640792 — patthar nala nirman karya mahendra ke khet se shantidham ki or</t>
         </is>
       </c>
       <c r="G27" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H27" s="2" t="n">
         <v>987540.44</v>
       </c>
       <c r="I27" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J27" s="3" t="n">
         <v>45453</v>
       </c>
       <c r="K27" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="28">
       <c r="A28" s="1" t="inlineStr">
         <is>
           <t>JOURA</t>
         </is>
       </c>
       <c r="B28" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C28" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Flood Control and Protection</t>
         </is>
       </c>
       <c r="D28" s="1" t="inlineStr">
         <is>
-          <t>Constr of Flood/ Diversion Channel for Community / Construction of Flood/ Diversion Channel for Community</t>
+          <t>Constr of Flood/ Diversion Channel for Community / Construction of Flood or Diversion Channel for Community</t>
         </is>
       </c>
       <c r="E28" s="1" t="inlineStr">
         <is>
           <t>Works for Flood Control and Protection</t>
         </is>
       </c>
       <c r="F28" s="1" t="inlineStr">
         <is>
           <t>1701005018/FP/22012034640793 — patthar nala nirman karya passotam ke khet se murari ke khet ki or</t>
         </is>
       </c>
       <c r="G28" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H28" s="2" t="n">
         <v>970455.37</v>
       </c>
       <c r="I28" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J28" s="3" t="n">
         <v>45453</v>
       </c>
       <c r="K28" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="29">
       <c r="A29" s="1" t="inlineStr">
         <is>
           <t>JOURA</t>
         </is>
       </c>
       <c r="B29" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C29" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Flood Control and Protection</t>
         </is>
       </c>
       <c r="D29" s="1" t="inlineStr">
         <is>
-          <t>Constr of Flood/ Diversion Channel for Community / Construction of Flood/ Diversion Channel for Community</t>
+          <t>Constr of Flood/ Diversion Channel for Community / Construction of Flood or Diversion Channel for Community</t>
         </is>
       </c>
       <c r="E29" s="1" t="inlineStr">
         <is>
           <t>Works for Flood Control and Protection</t>
         </is>
       </c>
       <c r="F29" s="1" t="inlineStr">
         <is>
           <t>1701005018/FP/22012034640794 — patthar nala nirman karya barelal ke khet se narua ki or</t>
         </is>
       </c>
       <c r="G29" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H29" s="2" t="n">
         <v>985441.41</v>
       </c>
       <c r="I29" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J29" s="3" t="n">
         <v>45453</v>
       </c>
       <c r="K29" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="30">
       <c r="A30" s="1" t="inlineStr">
         <is>
           <t>JOURA</t>
         </is>
       </c>
       <c r="B30" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C30" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Flood Control and Protection</t>
         </is>
       </c>
       <c r="D30" s="1" t="inlineStr">
         <is>
-          <t>Constr of Flood/ Diversion Channel for Community / Construction of Flood/ Diversion Channel for Community</t>
+          <t>Constr of Flood/ Diversion Channel for Community / Construction of Flood or Diversion Channel for Community</t>
         </is>
       </c>
       <c r="E30" s="1" t="inlineStr">
         <is>
           <t>Works for Flood Control and Protection</t>
         </is>
       </c>
       <c r="F30" s="1" t="inlineStr">
         <is>
           <t>1701005018/FP/22012034641274 — kachha nala nirman karya Dharmveer ke khet se dwarika ke khet ki or</t>
         </is>
       </c>
       <c r="G30" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H30" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I30" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J30" s="3" t="n">
         <v>45520</v>
       </c>
       <c r="K30" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="31">
       <c r="A31" s="1" t="inlineStr">
         <is>
           <t>JOURA</t>
         </is>
       </c>
       <c r="B31" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C31" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Flood Control and Protection</t>
         </is>
       </c>
       <c r="D31" s="1" t="inlineStr">
         <is>
-          <t>Constr of Flood/ Diversion Channel for Community / Construction of Flood/ Diversion Channel for Community</t>
+          <t>Constr of Flood/ Diversion Channel for Community / Construction of Flood or Diversion Channel for Community</t>
         </is>
       </c>
       <c r="E31" s="1" t="inlineStr">
         <is>
           <t>Works for Flood Control and Protection</t>
         </is>
       </c>
       <c r="F31" s="1" t="inlineStr">
         <is>
           <t>1701005018/FP/22012034641275 — kachha nala nirman karya Sultan ke khet se virendra ke khet ki or</t>
         </is>
       </c>
       <c r="G31" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H31" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I31" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J31" s="3" t="n">
         <v>45520</v>
       </c>
       <c r="K31" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="32">
       <c r="A32" s="1" t="inlineStr">
         <is>
           <t>JOURA</t>
         </is>
       </c>
       <c r="B32" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C32" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Flood Control and Protection</t>
         </is>
       </c>
       <c r="D32" s="1" t="inlineStr">
         <is>
-          <t>Constr of Flood/ Diversion Channel for Community / Construction of Flood/ Diversion Channel for Community</t>
+          <t>Constr of Flood/ Diversion Channel for Community / Construction of Flood or Diversion Channel for Community</t>
         </is>
       </c>
       <c r="E32" s="1" t="inlineStr">
         <is>
           <t>Works for Flood Control and Protection</t>
         </is>
       </c>
       <c r="F32" s="1" t="inlineStr">
         <is>
           <t>1701005018/FP/22012034641276 — kachha nala nirman karya munna ke khet se gopal ke khet ki or</t>
         </is>
       </c>
       <c r="G32" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H32" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I32" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J32" s="3" t="n">
         <v>45520</v>
@@ -1307,239 +1307,239 @@
         <v>0</v>
       </c>
       <c r="J33" s="3" t="n">
         <v>45503</v>
       </c>
       <c r="K33" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="34">
       <c r="A34" s="1" t="inlineStr">
         <is>
           <t>JOURA</t>
         </is>
       </c>
       <c r="B34" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C34" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D34" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation-Farm Forestry-Fields Individuals / Block Plantation of Farm Forestry Trees in Fields for Individuals</t>
+          <t>Block Plantation-Farm Forestry-Fields Individuals / Agro Forestry Block Plantation for Individual</t>
         </is>
       </c>
       <c r="E34" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F34" s="1" t="inlineStr">
         <is>
           <t>1701005018/IF/22012035027420 — Nandan falodhyan/Dharm singh/beerbal</t>
         </is>
       </c>
       <c r="G34" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H34" s="2" t="n">
         <v>124659.37</v>
       </c>
       <c r="I34" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J34" s="3" t="n">
         <v>45339</v>
       </c>
       <c r="K34" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="35">
       <c r="A35" s="1" t="inlineStr">
         <is>
           <t>JOURA</t>
         </is>
       </c>
       <c r="B35" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C35" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D35" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation-Farm Forestry-Fields Individuals / Block Plantation of Farm Forestry Trees in Fields for Individuals</t>
+          <t>Block Plantation-Farm Forestry-Fields Individuals / Agro Forestry Block Plantation for Individual</t>
         </is>
       </c>
       <c r="E35" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F35" s="1" t="inlineStr">
         <is>
           <t>1701005018/IF/22012035027450 — Nandan falodhyan/birbal//mharaj singh</t>
         </is>
       </c>
       <c r="G35" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H35" s="2" t="n">
         <v>123659.37</v>
       </c>
       <c r="I35" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J35" s="3" t="n">
         <v>45503</v>
       </c>
       <c r="K35" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="36">
       <c r="A36" s="1" t="inlineStr">
         <is>
           <t>JOURA</t>
         </is>
       </c>
       <c r="B36" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C36" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D36" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation-Farm Forestry-Fields Individuals / Block Plantation of Farm Forestry Trees in Fields for Individuals</t>
+          <t>Block Plantation-Farm Forestry-Fields Individuals / Agro Forestry Block Plantation for Individual</t>
         </is>
       </c>
       <c r="E36" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F36" s="1" t="inlineStr">
         <is>
           <t>1701005018/IF/22012035027451 — Nanadna falodhyan dataram/ jivnalal</t>
         </is>
       </c>
       <c r="G36" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H36" s="2" t="n">
         <v>123659.37</v>
       </c>
       <c r="I36" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J36" s="3" t="n">
         <v>45339</v>
       </c>
       <c r="K36" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="37">
       <c r="A37" s="1" t="inlineStr">
         <is>
           <t>JOURA</t>
         </is>
       </c>
       <c r="B37" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C37" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D37" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E37" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F37" s="1" t="inlineStr">
         <is>
           <t>1701005018/IF/22012035503422 — khet talab nirman karya gp  mundrawaja</t>
         </is>
       </c>
       <c r="G37" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H37" s="2" t="n">
         <v>147621.16</v>
       </c>
       <c r="I37" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J37" s="3" t="n">
         <v>45789</v>
       </c>
       <c r="K37" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="38">
       <c r="A38" s="1" t="inlineStr">
         <is>
           <t>JOURA</t>
         </is>
       </c>
       <c r="B38" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C38" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D38" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation-Biodrainage in Fields-Individuals / Block Plantation of Biodrainage Trees in Fields for Individuals</t>
+          <t>Block Plantation-Biodrainage in Fields-Individuals / Bio-drainage Plantation for Individual</t>
         </is>
       </c>
       <c r="E38" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F38" s="1" t="inlineStr">
         <is>
           <t>1701005018/IF/22012035647441 — ek bagiya ma ke nam meena kushwah MP010050180018807A</t>
         </is>
       </c>
       <c r="G38" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H38" s="2" t="n">
         <v>283818.64</v>
       </c>
       <c r="I38" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J38" s="3" t="n">
         <v>46028</v>
@@ -1918,51 +1918,51 @@
         <v>0</v>
       </c>
       <c r="J46" s="3" t="n">
         <v>46006</v>
       </c>
       <c r="K46" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="47">
       <c r="A47" s="1" t="inlineStr">
         <is>
           <t>JOURA</t>
         </is>
       </c>
       <c r="B47" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C47" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D47" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>IAY Houses / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E47" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F47" s="1" t="inlineStr">
         <is>
           <t>1701005018/IF/IAY/1567166 — Construction of IAY House -IAY REG. NO. MP3189777</t>
         </is>
       </c>
       <c r="G47" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H47" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I47" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J47" s="3" t="n">
         <v>43185</v>
@@ -2027,51 +2027,51 @@
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C49" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D49" s="1" t="inlineStr">
         <is>
           <t>Constr of Stone peripheral Bund for Community / Construction of Stone peripheral/farm/field Bund for Community</t>
         </is>
       </c>
       <c r="E49" s="1" t="inlineStr">
         <is>
           <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F49" s="1" t="inlineStr">
         <is>
           <t>1701005018/LD/22012034958879 — peripheral stone bund nirman karya middle school ke pas</t>
         </is>
       </c>
       <c r="G49" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H49" s="2" t="n">
         <v>1488251.42</v>
       </c>
       <c r="I49" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J49" s="3" t="n">
         <v>45980</v>
       </c>
       <c r="K49" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="50">
       <c r="A50" s="1" t="inlineStr">
         <is>
           <t>JOURA</t>
         </is>
       </c>
       <c r="B50" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C50" s="1" t="inlineStr">
@@ -2215,51 +2215,51 @@
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C53" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D53" s="1" t="inlineStr">
         <is>
           <t>Constr of Stone peripheral Bund for Community / Construction of Stone peripheral/farm/field Bund for Community</t>
         </is>
       </c>
       <c r="E53" s="1" t="inlineStr">
         <is>
           <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F53" s="1" t="inlineStr">
         <is>
           <t>1701005018/LD/22012034958885 — peripheral stone bund nirman karya unsar wale talab ke pas</t>
         </is>
       </c>
       <c r="G53" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H53" s="2" t="n">
         <v>1487254.67</v>
       </c>
       <c r="I53" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J53" s="3" t="n">
         <v>45963</v>
       </c>
       <c r="K53" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="54">
       <c r="A54" s="1" t="inlineStr">
         <is>
           <t>JOURA</t>
         </is>
       </c>
       <c r="B54" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C54" s="1" t="inlineStr">
@@ -2294,239 +2294,239 @@
         <v>0</v>
       </c>
       <c r="J54" s="3" t="n">
         <v>46017</v>
       </c>
       <c r="K54" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="55">
       <c r="A55" s="1" t="inlineStr">
         <is>
           <t>JOURA</t>
         </is>
       </c>
       <c r="B55" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C55" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D55" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E55" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F55" s="1" t="inlineStr">
         <is>
           <t>1701005018/WC/22012035239750 — Talab nirman remja pura</t>
         </is>
       </c>
       <c r="G55" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H55" s="2" t="n">
         <v>1396214.83</v>
       </c>
       <c r="I55" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J55" s="3" t="n">
         <v>45705</v>
       </c>
       <c r="K55" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="56">
       <c r="A56" s="1" t="inlineStr">
         <is>
           <t>JOURA</t>
         </is>
       </c>
       <c r="B56" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C56" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D56" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E56" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F56" s="1" t="inlineStr">
         <is>
           <t>1701005018/WC/22012035320906 — Talab nirman karya balla ka pura</t>
         </is>
       </c>
       <c r="G56" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H56" s="2" t="n">
         <v>1483182.41</v>
       </c>
       <c r="I56" s="2" t="n">
-        <v>0</v>
+        <v>64800</v>
       </c>
       <c r="J56" s="3" t="n">
         <v>46091</v>
       </c>
       <c r="K56" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="57">
       <c r="A57" s="1" t="inlineStr">
         <is>
           <t>JOURA</t>
         </is>
       </c>
       <c r="B57" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C57" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D57" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E57" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F57" s="1" t="inlineStr">
         <is>
           <t>1701005018/WC/22012035320907 — Talab nirman karya tejpal dada ke ghar ke pas  balla ka pura</t>
         </is>
       </c>
       <c r="G57" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H57" s="2" t="n">
         <v>1489141.14</v>
       </c>
       <c r="I57" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J57" s="3" t="n">
         <v>45887</v>
       </c>
       <c r="K57" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="58">
       <c r="A58" s="1" t="inlineStr">
         <is>
           <t>JOURA</t>
         </is>
       </c>
       <c r="B58" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C58" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D58" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E58" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F58" s="1" t="inlineStr">
         <is>
           <t>1701005018/WC/22012035320908 — Talab nirman karya susaity ke pas mundrawaja</t>
         </is>
       </c>
       <c r="G58" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H58" s="2" t="n">
         <v>1489838.83</v>
       </c>
       <c r="I58" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J58" s="3" t="n">
         <v>46091</v>
       </c>
       <c r="K58" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="59">
       <c r="A59" s="1" t="inlineStr">
         <is>
           <t>JOURA</t>
         </is>
       </c>
       <c r="B59" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C59" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D59" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E59" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F59" s="1" t="inlineStr">
         <is>
           <t>1701005018/WC/22012035320909 — Talab nirman karya khori ke pas batai ka pura</t>
         </is>
       </c>
       <c r="G59" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H59" s="2" t="n">
         <v>1489551.26</v>
       </c>
       <c r="I59" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J59" s="3" t="n">
         <v>45887</v>