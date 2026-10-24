--- v0 (2026-09-05)
+++ v1 (2026-10-24)
@@ -135,51 +135,51 @@
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
   <dimension ref="A1:K301"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="true" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <selection activeCell="A1" activeCellId="0" pane="topLeft" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1024" min="1" style="0" customWidth="false" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="0" t="inlineStr">
         <is>
-          <t>Exported on: 2026-09-05 09:26:51</t>
+          <t>Exported on: 2026-10-24 06:44:32</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="0" t="inlineStr">
         <is>
           <t>Filters applied:</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="0" t="inlineStr">
         <is>
           <t>  Data source: MGNREGA + VBGRAMG</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="0" t="inlineStr">
         <is>
           <t>  District: MORENA</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
@@ -1037,51 +1037,51 @@
         <v>0</v>
       </c>
       <c r="J27" s="3" t="n">
         <v>45567</v>
       </c>
       <c r="K27" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="28">
       <c r="A28" s="1" t="inlineStr">
         <is>
           <t>JOURA</t>
         </is>
       </c>
       <c r="B28" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C28" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D28" s="1" t="inlineStr">
         <is>
-          <t>Construction of Play field for Community / Construction of Play field for Community</t>
+          <t>Construction of Play field for Community / Construction of Play Ground for Government School for Community</t>
         </is>
       </c>
       <c r="E28" s="1" t="inlineStr">
         <is>
           <t>Construction of Play field</t>
         </is>
       </c>
       <c r="F28" s="1" t="inlineStr">
         <is>
           <t>1701005051/AV/22012034662361 — खेल मैदान निर्माण कार्य बडोना</t>
         </is>
       </c>
       <c r="G28" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H28" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I28" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J28" s="3" t="n">
         <v>45567</v>
@@ -4701,51 +4701,51 @@
         <v>0</v>
       </c>
       <c r="J103" s="3" t="n">
         <v>42556</v>
       </c>
       <c r="K103" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="104">
       <c r="A104" s="1" t="inlineStr">
         <is>
           <t>JOURA</t>
         </is>
       </c>
       <c r="B104" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C104" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D104" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>IAY Houses / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E104" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F104" s="1" t="inlineStr">
         <is>
           <t>1701005051/IF/IAY/193317 — Construction of IAY House -IAY REG. NO. MP-01-005-051-002/14</t>
         </is>
       </c>
       <c r="G104" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H104" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I104" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J104" s="3" t="n">
         <v>42405</v>
@@ -11072,51 +11072,51 @@
       <c r="J234" s="3" t="n">
         <v>45495</v>
       </c>
       <c r="K234" s="3" t="n">
         <v>45625</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="235">
       <c r="A235" s="1" t="inlineStr">
         <is>
           <t>JOURA</t>
         </is>
       </c>
       <c r="B235" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C235" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D235" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E235" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F235" s="1" t="inlineStr">
         <is>
           <t>1701005051/WC/22012035217146 — तालाब निर्माण कार्य क्रेशर के पास</t>
         </is>
       </c>
       <c r="G235" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H235" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I235" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J235" s="3" t="n">
         <v>45453</v>
@@ -11266,51 +11266,51 @@
       <c r="J238" s="3" t="n">
         <v>45552</v>
       </c>
       <c r="K238" s="3" t="n">
         <v>45840</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="239">
       <c r="A239" s="1" t="inlineStr">
         <is>
           <t>JOURA</t>
         </is>
       </c>
       <c r="B239" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C239" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D239" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E239" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F239" s="1" t="inlineStr">
         <is>
           <t>1701005051/WC/22012035220504 — तालाब निर्माण कार्य सिद्धार के खेत के पास  बडोना</t>
         </is>
       </c>
       <c r="G239" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H239" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I239" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J239" s="3" t="n">
         <v>45519</v>
@@ -11509,145 +11509,145 @@
       <c r="J243" s="3" t="n">
         <v>45656</v>
       </c>
       <c r="K243" s="3" t="n">
         <v>45840</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="244">
       <c r="A244" s="1" t="inlineStr">
         <is>
           <t>JOURA</t>
         </is>
       </c>
       <c r="B244" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C244" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D244" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E244" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F244" s="1" t="inlineStr">
         <is>
           <t>1701005051/WC/22012035229792 — परक्युलेशन तालाब निर्माण कार्य ओमप्रकाश कुशवाह के खेत के पास</t>
         </is>
       </c>
       <c r="G244" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H244" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I244" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J244" s="3" t="n">
         <v>45567</v>
       </c>
       <c r="K244" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="245">
       <c r="A245" s="1" t="inlineStr">
         <is>
           <t>JOURA</t>
         </is>
       </c>
       <c r="B245" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C245" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D245" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E245" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F245" s="1" t="inlineStr">
         <is>
           <t>1701005051/WC/22012035229794 — परक्युलेशन तालाब निर्माण कार्य सिद्ध बाबा के पास नूरपुर</t>
         </is>
       </c>
       <c r="G245" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H245" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I245" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J245" s="3" t="n">
         <v>45567</v>
       </c>
       <c r="K245" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="246">
       <c r="A246" s="1" t="inlineStr">
         <is>
           <t>JOURA</t>
         </is>
       </c>
       <c r="B246" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C246" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D246" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E246" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F246" s="1" t="inlineStr">
         <is>
           <t>1701005051/WC/22012035229796 — परक्युलेशन तालाब निर्माण कार्य पुराणी पोखर के पास बडोना</t>
         </is>
       </c>
       <c r="G246" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H246" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I246" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J246" s="3" t="n">
         <v>45567</v>
@@ -12336,51 +12336,51 @@
       <c r="J260" s="3" t="n">
         <v>45842</v>
       </c>
       <c r="K260" s="3" t="n">
         <v>46128</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="261">
       <c r="A261" s="1" t="inlineStr">
         <is>
           <t>JOURA</t>
         </is>
       </c>
       <c r="B261" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C261" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D261" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E261" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F261" s="1" t="inlineStr">
         <is>
           <t>1701005051/WC/22012035255276 — Talav Nirman Karaya badi mori ke pass</t>
         </is>
       </c>
       <c r="G261" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H261" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I261" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J261" s="3" t="n">
         <v>45683</v>
@@ -12971,120 +12971,120 @@
       <c r="J273" s="3" t="n">
         <v>46082</v>
       </c>
       <c r="K273" s="3" t="n">
         <v>46194</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="274">
       <c r="A274" s="1" t="inlineStr">
         <is>
           <t>JOURA</t>
         </is>
       </c>
       <c r="B274" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C274" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D274" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E274" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F274" s="1" t="inlineStr">
         <is>
           <t>1701005051/WC/22012035328866 — talab nirman karya pujari ke khet ke pass</t>
         </is>
       </c>
       <c r="G274" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H274" s="2" t="n">
         <v>1489663.8</v>
       </c>
       <c r="I274" s="2" t="n">
-        <v>1295138.88</v>
+        <v>1680692.26</v>
       </c>
       <c r="J274" s="3" t="n">
         <v>46082</v>
       </c>
       <c r="K274" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="275">
       <c r="A275" s="1" t="inlineStr">
         <is>
           <t>JOURA</t>
         </is>
       </c>
       <c r="B275" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C275" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D275" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E275" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F275" s="1" t="inlineStr">
         <is>
           <t>1701005051/WC/22012035328867 — talab nirman karya chaine bale ke khet ke pass</t>
         </is>
       </c>
       <c r="G275" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H275" s="2" t="n">
         <v>1489765.13</v>
       </c>
       <c r="I275" s="2" t="n">
-        <v>1084705.16</v>
+        <v>1068985.41</v>
       </c>
       <c r="J275" s="3" t="n">
         <v>46082</v>
       </c>
       <c r="K275" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="276">
       <c r="A276" s="1" t="inlineStr">
         <is>
           <t>JOURA</t>
         </is>
       </c>
       <c r="B276" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C276" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D276" s="1" t="inlineStr">
         <is>
           <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
@@ -13114,51 +13114,51 @@
       <c r="J276" s="3" t="n">
         <v>46083</v>
       </c>
       <c r="K276" s="3" t="n">
         <v>46194</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="277">
       <c r="A277" s="1" t="inlineStr">
         <is>
           <t>JOURA</t>
         </is>
       </c>
       <c r="B277" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C277" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D277" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E277" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F277" s="1" t="inlineStr">
         <is>
           <t>1701005051/WC/22012035328869 — talab nirman karya dhaniram ke khet ke pass</t>
         </is>
       </c>
       <c r="G277" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H277" s="2" t="n">
         <v>1489765.13</v>
       </c>
       <c r="I277" s="2" t="n">
         <v>1306006.24</v>
       </c>
       <c r="J277" s="3" t="n">
         <v>46089</v>
@@ -13210,51 +13210,51 @@
       <c r="J278" s="3" t="n">
         <v>46083</v>
       </c>
       <c r="K278" s="3" t="n">
         <v>46194</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="279">
       <c r="A279" s="1" t="inlineStr">
         <is>
           <t>JOURA</t>
         </is>
       </c>
       <c r="B279" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C279" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D279" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E279" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F279" s="1" t="inlineStr">
         <is>
           <t>1701005051/WC/22012035328871 — talab nirman karya chote kuaa ke pass</t>
         </is>
       </c>
       <c r="G279" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H279" s="2" t="n">
         <v>1489765.13</v>
       </c>
       <c r="I279" s="2" t="n">
         <v>1292438.77</v>
       </c>
       <c r="J279" s="3" t="n">
         <v>46082</v>
@@ -13404,239 +13404,239 @@
       <c r="J282" s="3" t="n">
         <v>40263</v>
       </c>
       <c r="K282" s="3" t="n">
         <v>40480</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="283">
       <c r="A283" s="1" t="inlineStr">
         <is>
           <t>JOURA</t>
         </is>
       </c>
       <c r="B283" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C283" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D283" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E283" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F283" s="1" t="inlineStr">
         <is>
           <t>1701005051/WC/VB/22012035330798 — तालाब निर्माण कार्य रविंद्र के बाग़ के पास</t>
         </is>
       </c>
       <c r="G283" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H283" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I283" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J283" s="3" t="n">
         <v>46126</v>
       </c>
       <c r="K283" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="284">
       <c r="A284" s="1" t="inlineStr">
         <is>
           <t>JOURA</t>
         </is>
       </c>
       <c r="B284" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C284" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D284" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E284" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F284" s="1" t="inlineStr">
         <is>
           <t>1701005051/WC/VB/22012035330800 — तालाब निर्माण कार्य श्यामपाल के खेत के पास</t>
         </is>
       </c>
       <c r="G284" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H284" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I284" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J284" s="3" t="n">
         <v>46126</v>
       </c>
       <c r="K284" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="285">
       <c r="A285" s="1" t="inlineStr">
         <is>
           <t>JOURA</t>
         </is>
       </c>
       <c r="B285" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C285" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D285" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E285" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F285" s="1" t="inlineStr">
         <is>
           <t>1701005051/WC/VB/22012035330802 — तालाब निर्माण कार्य सुरेंद्र के कुआ के पास</t>
         </is>
       </c>
       <c r="G285" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H285" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I285" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J285" s="3" t="n">
         <v>46126</v>
       </c>
       <c r="K285" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="286">
       <c r="A286" s="1" t="inlineStr">
         <is>
           <t>JOURA</t>
         </is>
       </c>
       <c r="B286" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C286" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D286" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E286" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F286" s="1" t="inlineStr">
         <is>
           <t>1701005051/WC/VB/22012035330804 — तालाब निर्माण कार्य विनोद के खेत के पास</t>
         </is>
       </c>
       <c r="G286" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H286" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I286" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J286" s="3" t="n">
         <v>46126</v>
       </c>
       <c r="K286" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="287">
       <c r="A287" s="1" t="inlineStr">
         <is>
           <t>JOURA</t>
         </is>
       </c>
       <c r="B287" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C287" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D287" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E287" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F287" s="1" t="inlineStr">
         <is>
           <t>1701005051/WC/VB/22012035330805 — तालाब निर्माण कार्य ऋषि के खेत के पास</t>
         </is>
       </c>
       <c r="G287" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H287" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I287" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J287" s="3" t="n">
         <v>46126</v>
@@ -14207,51 +14207,51 @@
       <c r="J299" s="3" t="n">
         <v>44346</v>
       </c>
       <c r="K299" s="3" t="n">
         <v>44687</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="300">
       <c r="A300" s="1" t="inlineStr">
         <is>
           <t>JOURA</t>
         </is>
       </c>
       <c r="B300" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C300" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="D300" s="1" t="inlineStr">
         <is>
-          <t>Renovtion of Community Ponds for Comm / Renovation of Community Water Harvesting Ponds for Community</t>
+          <t>Renovtion of Community Ponds for Comm / Rejuvenation of Pond for Community</t>
         </is>
       </c>
       <c r="E300" s="1" t="inlineStr">
         <is>
           <t>Repair &amp; maint of Pond/ Tank</t>
         </is>
       </c>
       <c r="F300" s="1" t="inlineStr">
         <is>
           <t>1701005051/WH/22012034941693 — तालाब निर्माण कार्य मुन्नी के खेत के पास</t>
         </is>
       </c>
       <c r="G300" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H300" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I300" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J300" s="3" t="n">
         <v>45396</v>