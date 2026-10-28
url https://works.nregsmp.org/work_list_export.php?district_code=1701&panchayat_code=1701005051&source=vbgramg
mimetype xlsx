--- v0 (2026-09-10)
+++ v1 (2026-10-28)
@@ -122,64 +122,64 @@
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
       <protection locked="true" hidden="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="6">
     <cellStyle builtinId="0" customBuiltin="false" name="Normal" xfId="0"/>
     <cellStyle builtinId="3" customBuiltin="false" name="Comma" xfId="15"/>
     <cellStyle builtinId="6" customBuiltin="false" name="Comma [0]" xfId="16"/>
     <cellStyle builtinId="4" customBuiltin="false" name="Currency" xfId="17"/>
     <cellStyle builtinId="7" customBuiltin="false" name="Currency [0]" xfId="18"/>
     <cellStyle builtinId="5" customBuiltin="false" name="Percent" xfId="19"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
-  <dimension ref="A1:K46"/>
+  <dimension ref="A1:K47"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="true" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <selection activeCell="A1" activeCellId="0" pane="topLeft" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1024" min="1" style="0" customWidth="false" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="0" t="inlineStr">
         <is>
-          <t>Exported on: 2026-09-10 18:48:32</t>
+          <t>Exported on: 2026-10-28 05:20:08</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="0" t="inlineStr">
         <is>
           <t>Filters applied:</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="0" t="inlineStr">
         <is>
           <t>  Data source: VBGRAMG</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="0" t="inlineStr">
         <is>
           <t>  District: MORENA</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
@@ -508,51 +508,51 @@
         <v>0</v>
       </c>
       <c r="J16" s="3" t="n">
         <v>45453</v>
       </c>
       <c r="K16" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="17">
       <c r="A17" s="1" t="inlineStr">
         <is>
           <t>JOURA</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C17" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D17" s="1" t="inlineStr">
         <is>
-          <t>Construction of Play field for Community / Construction of Play field for Community</t>
+          <t>Construction of Play field for Community / Construction of Play Ground for Government School for Community</t>
         </is>
       </c>
       <c r="E17" s="1" t="inlineStr">
         <is>
           <t>Construction of Play field</t>
         </is>
       </c>
       <c r="F17" s="1" t="inlineStr">
         <is>
           <t>1701005051/AV/22012034662361 — खेल मैदान निर्माण कार्य बडोना</t>
         </is>
       </c>
       <c r="G17" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H17" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I17" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J17" s="3" t="n">
         <v>45567</v>
@@ -649,756 +649,756 @@
         <v>0</v>
       </c>
       <c r="J19" s="3" t="n">
         <v>46006</v>
       </c>
       <c r="K19" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="20">
       <c r="A20" s="1" t="inlineStr">
         <is>
           <t>JOURA</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C20" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D20" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>IAY Houses / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E20" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F20" s="1" t="inlineStr">
         <is>
           <t>1701005051/IF/IAY/193317 — Construction of IAY House -IAY REG. NO. MP-01-005-051-002/14</t>
         </is>
       </c>
       <c r="G20" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H20" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I20" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J20" s="3" t="n">
         <v>42405</v>
       </c>
       <c r="K20" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="21">
       <c r="A21" s="1" t="inlineStr">
         <is>
           <t>JOURA</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C21" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D21" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E21" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F21" s="1" t="inlineStr">
         <is>
           <t>1701005051/WC/22012035217146 — तालाब निर्माण कार्य क्रेशर के पास</t>
         </is>
       </c>
       <c r="G21" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H21" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I21" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J21" s="3" t="n">
         <v>45453</v>
       </c>
       <c r="K21" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="22">
       <c r="A22" s="1" t="inlineStr">
         <is>
           <t>JOURA</t>
         </is>
       </c>
       <c r="B22" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C22" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D22" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E22" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F22" s="1" t="inlineStr">
         <is>
           <t>1701005051/WC/22012035220504 — तालाब निर्माण कार्य सिद्धार के खेत के पास  बडोना</t>
         </is>
       </c>
       <c r="G22" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H22" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I22" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J22" s="3" t="n">
         <v>45519</v>
       </c>
       <c r="K22" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="23">
       <c r="A23" s="1" t="inlineStr">
         <is>
           <t>JOURA</t>
         </is>
       </c>
       <c r="B23" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C23" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D23" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E23" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F23" s="1" t="inlineStr">
         <is>
           <t>1701005051/WC/22012035229792 — परक्युलेशन तालाब निर्माण कार्य ओमप्रकाश कुशवाह के खेत के पास</t>
         </is>
       </c>
       <c r="G23" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H23" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I23" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J23" s="3" t="n">
         <v>45567</v>
       </c>
       <c r="K23" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="24">
       <c r="A24" s="1" t="inlineStr">
         <is>
           <t>JOURA</t>
         </is>
       </c>
       <c r="B24" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C24" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D24" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E24" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F24" s="1" t="inlineStr">
         <is>
           <t>1701005051/WC/22012035229794 — परक्युलेशन तालाब निर्माण कार्य सिद्ध बाबा के पास नूरपुर</t>
         </is>
       </c>
       <c r="G24" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H24" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I24" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J24" s="3" t="n">
         <v>45567</v>
       </c>
       <c r="K24" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="25">
       <c r="A25" s="1" t="inlineStr">
         <is>
           <t>JOURA</t>
         </is>
       </c>
       <c r="B25" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C25" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D25" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E25" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F25" s="1" t="inlineStr">
         <is>
           <t>1701005051/WC/22012035229796 — परक्युलेशन तालाब निर्माण कार्य पुराणी पोखर के पास बडोना</t>
         </is>
       </c>
       <c r="G25" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H25" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I25" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J25" s="3" t="n">
         <v>45567</v>
       </c>
       <c r="K25" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="26">
       <c r="A26" s="1" t="inlineStr">
         <is>
           <t>JOURA</t>
         </is>
       </c>
       <c r="B26" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C26" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D26" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E26" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F26" s="1" t="inlineStr">
         <is>
           <t>1701005051/WC/22012035255276 — Talav Nirman Karaya badi mori ke pass</t>
         </is>
       </c>
       <c r="G26" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H26" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I26" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J26" s="3" t="n">
         <v>45683</v>
       </c>
       <c r="K26" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="27">
       <c r="A27" s="1" t="inlineStr">
         <is>
           <t>JOURA</t>
         </is>
       </c>
       <c r="B27" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C27" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D27" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E27" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F27" s="1" t="inlineStr">
         <is>
           <t>1701005051/WC/22012035328866 — talab nirman karya pujari ke khet ke pass</t>
         </is>
       </c>
       <c r="G27" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H27" s="2" t="n">
         <v>1489663.8</v>
       </c>
       <c r="I27" s="2" t="n">
         <v>144000</v>
       </c>
       <c r="J27" s="3" t="n">
         <v>46082</v>
       </c>
       <c r="K27" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="28">
       <c r="A28" s="1" t="inlineStr">
         <is>
           <t>JOURA</t>
         </is>
       </c>
       <c r="B28" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C28" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D28" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E28" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F28" s="1" t="inlineStr">
         <is>
           <t>1701005051/WC/22012035328867 — talab nirman karya chaine bale ke khet ke pass</t>
         </is>
       </c>
       <c r="G28" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H28" s="2" t="n">
         <v>1489765.13</v>
       </c>
       <c r="I28" s="2" t="n">
         <v>136800</v>
       </c>
       <c r="J28" s="3" t="n">
         <v>46082</v>
       </c>
       <c r="K28" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="29">
       <c r="A29" s="1" t="inlineStr">
         <is>
           <t>JOURA</t>
         </is>
       </c>
       <c r="B29" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C29" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D29" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E29" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F29" s="1" t="inlineStr">
         <is>
           <t>1701005051/WC/22012035328869 — talab nirman karya dhaniram ke khet ke pass</t>
         </is>
       </c>
       <c r="G29" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H29" s="2" t="n">
         <v>1489765.13</v>
       </c>
       <c r="I29" s="2" t="n">
         <v>73800</v>
       </c>
       <c r="J29" s="3" t="n">
         <v>46089</v>
       </c>
       <c r="K29" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="30">
       <c r="A30" s="1" t="inlineStr">
         <is>
           <t>JOURA</t>
         </is>
       </c>
       <c r="B30" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C30" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D30" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E30" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F30" s="1" t="inlineStr">
         <is>
           <t>1701005051/WC/22012035328871 — talab nirman karya chote kuaa ke pass</t>
         </is>
       </c>
       <c r="G30" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H30" s="2" t="n">
         <v>1489765.13</v>
       </c>
       <c r="I30" s="2" t="n">
         <v>160200</v>
       </c>
       <c r="J30" s="3" t="n">
         <v>46082</v>
       </c>
       <c r="K30" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="31">
       <c r="A31" s="1" t="inlineStr">
         <is>
           <t>JOURA</t>
         </is>
       </c>
       <c r="B31" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C31" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D31" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E31" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F31" s="1" t="inlineStr">
         <is>
           <t>1701005051/WC/VB/22012035330798 — तालाब निर्माण कार्य रविंद्र के बाग़ के पास</t>
         </is>
       </c>
       <c r="G31" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H31" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I31" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J31" s="3" t="n">
         <v>46126</v>
       </c>
       <c r="K31" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="32">
       <c r="A32" s="1" t="inlineStr">
         <is>
           <t>JOURA</t>
         </is>
       </c>
       <c r="B32" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C32" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D32" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E32" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F32" s="1" t="inlineStr">
         <is>
           <t>1701005051/WC/VB/22012035330800 — तालाब निर्माण कार्य श्यामपाल के खेत के पास</t>
         </is>
       </c>
       <c r="G32" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H32" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I32" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J32" s="3" t="n">
         <v>46126</v>
       </c>
       <c r="K32" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="33">
       <c r="A33" s="1" t="inlineStr">
         <is>
           <t>JOURA</t>
         </is>
       </c>
       <c r="B33" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C33" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D33" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E33" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F33" s="1" t="inlineStr">
         <is>
           <t>1701005051/WC/VB/22012035330802 — तालाब निर्माण कार्य सुरेंद्र के कुआ के पास</t>
         </is>
       </c>
       <c r="G33" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H33" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I33" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J33" s="3" t="n">
         <v>46126</v>
       </c>
       <c r="K33" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="34">
       <c r="A34" s="1" t="inlineStr">
         <is>
           <t>JOURA</t>
         </is>
       </c>
       <c r="B34" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C34" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D34" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E34" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F34" s="1" t="inlineStr">
         <is>
           <t>1701005051/WC/VB/22012035330804 — तालाब निर्माण कार्य विनोद के खेत के पास</t>
         </is>
       </c>
       <c r="G34" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H34" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I34" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J34" s="3" t="n">
         <v>46126</v>
       </c>
       <c r="K34" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="35">
       <c r="A35" s="1" t="inlineStr">
         <is>
           <t>JOURA</t>
         </is>
       </c>
       <c r="B35" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C35" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D35" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E35" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F35" s="1" t="inlineStr">
         <is>
           <t>1701005051/WC/VB/22012035330805 — तालाब निर्माण कार्य ऋषि के खेत के पास</t>
         </is>
       </c>
       <c r="G35" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H35" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I35" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J35" s="3" t="n">
         <v>46126</v>
@@ -1861,88 +1861,135 @@
       </c>
       <c r="G45" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H45" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I45" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J45" s="3" t="n">
         <v>46235</v>
       </c>
       <c r="K45" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="46">
       <c r="A46" s="1" t="inlineStr">
         <is>
           <t>JOURA</t>
         </is>
       </c>
       <c r="B46" s="1" t="inlineStr">
         <is>
+          <t>2026-2027</t>
+        </is>
+      </c>
+      <c r="C46" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D46" s="1" t="inlineStr">
+        <is>
+          <t>Roof top rain wat. har. str. in gov/panchayat bldg / Construction of Roof Top Rain Water Harvesting Structure for Community</t>
+        </is>
+      </c>
+      <c r="E46" s="1" t="inlineStr">
+        <is>
+          <t>Roof Water Harvesting on gov/panchayat bldg</t>
+        </is>
+      </c>
+      <c r="F46" s="1" t="inlineStr">
+        <is>
+          <t>1701005051/WC/VB/YD/22012035337876 — Roof top rain wat. har. str. in gov/panchayat Badona</t>
+        </is>
+      </c>
+      <c r="G46" s="1" t="inlineStr">
+        <is>
+          <t>Approved</t>
+        </is>
+      </c>
+      <c r="H46" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="I46" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J46" s="3" t="n">
+        <v>46250</v>
+      </c>
+      <c r="K46" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="47">
+      <c r="A47" s="1" t="inlineStr">
+        <is>
+          <t>JOURA</t>
+        </is>
+      </c>
+      <c r="B47" s="1" t="inlineStr">
+        <is>
           <t>2024-2025</t>
         </is>
       </c>
-      <c r="C46" s="1" t="inlineStr">
+      <c r="C47" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
         </is>
       </c>
-      <c r="D46" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="E46" s="1" t="inlineStr">
+      <c r="D47" s="1" t="inlineStr">
+        <is>
+          <t>Renovtion of Community Ponds for Comm / Rejuvenation of Pond for Community</t>
+        </is>
+      </c>
+      <c r="E47" s="1" t="inlineStr">
         <is>
           <t>Repair &amp; maint of Pond/ Tank</t>
         </is>
       </c>
-      <c r="F46" s="1" t="inlineStr">
+      <c r="F47" s="1" t="inlineStr">
         <is>
           <t>1701005051/WH/22012034941693 — तालाब निर्माण कार्य मुन्नी के खेत के पास</t>
         </is>
       </c>
-      <c r="G46" s="1" t="inlineStr">
-[...10 lines deleted...]
-      <c r="J46" s="3" t="n">
+      <c r="G47" s="1" t="inlineStr">
+        <is>
+          <t>Approved</t>
+        </is>
+      </c>
+      <c r="H47" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="I47" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J47" s="3" t="n">
         <v>45396</v>
       </c>
-      <c r="K46" s="3"/>
+      <c r="K47" s="3"/>
     </row>
   </sheetData>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Company/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:title/>
   <dc:subject/>
   <dc:creator/>