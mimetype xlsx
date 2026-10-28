--- v1 (2026-10-28)
+++ v2 (2026-10-28)
@@ -135,51 +135,51 @@
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
   <dimension ref="A1:K47"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="true" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <selection activeCell="A1" activeCellId="0" pane="topLeft" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1024" min="1" style="0" customWidth="false" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="0" t="inlineStr">
         <is>
-          <t>Exported on: 2026-10-28 05:20:08</t>
+          <t>Exported on: 2026-10-28 07:56:53</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="0" t="inlineStr">
         <is>
           <t>Filters applied:</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="0" t="inlineStr">
         <is>
           <t>  Data source: VBGRAMG</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="0" t="inlineStr">
         <is>
           <t>  District: MORENA</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">