--- v0 (2026-09-01)
+++ v1 (2026-10-27)
@@ -122,64 +122,64 @@
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
       <protection locked="true" hidden="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="6">
     <cellStyle builtinId="0" customBuiltin="false" name="Normal" xfId="0"/>
     <cellStyle builtinId="3" customBuiltin="false" name="Comma" xfId="15"/>
     <cellStyle builtinId="6" customBuiltin="false" name="Comma [0]" xfId="16"/>
     <cellStyle builtinId="4" customBuiltin="false" name="Currency" xfId="17"/>
     <cellStyle builtinId="7" customBuiltin="false" name="Currency [0]" xfId="18"/>
     <cellStyle builtinId="5" customBuiltin="false" name="Percent" xfId="19"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
-  <dimension ref="A1:K214"/>
+  <dimension ref="A1:K215"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="true" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <selection activeCell="A1" activeCellId="0" pane="topLeft" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1024" min="1" style="0" customWidth="false" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="0" t="inlineStr">
         <is>
-          <t>Exported on: 2026-09-01 23:10:19</t>
+          <t>Exported on: 2026-10-27 06:43:35</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="0" t="inlineStr">
         <is>
           <t>Filters applied:</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="0" t="inlineStr">
         <is>
           <t>  Data source: MGNREGA + VBGRAMG</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="0" t="inlineStr">
         <is>
           <t>  District: MORENA</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
@@ -516,51 +516,51 @@
       <c r="J16" s="3" t="n">
         <v>44586</v>
       </c>
       <c r="K16" s="3" t="n">
         <v>44836</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="17">
       <c r="A17" s="1" t="inlineStr">
         <is>
           <t>JOURA</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C17" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D17" s="1" t="inlineStr">
         <is>
-          <t>Constr of Anganwadi for community / Construction of Anganwadi Building for Community</t>
+          <t>Constr of Anganwadi for community / Construction of Anganwadi Centre Building for Community</t>
         </is>
       </c>
       <c r="E17" s="1" t="inlineStr">
         <is>
           <t>Constr of Aganwadi</t>
         </is>
       </c>
       <c r="F17" s="1" t="inlineStr">
         <is>
           <t>1701005062/AV/22012034660501 — नवीन शांति धाम निर्माण कार्य सिहोरी</t>
         </is>
       </c>
       <c r="G17" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H17" s="2" t="n">
         <v>229312.16</v>
       </c>
       <c r="I17" s="2" t="n">
         <v>204975.29</v>
       </c>
       <c r="J17" s="3" t="n">
         <v>45666</v>
@@ -849,160 +849,160 @@
         <v>0</v>
       </c>
       <c r="J23" s="3" t="n">
         <v>45057</v>
       </c>
       <c r="K23" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="24">
       <c r="A24" s="1" t="inlineStr">
         <is>
           <t>JOURA</t>
         </is>
       </c>
       <c r="B24" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C24" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
         </is>
       </c>
       <c r="D24" s="1" t="inlineStr">
         <is>
-          <t>Boundary Line Plantation-Farm Forestry-Community / Boundary Line Plantation of Farm Forestry Trees for Community</t>
+          <t>Boundary Line Plantation-Farm Forestry-Community / Line Plantation of Forestry Trees for Community</t>
         </is>
       </c>
       <c r="E24" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F24" s="1" t="inlineStr">
         <is>
           <t>1701005062/DP/22012034605587 — नंदन फलोद्यान कार्य यशवंत सिंह के खेत पर</t>
         </is>
       </c>
       <c r="G24" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H24" s="2" t="n">
         <v>395308.81</v>
       </c>
       <c r="I24" s="2" t="n">
         <v>51925</v>
       </c>
       <c r="J24" s="3" t="n">
         <v>45207</v>
       </c>
       <c r="K24" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="25">
       <c r="A25" s="1" t="inlineStr">
         <is>
           <t>JOURA</t>
         </is>
       </c>
       <c r="B25" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C25" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
         </is>
       </c>
       <c r="D25" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation of Forestry-in Fields-Community / Block Plantation of Forestry Trees in Fields for Community</t>
+          <t>Block Plantation of Forestry-in Fields-Community / Block Plantation of Forestry Trees in fields for Community</t>
         </is>
       </c>
       <c r="E25" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F25" s="1" t="inlineStr">
         <is>
           <t>1701005062/DP/22012034623003 — Vraksharopan Karya Babu  Maharaj Mandir ke Pas Udayjeet ka  pura  Sehori</t>
         </is>
       </c>
       <c r="G25" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H25" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I25" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J25" s="3" t="n">
         <v>45453</v>
       </c>
       <c r="K25" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="26">
       <c r="A26" s="1" t="inlineStr">
         <is>
           <t>JOURA</t>
         </is>
       </c>
       <c r="B26" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C26" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
         </is>
       </c>
       <c r="D26" s="1" t="inlineStr">
         <is>
-          <t>Block Plntation-Biodrainage-Wastelands for comm / Block Plantation of Biodrainage trees in Wastelands for community</t>
+          <t>Block Plntation-Biodrainage-Wastelands for comm / Bio-drainage Plantation for Community</t>
         </is>
       </c>
       <c r="E26" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F26" s="1" t="inlineStr">
         <is>
           <t>1701005062/DP/22012034627786 — बृक्षारोपण कार्य बाबू महाराज मंदिर के पास उदयजीत का पूरा सिहोरी</t>
         </is>
       </c>
       <c r="G26" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H26" s="2" t="n">
         <v>186810.5</v>
       </c>
       <c r="I26" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J26" s="3" t="n">
         <v>45548</v>
       </c>
       <c r="K26" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="27">
       <c r="A27" s="1" t="inlineStr">
         <is>
           <t>JOURA</t>
         </is>
       </c>
       <c r="B27" s="1" t="inlineStr">
         <is>
           <t>2012-2013</t>
         </is>
       </c>
       <c r="C27" s="1" t="inlineStr">
@@ -1423,145 +1423,145 @@
       <c r="J35" s="3" t="n">
         <v>45084</v>
       </c>
       <c r="K35" s="3" t="n">
         <v>45591</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="36">
       <c r="A36" s="1" t="inlineStr">
         <is>
           <t>JOURA</t>
         </is>
       </c>
       <c r="B36" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C36" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Flood Control and Protection</t>
         </is>
       </c>
       <c r="D36" s="1" t="inlineStr">
         <is>
-          <t>Constr of Flood/ Diversion Channel for Community / Construction of Flood/ Diversion Channel for Community</t>
+          <t>Constr of Flood/ Diversion Channel for Community / Construction of Flood or Diversion Channel for Community</t>
         </is>
       </c>
       <c r="E36" s="1" t="inlineStr">
         <is>
           <t>Works for Flood Control and Protection</t>
         </is>
       </c>
       <c r="F36" s="1" t="inlineStr">
         <is>
           <t>1701005062/FP/22012034634037 — पत्थर नाला निर्माण कार्य महेंद्र के घर से जंगल की ओर इमलिया पुरा सिहोरी</t>
         </is>
       </c>
       <c r="G36" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H36" s="2" t="n">
         <v>1481048.18</v>
       </c>
       <c r="I36" s="2" t="n">
         <v>1335033.94</v>
       </c>
       <c r="J36" s="3" t="n">
         <v>45196</v>
       </c>
       <c r="K36" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="37">
       <c r="A37" s="1" t="inlineStr">
         <is>
           <t>JOURA</t>
         </is>
       </c>
       <c r="B37" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C37" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Flood Control and Protection</t>
         </is>
       </c>
       <c r="D37" s="1" t="inlineStr">
         <is>
-          <t>Constr of Flood/ Diversion Channel for Community / Construction of Flood/ Diversion Channel for Community</t>
+          <t>Constr of Flood/ Diversion Channel for Community / Construction of Flood or Diversion Channel for Community</t>
         </is>
       </c>
       <c r="E37" s="1" t="inlineStr">
         <is>
           <t>Works for Flood Control and Protection</t>
         </is>
       </c>
       <c r="F37" s="1" t="inlineStr">
         <is>
           <t>1701005062/FP/22012034637567 — naveen pathar nala nirman karya babu ke makan se jangal ki or udyajeet pura sehori</t>
         </is>
       </c>
       <c r="G37" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H37" s="2" t="n">
         <v>1435487.58</v>
       </c>
       <c r="I37" s="2" t="n">
         <v>1055846.7</v>
       </c>
       <c r="J37" s="3" t="n">
         <v>45325</v>
       </c>
       <c r="K37" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="38">
       <c r="A38" s="1" t="inlineStr">
         <is>
           <t>JOURA</t>
         </is>
       </c>
       <c r="B38" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C38" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Flood Control and Protection</t>
         </is>
       </c>
       <c r="D38" s="1" t="inlineStr">
         <is>
-          <t>Constr of Flood/ Diversion Channel for Community / Construction of Flood/ Diversion Channel for Community</t>
+          <t>Constr of Flood/ Diversion Channel for Community / Construction of Flood or Diversion Channel for Community</t>
         </is>
       </c>
       <c r="E38" s="1" t="inlineStr">
         <is>
           <t>Works for Flood Control and Protection</t>
         </is>
       </c>
       <c r="F38" s="1" t="inlineStr">
         <is>
           <t>1701005062/FP/22012034637568 — naveen pathar nala nirman karya cc rode se jangal ki or udyajeet pura sehori</t>
         </is>
       </c>
       <c r="G38" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H38" s="2" t="n">
         <v>1437357.06</v>
       </c>
       <c r="I38" s="2" t="n">
         <v>879396.88</v>
       </c>
       <c r="J38" s="3" t="n">
         <v>45325</v>
@@ -2385,239 +2385,239 @@
         <v>0</v>
       </c>
       <c r="J55" s="3" t="n">
         <v>44300</v>
       </c>
       <c r="K55" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="56">
       <c r="A56" s="1" t="inlineStr">
         <is>
           <t>JOURA</t>
         </is>
       </c>
       <c r="B56" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C56" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D56" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E56" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F56" s="1" t="inlineStr">
         <is>
           <t>1701005062/IF/22012035486848 — खेत तालाब निर्माण कार्य अशोक सिंह के खेत में ग्राम पंचायत सिहोरी</t>
         </is>
       </c>
       <c r="G56" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H56" s="2" t="n">
         <v>453662.13</v>
       </c>
       <c r="I56" s="2" t="n">
         <v>340083</v>
       </c>
       <c r="J56" s="3" t="n">
         <v>45788</v>
       </c>
       <c r="K56" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="57">
       <c r="A57" s="1" t="inlineStr">
         <is>
           <t>JOURA</t>
         </is>
       </c>
       <c r="B57" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C57" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D57" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E57" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F57" s="1" t="inlineStr">
         <is>
           <t>1701005062/IF/22012035486863 — खेत तालाब निर्माण कार्य कुलदीप  सिंह के खेत में ग्राम पंचायत सिहोरी</t>
         </is>
       </c>
       <c r="G57" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H57" s="2" t="n">
         <v>388661.31</v>
       </c>
       <c r="I57" s="2" t="n">
         <v>288405</v>
       </c>
       <c r="J57" s="3" t="n">
         <v>45788</v>
       </c>
       <c r="K57" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="58">
       <c r="A58" s="1" t="inlineStr">
         <is>
           <t>JOURA</t>
         </is>
       </c>
       <c r="B58" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C58" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D58" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E58" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F58" s="1" t="inlineStr">
         <is>
           <t>1701005062/IF/22012035486884 — खेत तालाब निर्माण कार्य यशवंत  सिंह के खेत में ग्राम पंचायत सिहोरी</t>
         </is>
       </c>
       <c r="G58" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H58" s="2" t="n">
         <v>451390.89</v>
       </c>
       <c r="I58" s="2" t="n">
         <v>362007</v>
       </c>
       <c r="J58" s="3" t="n">
         <v>45788</v>
       </c>
       <c r="K58" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="59">
       <c r="A59" s="1" t="inlineStr">
         <is>
           <t>JOURA</t>
         </is>
       </c>
       <c r="B59" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C59" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D59" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E59" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F59" s="1" t="inlineStr">
         <is>
           <t>1701005062/IF/22012035486893 — खेत तालाब निर्माण कार्य जगदीश सिंह के खेत में ग्राम पंचायत सिहोरी</t>
         </is>
       </c>
       <c r="G59" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H59" s="2" t="n">
         <v>453662.13</v>
       </c>
       <c r="I59" s="2" t="n">
         <v>360441</v>
       </c>
       <c r="J59" s="3" t="n">
         <v>45788</v>
       </c>
       <c r="K59" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="60">
       <c r="A60" s="1" t="inlineStr">
         <is>
           <t>JOURA</t>
         </is>
       </c>
       <c r="B60" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C60" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D60" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E60" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F60" s="1" t="inlineStr">
         <is>
           <t>1701005062/IF/22012035486901 — खेत तालाब निर्माण कार्य सुरेंद्र सिंह के खेत में ग्राम पंचायत सिहोरी</t>
         </is>
       </c>
       <c r="G60" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H60" s="2" t="n">
         <v>388661.31</v>
       </c>
       <c r="I60" s="2" t="n">
         <v>299367</v>
       </c>
       <c r="J60" s="3" t="n">
         <v>45788</v>
@@ -2761,145 +2761,145 @@
         <v>0</v>
       </c>
       <c r="J63" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K63" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="64">
       <c r="A64" s="1" t="inlineStr">
         <is>
           <t>JOURA</t>
         </is>
       </c>
       <c r="B64" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C64" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D64" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E64" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F64" s="1" t="inlineStr">
         <is>
           <t>1701005062/IF/22012035504944 — डग वेल निर्माण कार्य वीरेन्द्र सिकरवार के घर सामने कुआ पर</t>
         </is>
       </c>
       <c r="G64" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H64" s="2" t="n">
         <v>22959.9</v>
       </c>
       <c r="I64" s="2" t="n">
         <v>14355</v>
       </c>
       <c r="J64" s="3" t="n">
         <v>45790</v>
       </c>
       <c r="K64" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="65">
       <c r="A65" s="1" t="inlineStr">
         <is>
           <t>JOURA</t>
         </is>
       </c>
       <c r="B65" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C65" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D65" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E65" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F65" s="1" t="inlineStr">
         <is>
           <t>1701005062/IF/22012035504947 — डग वेल निर्माण कार्य हरिजन मोहल्ला के कुआ पर</t>
         </is>
       </c>
       <c r="G65" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H65" s="2" t="n">
         <v>22959.9</v>
       </c>
       <c r="I65" s="2" t="n">
         <v>14355</v>
       </c>
       <c r="J65" s="3" t="n">
         <v>45790</v>
       </c>
       <c r="K65" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="66">
       <c r="A66" s="1" t="inlineStr">
         <is>
           <t>JOURA</t>
         </is>
       </c>
       <c r="B66" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C66" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D66" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E66" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F66" s="1" t="inlineStr">
         <is>
           <t>1701005062/IF/22012035504953 — डग वेल निर्माण कार्य प्राथमिक विधालय वाले कुआ पर</t>
         </is>
       </c>
       <c r="G66" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H66" s="2" t="n">
         <v>22959.9</v>
       </c>
       <c r="I66" s="2" t="n">
         <v>14355</v>
       </c>
       <c r="J66" s="3" t="n">
         <v>45790</v>
@@ -3827,380 +3827,380 @@
       <c r="J85" s="3" t="n">
         <v>42780</v>
       </c>
       <c r="K85" s="3" t="n">
         <v>43422</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="86">
       <c r="A86" s="1" t="inlineStr">
         <is>
           <t>JOURA</t>
         </is>
       </c>
       <c r="B86" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C86" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D86" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>IAY Houses / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E86" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F86" s="1" t="inlineStr">
         <is>
           <t>1701005062/IF/IAY/52992 — Construction of IAY House -IAY REG. NO. MP-01-005-062-001/105</t>
         </is>
       </c>
       <c r="G86" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H86" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I86" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J86" s="3" t="n">
         <v>42327</v>
       </c>
       <c r="K86" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="87">
       <c r="A87" s="1" t="inlineStr">
         <is>
           <t>JOURA</t>
         </is>
       </c>
       <c r="B87" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C87" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D87" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>IAY Houses / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E87" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F87" s="1" t="inlineStr">
         <is>
           <t>1701005062/IF/IAY/52993 — Construction of IAY House -IAY REG. NO. MP-01-005-062-001/116</t>
         </is>
       </c>
       <c r="G87" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H87" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I87" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J87" s="3" t="n">
         <v>42327</v>
       </c>
       <c r="K87" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="88">
       <c r="A88" s="1" t="inlineStr">
         <is>
           <t>JOURA</t>
         </is>
       </c>
       <c r="B88" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C88" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D88" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>IAY Houses / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E88" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F88" s="1" t="inlineStr">
         <is>
           <t>1701005062/IF/IAY/52994 — Construction of IAY House -IAY REG. NO. MP-01-005-062-001/117</t>
         </is>
       </c>
       <c r="G88" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H88" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I88" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J88" s="3" t="n">
         <v>42327</v>
       </c>
       <c r="K88" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="89">
       <c r="A89" s="1" t="inlineStr">
         <is>
           <t>JOURA</t>
         </is>
       </c>
       <c r="B89" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C89" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D89" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>IAY Houses / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E89" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F89" s="1" t="inlineStr">
         <is>
           <t>1701005062/IF/IAY/52995 — Construction of IAY House -IAY REG. NO. MP-01-005-062-001/38</t>
         </is>
       </c>
       <c r="G89" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H89" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I89" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J89" s="3" t="n">
         <v>42327</v>
       </c>
       <c r="K89" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="90">
       <c r="A90" s="1" t="inlineStr">
         <is>
           <t>JOURA</t>
         </is>
       </c>
       <c r="B90" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C90" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D90" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>IAY Houses / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E90" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F90" s="1" t="inlineStr">
         <is>
           <t>1701005062/IF/IAY/52996 — Construction of IAY House -IAY REG. NO. MP-01-005-062-001/39</t>
         </is>
       </c>
       <c r="G90" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H90" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I90" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J90" s="3" t="n">
         <v>42327</v>
       </c>
       <c r="K90" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="91">
       <c r="A91" s="1" t="inlineStr">
         <is>
           <t>JOURA</t>
         </is>
       </c>
       <c r="B91" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C91" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D91" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>IAY Houses / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E91" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F91" s="1" t="inlineStr">
         <is>
           <t>1701005062/IF/IAY/52997 — Construction of IAY House -IAY REG. NO. MP-01-005-062-001/41</t>
         </is>
       </c>
       <c r="G91" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H91" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I91" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J91" s="3" t="n">
         <v>42327</v>
       </c>
       <c r="K91" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="92">
       <c r="A92" s="1" t="inlineStr">
         <is>
           <t>JOURA</t>
         </is>
       </c>
       <c r="B92" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C92" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D92" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>IAY Houses / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E92" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F92" s="1" t="inlineStr">
         <is>
           <t>1701005062/IF/IAY/52998 — Construction of IAY House -IAY REG. NO. MP-01-005-062-001/94</t>
         </is>
       </c>
       <c r="G92" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H92" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I92" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J92" s="3" t="n">
         <v>42327</v>
       </c>
       <c r="K92" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="93">
       <c r="A93" s="1" t="inlineStr">
         <is>
           <t>JOURA</t>
         </is>
       </c>
       <c r="B93" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C93" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D93" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>IAY Houses / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E93" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F93" s="1" t="inlineStr">
         <is>
           <t>1701005062/IF/IAY/52999 — Construction of IAY House -IAY REG. NO. MP-01-005-062-001/37</t>
         </is>
       </c>
       <c r="G93" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H93" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I93" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J93" s="3" t="n">
         <v>42327</v>
@@ -7677,2394 +7677,2441 @@
       </c>
       <c r="G165" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H165" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I165" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J165" s="3" t="n">
         <v>44300</v>
       </c>
       <c r="K165" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="166">
       <c r="A166" s="1" t="inlineStr">
         <is>
           <t>JOURA</t>
         </is>
       </c>
       <c r="B166" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C166" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D166" s="1" t="inlineStr">
         <is>
-          <t>Mini Percolation tank / Construction of Mini Percolation Tank for Community</t>
+          <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
         </is>
       </c>
       <c r="E166" s="1" t="inlineStr">
         <is>
-          <t>Construction of Percolation Tank</t>
+          <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F166" s="1" t="inlineStr">
         <is>
-          <t>1701005062/WC/22012034314717 — TALAB MARAMMAT SEHORI</t>
+          <t>1701005062/RS/VB/YD/22012035141260 — Construction of Soak Pit Sehori</t>
         </is>
       </c>
       <c r="G166" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H166" s="2" t="n">
-        <v>65240</v>
+        <v>0</v>
       </c>
       <c r="I166" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J166" s="3" t="n">
-        <v>42474</v>
+        <v>46250</v>
       </c>
       <c r="K166" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="167">
       <c r="A167" s="1" t="inlineStr">
         <is>
           <t>JOURA</t>
         </is>
       </c>
       <c r="B167" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C167" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D167" s="1" t="inlineStr">
         <is>
           <t>Mini Percolation tank / Construction of Mini Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E167" s="1" t="inlineStr">
         <is>
           <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F167" s="1" t="inlineStr">
         <is>
-          <t>1701005062/WC/22012034380655 — naveen talab nirman</t>
+          <t>1701005062/WC/22012034314717 — TALAB MARAMMAT SEHORI</t>
         </is>
       </c>
       <c r="G167" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H167" s="2" t="n">
-        <v>0</v>
+        <v>65240</v>
       </c>
       <c r="I167" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J167" s="3" t="n">
-        <v>43010</v>
+        <v>42474</v>
       </c>
       <c r="K167" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="168">
       <c r="A168" s="1" t="inlineStr">
         <is>
           <t>JOURA</t>
         </is>
       </c>
       <c r="B168" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C168" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D168" s="1" t="inlineStr">
         <is>
-          <t>Earthen Dam / Construction of Earthen Check Dam for Community</t>
+          <t>Mini Percolation tank / Construction of Mini Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E168" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F168" s="1" t="inlineStr">
         <is>
-          <t>1701005062/WC/22012034386232 — नवीन तालाब निर्माण उदयाजीत का पूरा सिहोरी</t>
+          <t>1701005062/WC/22012034380655 — naveen talab nirman</t>
         </is>
       </c>
       <c r="G168" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H168" s="2" t="n">
-        <v>814000</v>
+        <v>0</v>
       </c>
       <c r="I168" s="2" t="n">
-        <v>695289.44</v>
+        <v>0</v>
       </c>
       <c r="J168" s="3" t="n">
-        <v>43133</v>
-[...3 lines deleted...]
-      </c>
+        <v>43010</v>
+      </c>
+      <c r="K168" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="169">
       <c r="A169" s="1" t="inlineStr">
         <is>
           <t>JOURA</t>
         </is>
       </c>
       <c r="B169" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C169" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D169" s="1" t="inlineStr">
         <is>
-          <t>Constr of Earthen contour Bund for Community / Construction of Earthen contour Bund for Community</t>
+          <t>Earthen Dam / Construction of Earthen Check Dam for Community</t>
         </is>
       </c>
       <c r="E169" s="1" t="inlineStr">
         <is>
-          <t>Construction of Bund</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F169" s="1" t="inlineStr">
         <is>
-          <t>1701005062/WC/22012034540625 — नवीन तालाब निर्माण कार्य मोरी बाले खार में सिहोरी</t>
+          <t>1701005062/WC/22012034386232 — नवीन तालाब निर्माण उदयाजीत का पूरा सिहोरी</t>
         </is>
       </c>
       <c r="G169" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H169" s="2" t="n">
-        <v>1486144.24</v>
+        <v>814000</v>
       </c>
       <c r="I169" s="2" t="n">
-        <v>1185489.95</v>
+        <v>695289.44</v>
       </c>
       <c r="J169" s="3" t="n">
-        <v>43992</v>
+        <v>43133</v>
       </c>
       <c r="K169" s="3" t="n">
-        <v>44540</v>
+        <v>43169</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="170">
       <c r="A170" s="1" t="inlineStr">
         <is>
           <t>JOURA</t>
         </is>
       </c>
       <c r="B170" s="1" t="inlineStr">
         <is>
-          <t>2019-2020</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C170" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D170" s="1" t="inlineStr">
         <is>
-          <t>Construction of Earthen graded Bund for Community / Construction of Earthen graded Bund for Community</t>
+          <t>Constr of Earthen contour Bund for Community / Construction of Earthen contour Bund for Community</t>
         </is>
       </c>
       <c r="E170" s="1" t="inlineStr">
         <is>
           <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F170" s="1" t="inlineStr">
         <is>
-          <t>1701005062/WC/22012034564206 — Talab nirman Manrakhan ka pura</t>
+          <t>1701005062/WC/22012034540625 — नवीन तालाब निर्माण कार्य मोरी बाले खार में सिहोरी</t>
         </is>
       </c>
       <c r="G170" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H170" s="2" t="n">
-        <v>1451015.61</v>
+        <v>1486144.24</v>
       </c>
       <c r="I170" s="2" t="n">
-        <v>0</v>
+        <v>1185489.95</v>
       </c>
       <c r="J170" s="3" t="n">
-        <v>43856</v>
-[...1 lines deleted...]
-      <c r="K170" s="3"/>
+        <v>43992</v>
+      </c>
+      <c r="K170" s="3" t="n">
+        <v>44540</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="171">
       <c r="A171" s="1" t="inlineStr">
         <is>
           <t>JOURA</t>
         </is>
       </c>
       <c r="B171" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2019-2020</t>
         </is>
       </c>
       <c r="C171" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Water Conservation and Water Harvesting</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D171" s="1" t="inlineStr">
         <is>
-          <t>Construction of Fisheries Ponds for Community / Construction of Fisheries Ponds for Community</t>
+          <t>Construction of Earthen graded Bund for Community / Construction of Earthen graded Bund for Community</t>
         </is>
       </c>
       <c r="E171" s="1" t="inlineStr">
         <is>
-          <t>Construction of Tank</t>
+          <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F171" s="1" t="inlineStr">
         <is>
-          <t>1701005062/WC/22012034564219 — तालाब निर्माण कार्य मनराखन का पुरा</t>
+          <t>1701005062/WC/22012034564206 — Talab nirman Manrakhan ka pura</t>
         </is>
       </c>
       <c r="G171" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H171" s="2" t="n">
-        <v>1461024.42</v>
+        <v>1451015.61</v>
       </c>
       <c r="I171" s="2" t="n">
-        <v>1392403.06</v>
+        <v>0</v>
       </c>
       <c r="J171" s="3" t="n">
-        <v>44025</v>
-[...3 lines deleted...]
-      </c>
+        <v>43856</v>
+      </c>
+      <c r="K171" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="172">
       <c r="A172" s="1" t="inlineStr">
         <is>
           <t>JOURA</t>
         </is>
       </c>
       <c r="B172" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C172" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D172" s="1" t="inlineStr">
         <is>
           <t>Construction of Fisheries Ponds for Community / Construction of Fisheries Ponds for Community</t>
         </is>
       </c>
       <c r="E172" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F172" s="1" t="inlineStr">
         <is>
-          <t>1701005062/WC/22012034564220 — तालाब निर्माण कार्य कोला वाला खार</t>
+          <t>1701005062/WC/22012034564219 — तालाब निर्माण कार्य मनराखन का पुरा</t>
         </is>
       </c>
       <c r="G172" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H172" s="2" t="n">
-        <v>1485299.16</v>
+        <v>1461024.42</v>
       </c>
       <c r="I172" s="2" t="n">
-        <v>1232424.93</v>
+        <v>1392403.06</v>
       </c>
       <c r="J172" s="3" t="n">
         <v>44025</v>
       </c>
       <c r="K172" s="3" t="n">
-        <v>45147</v>
+        <v>44348</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="173">
       <c r="A173" s="1" t="inlineStr">
         <is>
           <t>JOURA</t>
         </is>
       </c>
       <c r="B173" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C173" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D173" s="1" t="inlineStr">
         <is>
           <t>Construction of Fisheries Ponds for Community / Construction of Fisheries Ponds for Community</t>
         </is>
       </c>
       <c r="E173" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F173" s="1" t="inlineStr">
         <is>
-          <t>1701005062/WC/22012034567778 — नवीन तालाब निर्माण कार्य चामड़  वाला खार</t>
+          <t>1701005062/WC/22012034564220 — तालाब निर्माण कार्य कोला वाला खार</t>
         </is>
       </c>
       <c r="G173" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H173" s="2" t="n">
-        <v>0</v>
+        <v>1485299.16</v>
       </c>
       <c r="I173" s="2" t="n">
-        <v>0</v>
+        <v>1232424.93</v>
       </c>
       <c r="J173" s="3" t="n">
-        <v>43935</v>
-[...1 lines deleted...]
-      <c r="K173" s="3"/>
+        <v>44025</v>
+      </c>
+      <c r="K173" s="3" t="n">
+        <v>45147</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="174">
       <c r="A174" s="1" t="inlineStr">
         <is>
           <t>JOURA</t>
         </is>
       </c>
       <c r="B174" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C174" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D174" s="1" t="inlineStr">
         <is>
-          <t>Constr of Earthen contour Bund for Community / Construction of Earthen contour Bund for Community</t>
+          <t>Construction of Fisheries Ponds for Community / Construction of Fisheries Ponds for Community</t>
         </is>
       </c>
       <c r="E174" s="1" t="inlineStr">
         <is>
-          <t>Construction of Bund</t>
+          <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F174" s="1" t="inlineStr">
         <is>
-          <t>1701005062/WC/22012034579698 — नवीन तालाब निर्मान चामन माता  वाला खार</t>
+          <t>1701005062/WC/22012034567778 — नवीन तालाब निर्माण कार्य चामड़  वाला खार</t>
         </is>
       </c>
       <c r="G174" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H174" s="2" t="n">
-        <v>1431586.06</v>
+        <v>0</v>
       </c>
       <c r="I174" s="2" t="n">
-        <v>1137811.01</v>
+        <v>0</v>
       </c>
       <c r="J174" s="3" t="n">
-        <v>44099</v>
-[...3 lines deleted...]
-      </c>
+        <v>43935</v>
+      </c>
+      <c r="K174" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="175">
       <c r="A175" s="1" t="inlineStr">
         <is>
           <t>JOURA</t>
         </is>
       </c>
       <c r="B175" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C175" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D175" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Constr of Earthen contour Bund for Community / Construction of Earthen contour Bund for Community</t>
         </is>
       </c>
       <c r="E175" s="1" t="inlineStr">
         <is>
-          <t>Construction of Tank</t>
+          <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F175" s="1" t="inlineStr">
         <is>
-          <t>1701005062/WC/22012034586743 — TALAB NIRMAN KARYA IMLIYA PURA</t>
+          <t>1701005062/WC/22012034579698 — नवीन तालाब निर्मान चामन माता  वाला खार</t>
         </is>
       </c>
       <c r="G175" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H175" s="2" t="n">
-        <v>0</v>
+        <v>1431586.06</v>
       </c>
       <c r="I175" s="2" t="n">
-        <v>0</v>
+        <v>1137811.01</v>
       </c>
       <c r="J175" s="3" t="n">
-        <v>43935</v>
-[...1 lines deleted...]
-      <c r="K175" s="3"/>
+        <v>44099</v>
+      </c>
+      <c r="K175" s="3" t="n">
+        <v>44528</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="176">
       <c r="A176" s="1" t="inlineStr">
         <is>
           <t>JOURA</t>
         </is>
       </c>
       <c r="B176" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C176" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D176" s="1" t="inlineStr">
         <is>
-          <t>Roof top rain wat. har. str. in gov/panchayat bldg / Roof Top Rain Water harvesting for Government/Panchayat Buildings</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
         </is>
       </c>
       <c r="E176" s="1" t="inlineStr">
         <is>
-          <t>Roof Water Harvesting on gov/panchayat bldg</t>
+          <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F176" s="1" t="inlineStr">
         <is>
-          <t>1701005062/WC/22012034728261 — वाटर हार्वेस्टिंग कार्य प्राइमरी विद्यालय मनराखन का पूरा</t>
+          <t>1701005062/WC/22012034586743 — TALAB NIRMAN KARYA IMLIYA PURA</t>
         </is>
       </c>
       <c r="G176" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H176" s="2" t="n">
-        <v>22173.14</v>
+        <v>0</v>
       </c>
       <c r="I176" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J176" s="3" t="n">
-        <v>44330</v>
+        <v>43935</v>
       </c>
       <c r="K176" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="177">
       <c r="A177" s="1" t="inlineStr">
         <is>
           <t>JOURA</t>
         </is>
       </c>
       <c r="B177" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C177" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D177" s="1" t="inlineStr">
         <is>
           <t>Roof top rain wat. har. str. in gov/panchayat bldg / Roof Top Rain Water harvesting for Government/Panchayat Buildings</t>
         </is>
       </c>
       <c r="E177" s="1" t="inlineStr">
         <is>
           <t>Roof Water Harvesting on gov/panchayat bldg</t>
         </is>
       </c>
       <c r="F177" s="1" t="inlineStr">
         <is>
-          <t>1701005062/WC/22012034728302 — वाटर हार्वेस्टिंग कार्य मिडिल स्कूल सिहोरी</t>
+          <t>1701005062/WC/22012034728261 — वाटर हार्वेस्टिंग कार्य प्राइमरी विद्यालय मनराखन का पूरा</t>
         </is>
       </c>
       <c r="G177" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H177" s="2" t="n">
         <v>22173.14</v>
       </c>
       <c r="I177" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J177" s="3" t="n">
         <v>44330</v>
       </c>
       <c r="K177" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="178">
       <c r="A178" s="1" t="inlineStr">
         <is>
           <t>JOURA</t>
         </is>
       </c>
       <c r="B178" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C178" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D178" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
+          <t>Roof top rain wat. har. str. in gov/panchayat bldg / Roof Top Rain Water harvesting for Government/Panchayat Buildings</t>
         </is>
       </c>
       <c r="E178" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits</t>
+          <t>Roof Water Harvesting on gov/panchayat bldg</t>
         </is>
       </c>
       <c r="F178" s="1" t="inlineStr">
         <is>
-          <t>1701005062/WC/22012034741647 — सामुदायिक सोकपिट निर्माण सिहोरी 2</t>
+          <t>1701005062/WC/22012034728302 — वाटर हार्वेस्टिंग कार्य मिडिल स्कूल सिहोरी</t>
         </is>
       </c>
       <c r="G178" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H178" s="2" t="n">
-        <v>36494.68</v>
+        <v>22173.14</v>
       </c>
       <c r="I178" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J178" s="3" t="n">
-        <v>44300</v>
+        <v>44330</v>
       </c>
       <c r="K178" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="179">
       <c r="A179" s="1" t="inlineStr">
         <is>
           <t>JOURA</t>
         </is>
       </c>
       <c r="B179" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C179" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D179" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
         </is>
       </c>
       <c r="E179" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F179" s="1" t="inlineStr">
         <is>
-          <t>1701005062/WC/22012034741657 — सामुदायिक सोकपिट निर्माण जगन्नाथ का पूरा सिहोरी 2</t>
+          <t>1701005062/WC/22012034741647 — सामुदायिक सोकपिट निर्माण सिहोरी 2</t>
         </is>
       </c>
       <c r="G179" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H179" s="2" t="n">
         <v>36494.68</v>
       </c>
       <c r="I179" s="2" t="n">
-        <v>17424</v>
+        <v>0</v>
       </c>
       <c r="J179" s="3" t="n">
-        <v>44376</v>
-[...3 lines deleted...]
-      </c>
+        <v>44300</v>
+      </c>
+      <c r="K179" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="180">
       <c r="A180" s="1" t="inlineStr">
         <is>
           <t>JOURA</t>
         </is>
       </c>
       <c r="B180" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C180" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D180" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
         </is>
       </c>
       <c r="E180" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F180" s="1" t="inlineStr">
         <is>
-          <t>1701005062/WC/22012034741664 — सामुदायिक सोकपिट निर्माण मनराखन का पूरा 2</t>
+          <t>1701005062/WC/22012034741657 — सामुदायिक सोकपिट निर्माण जगन्नाथ का पूरा सिहोरी 2</t>
         </is>
       </c>
       <c r="G180" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H180" s="2" t="n">
         <v>36494.68</v>
       </c>
       <c r="I180" s="2" t="n">
-        <v>13950</v>
+        <v>17424</v>
       </c>
       <c r="J180" s="3" t="n">
         <v>44376</v>
       </c>
       <c r="K180" s="3" t="n">
         <v>44487</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="181">
       <c r="A181" s="1" t="inlineStr">
         <is>
           <t>JOURA</t>
         </is>
       </c>
       <c r="B181" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C181" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D181" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
         </is>
       </c>
       <c r="E181" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F181" s="1" t="inlineStr">
         <is>
-          <t>1701005062/WC/22012034741669 — सामुदायिक सोकपिट निर्माण ताल का पूरा 2</t>
+          <t>1701005062/WC/22012034741664 — सामुदायिक सोकपिट निर्माण मनराखन का पूरा 2</t>
         </is>
       </c>
       <c r="G181" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H181" s="2" t="n">
-        <v>18247.34</v>
+        <v>36494.68</v>
       </c>
       <c r="I181" s="2" t="n">
-        <v>0</v>
+        <v>13950</v>
       </c>
       <c r="J181" s="3" t="n">
-        <v>44300</v>
-[...1 lines deleted...]
-      <c r="K181" s="3"/>
+        <v>44376</v>
+      </c>
+      <c r="K181" s="3" t="n">
+        <v>44487</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="182">
       <c r="A182" s="1" t="inlineStr">
         <is>
           <t>JOURA</t>
         </is>
       </c>
       <c r="B182" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C182" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D182" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
         </is>
       </c>
       <c r="E182" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F182" s="1" t="inlineStr">
         <is>
-          <t>1701005062/WC/22012034741671 — सामुदायिक सोकपिट निर्माण ताल का पूरा 2</t>
+          <t>1701005062/WC/22012034741669 — सामुदायिक सोकपिट निर्माण ताल का पूरा 2</t>
         </is>
       </c>
       <c r="G182" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H182" s="2" t="n">
-        <v>36494.68</v>
+        <v>18247.34</v>
       </c>
       <c r="I182" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J182" s="3" t="n">
         <v>44300</v>
       </c>
       <c r="K182" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="183">
       <c r="A183" s="1" t="inlineStr">
         <is>
           <t>JOURA</t>
         </is>
       </c>
       <c r="B183" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C183" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D183" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
         </is>
       </c>
       <c r="E183" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F183" s="1" t="inlineStr">
         <is>
-          <t>1701005062/WC/22012034741680 — सामुदायिक सोकपिट निर्माण मंदिर के पास उदयजीत पूरा</t>
+          <t>1701005062/WC/22012034741671 — सामुदायिक सोकपिट निर्माण ताल का पूरा 2</t>
         </is>
       </c>
       <c r="G183" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H183" s="2" t="n">
-        <v>18247.34</v>
+        <v>36494.68</v>
       </c>
       <c r="I183" s="2" t="n">
-        <v>8712</v>
+        <v>0</v>
       </c>
       <c r="J183" s="3" t="n">
-        <v>44376</v>
-[...3 lines deleted...]
-      </c>
+        <v>44300</v>
+      </c>
+      <c r="K183" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="184">
       <c r="A184" s="1" t="inlineStr">
         <is>
           <t>JOURA</t>
         </is>
       </c>
       <c r="B184" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C184" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D184" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
         </is>
       </c>
       <c r="E184" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F184" s="1" t="inlineStr">
         <is>
-          <t>1701005062/WC/22012034741685 — सामुदायिक सोकपिट निर्माण इमलिया पूरा</t>
+          <t>1701005062/WC/22012034741680 — सामुदायिक सोकपिट निर्माण मंदिर के पास उदयजीत पूरा</t>
         </is>
       </c>
       <c r="G184" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H184" s="2" t="n">
         <v>18247.34</v>
       </c>
       <c r="I184" s="2" t="n">
-        <v>0</v>
+        <v>8712</v>
       </c>
       <c r="J184" s="3" t="n">
-        <v>44300</v>
-[...1 lines deleted...]
-      <c r="K184" s="3"/>
+        <v>44376</v>
+      </c>
+      <c r="K184" s="3" t="n">
+        <v>44486</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="185">
       <c r="A185" s="1" t="inlineStr">
         <is>
           <t>JOURA</t>
         </is>
       </c>
       <c r="B185" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C185" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Water Conservation and Water Harvesting</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D185" s="1" t="inlineStr">
         <is>
-          <t>Constr of Flood/ Diversion Channel for Community / Construction of Flood/ Diversion Channel for Community</t>
+          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
         </is>
       </c>
       <c r="E185" s="1" t="inlineStr">
         <is>
-          <t>Construction of Water Drain/Diversion Channel/Drainage/Field Channel</t>
+          <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F185" s="1" t="inlineStr">
         <is>
-          <t>1701005062/WC/22012034764429 — NAVEEN TALAB NIRMAN KARY BAJHERA  WALA KHAR</t>
+          <t>1701005062/WC/22012034741685 — सामुदायिक सोकपिट निर्माण इमलिया पूरा</t>
         </is>
       </c>
       <c r="G185" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H185" s="2" t="n">
-        <v>999222.34</v>
+        <v>18247.34</v>
       </c>
       <c r="I185" s="2" t="n">
-        <v>792732.7</v>
+        <v>0</v>
       </c>
       <c r="J185" s="3" t="n">
-        <v>44371</v>
-[...3 lines deleted...]
-      </c>
+        <v>44300</v>
+      </c>
+      <c r="K185" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="186">
       <c r="A186" s="1" t="inlineStr">
         <is>
           <t>JOURA</t>
         </is>
       </c>
       <c r="B186" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C186" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D186" s="1" t="inlineStr">
         <is>
-          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
+          <t>Constr of Flood/ Diversion Channel for Community / Construction of Flood/ Diversion Channel for Community</t>
         </is>
       </c>
       <c r="E186" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Water Drain/Diversion Channel/Drainage/Field Channel</t>
         </is>
       </c>
       <c r="F186" s="1" t="inlineStr">
         <is>
-          <t>1701005062/WC/22012034764441 — NAVEEN TALAB NIRMAN KARY SIDHH WALA KHAR SEHORI</t>
+          <t>1701005062/WC/22012034764429 — NAVEEN TALAB NIRMAN KARY BAJHERA  WALA KHAR</t>
         </is>
       </c>
       <c r="G186" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H186" s="2" t="n">
-        <v>998557.84</v>
+        <v>999222.34</v>
       </c>
       <c r="I186" s="2" t="n">
-        <v>22926</v>
+        <v>792732.7</v>
       </c>
       <c r="J186" s="3" t="n">
         <v>44371</v>
       </c>
-      <c r="K186" s="3"/>
+      <c r="K186" s="3" t="n">
+        <v>45273</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="187">
       <c r="A187" s="1" t="inlineStr">
         <is>
           <t>JOURA</t>
         </is>
       </c>
       <c r="B187" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C187" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D187" s="1" t="inlineStr">
         <is>
           <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
         </is>
       </c>
       <c r="E187" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F187" s="1" t="inlineStr">
         <is>
-          <t>1701005062/WC/22012034764452 — NAVEEN TALAB NIRMAN KARY TARSA WALA KHAR SEHORI</t>
+          <t>1701005062/WC/22012034764441 — NAVEEN TALAB NIRMAN KARY SIDHH WALA KHAR SEHORI</t>
         </is>
       </c>
       <c r="G187" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H187" s="2" t="n">
-        <v>997893.34</v>
+        <v>998557.84</v>
       </c>
       <c r="I187" s="2" t="n">
-        <v>760968.7</v>
+        <v>22926</v>
       </c>
       <c r="J187" s="3" t="n">
         <v>44371</v>
       </c>
-      <c r="K187" s="3" t="n">
-[...1 lines deleted...]
-      </c>
+      <c r="K187" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="188">
       <c r="A188" s="1" t="inlineStr">
         <is>
           <t>JOURA</t>
         </is>
       </c>
       <c r="B188" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C188" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D188" s="1" t="inlineStr">
         <is>
           <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
         </is>
       </c>
       <c r="E188" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F188" s="1" t="inlineStr">
         <is>
-          <t>1701005062/WC/22012034992880 — Earthern Dam Nirman Karya Taal ka Pura Sehori</t>
+          <t>1701005062/WC/22012034764452 — NAVEEN TALAB NIRMAN KARY TARSA WALA KHAR SEHORI</t>
         </is>
       </c>
       <c r="G188" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H188" s="2" t="n">
-        <v>966186.62</v>
+        <v>997893.34</v>
       </c>
       <c r="I188" s="2" t="n">
-        <v>927827.5</v>
+        <v>760968.7</v>
       </c>
       <c r="J188" s="3" t="n">
-        <v>44890</v>
+        <v>44371</v>
       </c>
       <c r="K188" s="3" t="n">
-        <v>45591</v>
+        <v>45273</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="189">
       <c r="A189" s="1" t="inlineStr">
         <is>
           <t>JOURA</t>
         </is>
       </c>
       <c r="B189" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2022-2023</t>
         </is>
       </c>
       <c r="C189" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D189" s="1" t="inlineStr">
         <is>
           <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
         </is>
       </c>
       <c r="E189" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F189" s="1" t="inlineStr">
         <is>
-          <t>1701005062/WC/22012035025853 — नवीन अर्दन डैम निर्माण कार्य बगिया वाला खार सिहोरी</t>
+          <t>1701005062/WC/22012034992880 — Earthern Dam Nirman Karya Taal ka Pura Sehori</t>
         </is>
       </c>
       <c r="G189" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H189" s="2" t="n">
-        <v>1020164.12</v>
+        <v>966186.62</v>
       </c>
       <c r="I189" s="2" t="n">
-        <v>926402</v>
+        <v>927827.5</v>
       </c>
       <c r="J189" s="3" t="n">
-        <v>45084</v>
+        <v>44890</v>
       </c>
       <c r="K189" s="3" t="n">
-        <v>46128</v>
+        <v>45591</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="190">
       <c r="A190" s="1" t="inlineStr">
         <is>
           <t>JOURA</t>
         </is>
       </c>
       <c r="B190" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C190" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D190" s="1" t="inlineStr">
         <is>
           <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
         </is>
       </c>
       <c r="E190" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F190" s="1" t="inlineStr">
         <is>
-          <t>1701005062/WC/22012035025854 — नवीन अर्दन डैम निर्माण कार्य गुफ़ा वाला खार सिहोरी</t>
+          <t>1701005062/WC/22012035025853 — नवीन अर्दन डैम निर्माण कार्य बगिया वाला खार सिहोरी</t>
         </is>
       </c>
       <c r="G190" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H190" s="2" t="n">
-        <v>1036316.9</v>
+        <v>1020164.12</v>
       </c>
       <c r="I190" s="2" t="n">
-        <v>913713</v>
+        <v>926402</v>
       </c>
       <c r="J190" s="3" t="n">
         <v>45084</v>
       </c>
       <c r="K190" s="3" t="n">
-        <v>45591</v>
+        <v>46128</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="191">
       <c r="A191" s="1" t="inlineStr">
         <is>
           <t>JOURA</t>
         </is>
       </c>
       <c r="B191" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C191" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D191" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
+          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
         </is>
       </c>
       <c r="E191" s="1" t="inlineStr">
         <is>
-          <t>Construction of Percolation Tank</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F191" s="1" t="inlineStr">
         <is>
-          <t>1701005062/WC/22012035220200 — Perculation talab nirman karya kadere wala kunda GP Sehori</t>
+          <t>1701005062/WC/22012035025854 — नवीन अर्दन डैम निर्माण कार्य गुफ़ा वाला खार सिहोरी</t>
         </is>
       </c>
       <c r="G191" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H191" s="2" t="n">
-        <v>0</v>
+        <v>1036316.9</v>
       </c>
       <c r="I191" s="2" t="n">
-        <v>0</v>
+        <v>913713</v>
       </c>
       <c r="J191" s="3" t="n">
-        <v>45520</v>
-[...1 lines deleted...]
-      <c r="K191" s="3"/>
+        <v>45084</v>
+      </c>
+      <c r="K191" s="3" t="n">
+        <v>45591</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="192">
       <c r="A192" s="1" t="inlineStr">
         <is>
           <t>JOURA</t>
         </is>
       </c>
       <c r="B192" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C192" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D192" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
+          <t>Construction of Mini Percolation Tank for Comm / Construction of Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E192" s="1" t="inlineStr">
         <is>
           <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F192" s="1" t="inlineStr">
         <is>
-          <t>1701005062/WC/22012035220201 — Perculation talab nirman karya Babu maharaj ke bagal m Manrakhan ka pura GP Sehori</t>
+          <t>1701005062/WC/22012035220200 — Perculation talab nirman karya kadere wala kunda GP Sehori</t>
         </is>
       </c>
       <c r="G192" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H192" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I192" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J192" s="3" t="n">
         <v>45520</v>
       </c>
       <c r="K192" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="193">
       <c r="A193" s="1" t="inlineStr">
         <is>
           <t>JOURA</t>
         </is>
       </c>
       <c r="B193" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C193" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D193" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
+          <t>Construction of Mini Percolation Tank for Comm / Construction of Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E193" s="1" t="inlineStr">
         <is>
           <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F193" s="1" t="inlineStr">
         <is>
-          <t>1701005062/WC/22012035220202 — Perculation talab nirman karya Hanumanta wala khar Udayjeet ka pura GP Sehori</t>
+          <t>1701005062/WC/22012035220201 — Perculation talab nirman karya Babu maharaj ke bagal m Manrakhan ka pura GP Sehori</t>
         </is>
       </c>
       <c r="G193" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H193" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I193" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J193" s="3" t="n">
         <v>45520</v>
       </c>
       <c r="K193" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="194">
       <c r="A194" s="1" t="inlineStr">
         <is>
           <t>JOURA</t>
         </is>
       </c>
       <c r="B194" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C194" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D194" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Mini Percolation Tank for Comm / Construction of Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E194" s="1" t="inlineStr">
         <is>
-          <t>Construction of Tank</t>
+          <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F194" s="1" t="inlineStr">
         <is>
-          <t>1701005062/WC/22012035221423 — Percolation talab nirman karya kadere wala kunda GP Sehori</t>
+          <t>1701005062/WC/22012035220202 — Perculation talab nirman karya Hanumanta wala khar Udayjeet ka pura GP Sehori</t>
         </is>
       </c>
       <c r="G194" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H194" s="2" t="n">
-        <v>1446249.79</v>
+        <v>0</v>
       </c>
       <c r="I194" s="2" t="n">
-        <v>1273286.4</v>
+        <v>0</v>
       </c>
       <c r="J194" s="3" t="n">
-        <v>45704</v>
+        <v>45520</v>
       </c>
       <c r="K194" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="195">
       <c r="A195" s="1" t="inlineStr">
         <is>
           <t>JOURA</t>
         </is>
       </c>
       <c r="B195" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C195" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D195" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E195" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F195" s="1" t="inlineStr">
         <is>
-          <t>1701005062/WC/22012035221426 — Perculation talab nirman karya Babu Maharaj k Bagal m Manrakhan ka pura GP Sehori</t>
+          <t>1701005062/WC/22012035221423 — Percolation talab nirman karya kadere wala kunda GP Sehori</t>
         </is>
       </c>
       <c r="G195" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H195" s="2" t="n">
-        <v>1490701.75</v>
+        <v>1446249.79</v>
       </c>
       <c r="I195" s="2" t="n">
-        <v>1431303.92</v>
+        <v>1273286.4</v>
       </c>
       <c r="J195" s="3" t="n">
-        <v>45784</v>
-[...3 lines deleted...]
-      </c>
+        <v>45704</v>
+      </c>
+      <c r="K195" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="196">
       <c r="A196" s="1" t="inlineStr">
         <is>
           <t>JOURA</t>
         </is>
       </c>
       <c r="B196" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C196" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D196" s="1" t="inlineStr">
         <is>
           <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
         </is>
       </c>
       <c r="E196" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F196" s="1" t="inlineStr">
         <is>
-          <t>1701005062/WC/22012035221427 — Perculation talab nirman karya Hanumanta wala khar Udayjeet ka pura GP Sehori</t>
+          <t>1701005062/WC/22012035221426 — Perculation talab nirman karya Babu Maharaj k Bagal m Manrakhan ka pura GP Sehori</t>
         </is>
       </c>
       <c r="G196" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H196" s="2" t="n">
-        <v>1499233.55</v>
+        <v>1490701.75</v>
       </c>
       <c r="I196" s="2" t="n">
-        <v>0</v>
+        <v>1431303.92</v>
       </c>
       <c r="J196" s="3" t="n">
-        <v>45790</v>
-[...1 lines deleted...]
-      <c r="K196" s="3"/>
+        <v>45784</v>
+      </c>
+      <c r="K196" s="3" t="n">
+        <v>46163</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="197">
       <c r="A197" s="1" t="inlineStr">
         <is>
           <t>JOURA</t>
         </is>
       </c>
       <c r="B197" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C197" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D197" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E197" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F197" s="1" t="inlineStr">
         <is>
-          <t>1701005062/WC/22012035250730 — Talab Nirman Karya Upra Wala Khar Gram Panchayat Sehori</t>
+          <t>1701005062/WC/22012035221427 — Perculation talab nirman karya Hanumanta wala khar Udayjeet ka pura GP Sehori</t>
         </is>
       </c>
       <c r="G197" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H197" s="2" t="n">
-        <v>1444271.85</v>
+        <v>1499233.55</v>
       </c>
       <c r="I197" s="2" t="n">
-        <v>389816.64</v>
+        <v>0</v>
       </c>
       <c r="J197" s="3" t="n">
-        <v>45824</v>
+        <v>45790</v>
       </c>
       <c r="K197" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="198">
       <c r="A198" s="1" t="inlineStr">
         <is>
           <t>JOURA</t>
         </is>
       </c>
       <c r="B198" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C198" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D198" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E198" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F198" s="1" t="inlineStr">
         <is>
-          <t>1701005062/WC/22012035250732 — Talab Nirman Karya Vyas Wala Khar Gram Panchayat Sehori</t>
+          <t>1701005062/WC/22012035250730 — Talab Nirman Karya Upra Wala Khar Gram Panchayat Sehori</t>
         </is>
       </c>
       <c r="G198" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H198" s="2" t="n">
-        <v>1443567.09</v>
+        <v>1444271.85</v>
       </c>
       <c r="I198" s="2" t="n">
-        <v>467905.86</v>
+        <v>389816.64</v>
       </c>
       <c r="J198" s="3" t="n">
         <v>45824</v>
       </c>
       <c r="K198" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="199">
       <c r="A199" s="1" t="inlineStr">
         <is>
           <t>JOURA</t>
         </is>
       </c>
       <c r="B199" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C199" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D199" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E199" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F199" s="1" t="inlineStr">
         <is>
-          <t>1701005062/WC/22012035250734 — Talab Nirman Dande Wala Khar Gram Panchayat Sehori</t>
+          <t>1701005062/WC/22012035250732 — Talab Nirman Karya Vyas Wala Khar Gram Panchayat Sehori</t>
         </is>
       </c>
       <c r="G199" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H199" s="2" t="n">
-        <v>1447068.1</v>
+        <v>1443567.09</v>
       </c>
       <c r="I199" s="2" t="n">
-        <v>0</v>
+        <v>467905.86</v>
       </c>
       <c r="J199" s="3" t="n">
-        <v>45683</v>
+        <v>45824</v>
       </c>
       <c r="K199" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="200">
       <c r="A200" s="1" t="inlineStr">
         <is>
           <t>JOURA</t>
         </is>
       </c>
       <c r="B200" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C200" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D200" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand filter for openwell recharge for Community</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E200" s="1" t="inlineStr">
         <is>
-          <t>Well Recharge</t>
+          <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F200" s="1" t="inlineStr">
         <is>
-          <t>1701005062/WC/22012035303298 — डगवेल रिचार्ज निर्माण कार्य वीरेंद्र सिकरवार के घर के सामने कुआ पर ग्राम पंचायत सिहोरी</t>
+          <t>1701005062/WC/22012035250734 — Talab Nirman Dande Wala Khar Gram Panchayat Sehori</t>
         </is>
       </c>
       <c r="G200" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H200" s="2" t="n">
-        <v>0</v>
+        <v>1447068.1</v>
       </c>
       <c r="I200" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J200" s="3" t="n">
-        <v>45761</v>
+        <v>45683</v>
       </c>
       <c r="K200" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="201">
       <c r="A201" s="1" t="inlineStr">
         <is>
           <t>JOURA</t>
         </is>
       </c>
       <c r="B201" s="1" t="inlineStr">
         <is>
-          <t>2008-2009</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C201" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D201" s="1" t="inlineStr">
         <is>
-          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand filter for openwell recharge for Community</t>
         </is>
       </c>
       <c r="E201" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Well Recharge</t>
         </is>
       </c>
       <c r="F201" s="1" t="inlineStr">
         <is>
-          <t>1701005062/WC/45 — सोकपिट निर्माण जगदीश सिह के पास ताल का पुरा</t>
+          <t>1701005062/WC/22012035303298 — डगवेल रिचार्ज निर्माण कार्य वीरेंद्र सिकरवार के घर के सामने कुआ पर ग्राम पंचायत सिहोरी</t>
         </is>
       </c>
       <c r="G201" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H201" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I201" s="2" t="n">
-        <v>7725</v>
+        <v>0</v>
       </c>
       <c r="J201" s="3" t="n">
-        <v>39548</v>
-[...3 lines deleted...]
-      </c>
+        <v>45761</v>
+      </c>
+      <c r="K201" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="202">
       <c r="A202" s="1" t="inlineStr">
         <is>
           <t>JOURA</t>
         </is>
       </c>
       <c r="B202" s="1" t="inlineStr">
         <is>
           <t>2008-2009</t>
         </is>
       </c>
       <c r="C202" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D202" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E202" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F202" s="1" t="inlineStr">
         <is>
-          <t>1701005062/WC/46 — सोकपिट निर्माण मेघ सिह मनराखन पुरा</t>
+          <t>1701005062/WC/45 — सोकपिट निर्माण जगदीश सिह के पास ताल का पुरा</t>
         </is>
       </c>
       <c r="G202" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H202" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I202" s="2" t="n">
-        <v>11348</v>
+        <v>7725</v>
       </c>
       <c r="J202" s="3" t="n">
-        <v>39573</v>
+        <v>39548</v>
       </c>
       <c r="K202" s="3" t="n">
-        <v>40058</v>
+        <v>40045</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="203">
       <c r="A203" s="1" t="inlineStr">
         <is>
           <t>JOURA</t>
         </is>
       </c>
       <c r="B203" s="1" t="inlineStr">
         <is>
           <t>2008-2009</t>
         </is>
       </c>
       <c r="C203" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D203" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E203" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F203" s="1" t="inlineStr">
         <is>
-          <t>1701005062/WC/47 — सोकपिट निर्माण सतोश सिह के पास मनराखन पुरा</t>
+          <t>1701005062/WC/46 — सोकपिट निर्माण मेघ सिह मनराखन पुरा</t>
         </is>
       </c>
       <c r="G203" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H203" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I203" s="2" t="n">
-        <v>10838</v>
+        <v>11348</v>
       </c>
       <c r="J203" s="3" t="n">
-        <v>39585</v>
+        <v>39573</v>
       </c>
       <c r="K203" s="3" t="n">
-        <v>40066</v>
+        <v>40058</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="204">
       <c r="A204" s="1" t="inlineStr">
         <is>
           <t>JOURA</t>
         </is>
       </c>
       <c r="B204" s="1" t="inlineStr">
         <is>
           <t>2008-2009</t>
         </is>
       </c>
       <c r="C204" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D204" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E204" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F204" s="1" t="inlineStr">
         <is>
-          <t>1701005062/WC/53 — सोकपिट निर्माण शासकीय वोर के पास</t>
+          <t>1701005062/WC/47 — सोकपिट निर्माण सतोश सिह के पास मनराखन पुरा</t>
         </is>
       </c>
       <c r="G204" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H204" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I204" s="2" t="n">
         <v>10838</v>
       </c>
       <c r="J204" s="3" t="n">
-        <v>39605</v>
+        <v>39585</v>
       </c>
       <c r="K204" s="3" t="n">
-        <v>40058</v>
+        <v>40066</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="205">
       <c r="A205" s="1" t="inlineStr">
         <is>
           <t>JOURA</t>
         </is>
       </c>
       <c r="B205" s="1" t="inlineStr">
         <is>
           <t>2008-2009</t>
         </is>
       </c>
       <c r="C205" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D205" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E205" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F205" s="1" t="inlineStr">
         <is>
-          <t>1701005062/WC/54 — सोकपिट निर्माण वीरेन्‍द सिह के पास</t>
+          <t>1701005062/WC/53 — सोकपिट निर्माण शासकीय वोर के पास</t>
         </is>
       </c>
       <c r="G205" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H205" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I205" s="2" t="n">
         <v>10838</v>
       </c>
       <c r="J205" s="3" t="n">
         <v>39605</v>
       </c>
       <c r="K205" s="3" t="n">
-        <v>40045</v>
+        <v>40058</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="206">
       <c r="A206" s="1" t="inlineStr">
         <is>
           <t>JOURA</t>
         </is>
       </c>
       <c r="B206" s="1" t="inlineStr">
         <is>
           <t>2008-2009</t>
         </is>
       </c>
       <c r="C206" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D206" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E206" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F206" s="1" t="inlineStr">
         <is>
-          <t>1701005062/WC/62 — सोकपिट निर्माण जगदीश सिह के पास ताल का पुरा</t>
+          <t>1701005062/WC/54 — सोकपिट निर्माण वीरेन्‍द सिह के पास</t>
         </is>
       </c>
       <c r="G206" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H206" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I206" s="2" t="n">
-        <v>10328</v>
+        <v>10838</v>
       </c>
       <c r="J206" s="3" t="n">
-        <v>39548</v>
+        <v>39605</v>
       </c>
       <c r="K206" s="3" t="n">
-        <v>40070</v>
+        <v>40045</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="207">
       <c r="A207" s="1" t="inlineStr">
         <is>
           <t>JOURA</t>
         </is>
       </c>
       <c r="B207" s="1" t="inlineStr">
         <is>
           <t>2008-2009</t>
         </is>
       </c>
       <c r="C207" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D207" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E207" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F207" s="1" t="inlineStr">
         <is>
-          <t>1701005062/WC/76 — सोखता गडडा निर्माण कार्य</t>
+          <t>1701005062/WC/62 — सोकपिट निर्माण जगदीश सिह के पास ताल का पुरा</t>
         </is>
       </c>
       <c r="G207" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H207" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I207" s="2" t="n">
-        <v>0</v>
+        <v>10328</v>
       </c>
       <c r="J207" s="3" t="n">
-        <v>39587</v>
+        <v>39548</v>
       </c>
       <c r="K207" s="3" t="n">
-        <v>39372</v>
+        <v>40070</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="208">
       <c r="A208" s="1" t="inlineStr">
         <is>
           <t>JOURA</t>
         </is>
       </c>
       <c r="B208" s="1" t="inlineStr">
         <is>
-          <t>2007-2008</t>
+          <t>2008-2009</t>
         </is>
       </c>
       <c r="C208" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D208" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E208" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F208" s="1" t="inlineStr">
         <is>
-          <t>1701005062/WC/77 — सोखता गडडा</t>
+          <t>1701005062/WC/76 — सोखता गडडा निर्माण कार्य</t>
         </is>
       </c>
       <c r="G208" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H208" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I208" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J208" s="3" t="n">
+        <v>39587</v>
+      </c>
+      <c r="K208" s="3" t="n">
         <v>39372</v>
       </c>
-      <c r="K208" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="209">
       <c r="A209" s="1" t="inlineStr">
         <is>
           <t>JOURA</t>
         </is>
       </c>
       <c r="B209" s="1" t="inlineStr">
         <is>
-          <t>2008-2009</t>
+          <t>2007-2008</t>
         </is>
       </c>
       <c r="C209" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D209" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E209" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F209" s="1" t="inlineStr">
         <is>
-          <t>1701005062/WC/78 — सोख‍ता गडडा निमार्ण</t>
+          <t>1701005062/WC/77 — सोखता गडडा</t>
         </is>
       </c>
       <c r="G209" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H209" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I209" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J209" s="3" t="n">
-        <v>39587</v>
-[...1 lines deleted...]
-      <c r="K209" s="3" t="n">
         <v>39372</v>
       </c>
+      <c r="K209" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="210">
       <c r="A210" s="1" t="inlineStr">
         <is>
           <t>JOURA</t>
         </is>
       </c>
       <c r="B210" s="1" t="inlineStr">
         <is>
           <t>2008-2009</t>
         </is>
       </c>
       <c r="C210" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D210" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E210" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F210" s="1" t="inlineStr">
         <is>
-          <t>1701005062/WC/79 — सोखता गडडा निर्माण कार्य</t>
+          <t>1701005062/WC/78 — सोख‍ता गडडा निमार्ण</t>
         </is>
       </c>
       <c r="G210" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H210" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I210" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J210" s="3" t="n">
-        <v>39582</v>
+        <v>39587</v>
       </c>
       <c r="K210" s="3" t="n">
         <v>39372</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="211">
       <c r="A211" s="1" t="inlineStr">
         <is>
           <t>JOURA</t>
         </is>
       </c>
       <c r="B211" s="1" t="inlineStr">
         <is>
-          <t>2010-2011</t>
+          <t>2008-2009</t>
         </is>
       </c>
       <c r="C211" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D211" s="1" t="inlineStr">
         <is>
-          <t>Mini Percolation tank / Construction of Mini Percolation Tank for Community</t>
+          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E211" s="1" t="inlineStr">
         <is>
-          <t>Construction of Percolation Tank</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F211" s="1" t="inlineStr">
         <is>
-          <t>1701005062/WC/915 — तालाव गहरी कारण कार्य</t>
+          <t>1701005062/WC/79 — सोखता गडडा निर्माण कार्य</t>
         </is>
       </c>
       <c r="G211" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H211" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I211" s="2" t="n">
-        <v>5000</v>
+        <v>0</v>
       </c>
       <c r="J211" s="3" t="n">
-        <v>40353</v>
+        <v>39582</v>
       </c>
       <c r="K211" s="3" t="n">
-        <v>41294</v>
+        <v>39372</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="212">
       <c r="A212" s="1" t="inlineStr">
         <is>
           <t>JOURA</t>
         </is>
       </c>
       <c r="B212" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2010-2011</t>
         </is>
       </c>
       <c r="C212" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Renovation of traditional water bodies</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D212" s="1" t="inlineStr">
         <is>
-          <t>Strengthening of Embankment / Construction of Embankment for community</t>
+          <t>Mini Percolation tank / Construction of Mini Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E212" s="1" t="inlineStr">
         <is>
-          <t>Renovation of traditional water bodies</t>
+          <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F212" s="1" t="inlineStr">
         <is>
-          <t>1701005062/WH/19957953 — तालाब मरम्‍मत कार्य</t>
+          <t>1701005062/WC/915 — तालाव गहरी कारण कार्य</t>
         </is>
       </c>
       <c r="G212" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H212" s="2" t="n">
-        <v>65240</v>
+        <v>0</v>
       </c>
       <c r="I212" s="2" t="n">
-        <v>2707</v>
+        <v>5000</v>
       </c>
       <c r="J212" s="3" t="n">
-        <v>42738</v>
+        <v>40353</v>
       </c>
       <c r="K212" s="3" t="n">
-        <v>43160</v>
+        <v>41294</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="213">
       <c r="A213" s="1" t="inlineStr">
         <is>
           <t>JOURA</t>
         </is>
       </c>
       <c r="B213" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C213" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
+          <t>D--RURAL INFRASTUCTURE / Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="D213" s="1" t="inlineStr">
         <is>
-          <t>Renovation / Renovation of Community Water Harvesting Ponds for Community</t>
+          <t>Strengthening of Embankment / Construction of Embankment for community</t>
         </is>
       </c>
       <c r="E213" s="1" t="inlineStr">
         <is>
           <t>Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="F213" s="1" t="inlineStr">
         <is>
-          <t>1701005062/WH/19957981 — तालाब मरम्‍मत कार्य सिहौरी</t>
+          <t>1701005062/WH/19957953 — तालाब मरम्‍मत कार्य</t>
         </is>
       </c>
       <c r="G213" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H213" s="2" t="n">
-        <v>0</v>
+        <v>65240</v>
       </c>
       <c r="I213" s="2" t="n">
-        <v>0</v>
+        <v>2707</v>
       </c>
       <c r="J213" s="3" t="n">
-        <v>42474</v>
-[...1 lines deleted...]
-      <c r="K213" s="3"/>
+        <v>42738</v>
+      </c>
+      <c r="K213" s="3" t="n">
+        <v>43160</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="214">
       <c r="A214" s="1" t="inlineStr">
         <is>
           <t>JOURA</t>
         </is>
       </c>
       <c r="B214" s="1" t="inlineStr">
         <is>
+          <t>2016-2017</t>
+        </is>
+      </c>
+      <c r="C214" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
+        </is>
+      </c>
+      <c r="D214" s="1" t="inlineStr">
+        <is>
+          <t>Renovation / Renovation of Community Water Harvesting Ponds for Community</t>
+        </is>
+      </c>
+      <c r="E214" s="1" t="inlineStr">
+        <is>
+          <t>Renovation of traditional water bodies</t>
+        </is>
+      </c>
+      <c r="F214" s="1" t="inlineStr">
+        <is>
+          <t>1701005062/WH/19957981 — तालाब मरम्‍मत कार्य सिहौरी</t>
+        </is>
+      </c>
+      <c r="G214" s="1" t="inlineStr">
+        <is>
+          <t>Deleted</t>
+        </is>
+      </c>
+      <c r="H214" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="I214" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J214" s="3" t="n">
+        <v>42474</v>
+      </c>
+      <c r="K214" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="215">
+      <c r="A215" s="1" t="inlineStr">
+        <is>
+          <t>JOURA</t>
+        </is>
+      </c>
+      <c r="B215" s="1" t="inlineStr">
+        <is>
           <t>2010-2011</t>
         </is>
       </c>
-      <c r="C214" s="1" t="inlineStr">
+      <c r="C215" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
-      <c r="D214" s="1" t="inlineStr">
+      <c r="D215" s="1" t="inlineStr">
         <is>
           <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
-      <c r="E214" s="1" t="inlineStr">
+      <c r="E215" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
-      <c r="F214" s="1" t="inlineStr">
+      <c r="F215" s="1" t="inlineStr">
         <is>
           <t>1701/RC/22012034152061 — mitti grawal road A.B. kenal road se Jaggant ka pura joura</t>
         </is>
       </c>
-      <c r="G214" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="H214" s="2" t="n">
+      <c r="G215" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H215" s="2" t="n">
         <v>1473000</v>
       </c>
-      <c r="I214" s="2" t="n">
+      <c r="I215" s="2" t="n">
         <v>164862</v>
       </c>
-      <c r="J214" s="3" t="n">
+      <c r="J215" s="3" t="n">
         <v>40570</v>
       </c>
-      <c r="K214" s="3" t="n">
+      <c r="K215" s="3" t="n">
         <v>41102</v>
       </c>
     </row>
   </sheetData>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Company/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:title/>