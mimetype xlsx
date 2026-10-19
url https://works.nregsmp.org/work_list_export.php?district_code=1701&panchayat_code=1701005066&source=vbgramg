--- v0 (2026-09-02)
+++ v1 (2026-10-19)
@@ -135,51 +135,51 @@
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
   <dimension ref="A1:K42"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="true" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <selection activeCell="A1" activeCellId="0" pane="topLeft" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1024" min="1" style="0" customWidth="false" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="0" t="inlineStr">
         <is>
-          <t>Exported on: 2026-09-02 21:58:46</t>
+          <t>Exported on: 2026-10-19 12:34:19</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="0" t="inlineStr">
         <is>
           <t>Filters applied:</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="0" t="inlineStr">
         <is>
           <t>  Data source: VBGRAMG</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="0" t="inlineStr">
         <is>
           <t>  District: MORENA</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
@@ -461,1273 +461,1273 @@
         <v>0</v>
       </c>
       <c r="J15" s="3" t="n">
         <v>45887</v>
       </c>
       <c r="K15" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="16">
       <c r="A16" s="1" t="inlineStr">
         <is>
           <t>JOURA</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C16" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
         </is>
       </c>
       <c r="D16" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation of Forestry-in Fields-Community / Block Plantation of Forestry Trees in Fields for Community</t>
+          <t>Block Plantation of Forestry-in Fields-Community / Block Plantation of Forestry Trees in fields for Community</t>
         </is>
       </c>
       <c r="E16" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F16" s="1" t="inlineStr">
         <is>
           <t>1701005066/DP/22012034623673 — व्रक्षारोपण कार्य स्कूल के पास टीकरी ग्राम पंचायत बरहाना</t>
         </is>
       </c>
       <c r="G16" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H16" s="2" t="n">
         <v>159649.64</v>
       </c>
       <c r="I16" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J16" s="3" t="n">
         <v>45453</v>
       </c>
       <c r="K16" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="17">
       <c r="A17" s="1" t="inlineStr">
         <is>
           <t>JOURA</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C17" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Flood Control and Protection</t>
         </is>
       </c>
       <c r="D17" s="1" t="inlineStr">
         <is>
-          <t>Constr of Flood/ Diversion Channel for Community / Construction of Flood/ Diversion Channel for Community</t>
+          <t>Constr of Flood/ Diversion Channel for Community / Construction of Flood or Diversion Channel for Community</t>
         </is>
       </c>
       <c r="E17" s="1" t="inlineStr">
         <is>
           <t>Works for Flood Control and Protection</t>
         </is>
       </c>
       <c r="F17" s="1" t="inlineStr">
         <is>
           <t>1701005066/FP/22012034636075 — पत्थर नाला निर्माण कार्य भदौरिया के घर से नदी की ओर</t>
         </is>
       </c>
       <c r="G17" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H17" s="2" t="n">
         <v>1474276.67</v>
       </c>
       <c r="I17" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J17" s="3" t="n">
         <v>45207</v>
       </c>
       <c r="K17" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="18">
       <c r="A18" s="1" t="inlineStr">
         <is>
           <t>JOURA</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C18" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D18" s="1" t="inlineStr">
         <is>
-          <t>Canal Line Plantation of Forestry-Community / Canal Line Plantation of Forestry Trees for Community</t>
+          <t>Canal Line Plantation of Forestry-Community / Canal Line Plantation for Community</t>
         </is>
       </c>
       <c r="E18" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F18" s="1" t="inlineStr">
         <is>
           <t>1701005066/WC/22012034957678 — talab nirman karya jhirna ke pass</t>
         </is>
       </c>
       <c r="G18" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H18" s="2" t="n">
         <v>1062832.31</v>
       </c>
       <c r="I18" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J18" s="3" t="n">
         <v>44692</v>
       </c>
       <c r="K18" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="19">
       <c r="A19" s="1" t="inlineStr">
         <is>
           <t>JOURA</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C19" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D19" s="1" t="inlineStr">
         <is>
-          <t>Construction of Fisheries Ponds for Community / Construction of Fisheries Ponds for Community</t>
+          <t>Construction of Fisheries Ponds for Community / Construction of Fishery Pond for Community</t>
         </is>
       </c>
       <c r="E19" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F19" s="1" t="inlineStr">
         <is>
           <t>1701005066/WC/22012035132957 — तालाब निर्माण कार्य गुफा के पास</t>
         </is>
       </c>
       <c r="G19" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H19" s="2" t="n">
         <v>1326133.49</v>
       </c>
       <c r="I19" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J19" s="3" t="n">
         <v>45208</v>
       </c>
       <c r="K19" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="20">
       <c r="A20" s="1" t="inlineStr">
         <is>
           <t>JOURA</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C20" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D20" s="1" t="inlineStr">
         <is>
-          <t>Construction of Fisheries Ponds for Community / Construction of Fisheries Ponds for Community</t>
+          <t>Construction of Fisheries Ponds for Community / Construction of Fishery Pond for Community</t>
         </is>
       </c>
       <c r="E20" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F20" s="1" t="inlineStr">
         <is>
           <t>1701005066/WC/22012035132961 — तालाब निर्माण कार्य संदीप के खेत के पास</t>
         </is>
       </c>
       <c r="G20" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H20" s="2" t="n">
         <v>1283447.73</v>
       </c>
       <c r="I20" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J20" s="3" t="n">
         <v>45208</v>
       </c>
       <c r="K20" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="21">
       <c r="A21" s="1" t="inlineStr">
         <is>
           <t>JOURA</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C21" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D21" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E21" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F21" s="1" t="inlineStr">
         <is>
           <t>1701005066/WC/22012035218821 — तालाब निर्माण कार्य नाले के पास</t>
         </is>
       </c>
       <c r="G21" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H21" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I21" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J21" s="3" t="n">
         <v>45453</v>
       </c>
       <c r="K21" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="22">
       <c r="A22" s="1" t="inlineStr">
         <is>
           <t>JOURA</t>
         </is>
       </c>
       <c r="B22" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C22" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D22" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E22" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F22" s="1" t="inlineStr">
         <is>
           <t>1701005066/WC/22012035218822 — तालाब निर्माण कार्य झोर मे</t>
         </is>
       </c>
       <c r="G22" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H22" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I22" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J22" s="3" t="n">
         <v>45453</v>
       </c>
       <c r="K22" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="23">
       <c r="A23" s="1" t="inlineStr">
         <is>
           <t>JOURA</t>
         </is>
       </c>
       <c r="B23" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C23" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D23" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E23" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F23" s="1" t="inlineStr">
         <is>
           <t>1701005066/WC/22012035218823 — तालाब निर्माण कार्य ज्योति मे</t>
         </is>
       </c>
       <c r="G23" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H23" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I23" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J23" s="3" t="n">
         <v>45453</v>
       </c>
       <c r="K23" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="24">
       <c r="A24" s="1" t="inlineStr">
         <is>
           <t>JOURA</t>
         </is>
       </c>
       <c r="B24" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C24" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D24" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E24" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F24" s="1" t="inlineStr">
         <is>
           <t>1701005066/WC/22012035218824 — तालाब निर्माण कार्य शेड के पास</t>
         </is>
       </c>
       <c r="G24" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H24" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I24" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J24" s="3" t="n">
         <v>45453</v>
       </c>
       <c r="K24" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="25">
       <c r="A25" s="1" t="inlineStr">
         <is>
           <t>JOURA</t>
         </is>
       </c>
       <c r="B25" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C25" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D25" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E25" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F25" s="1" t="inlineStr">
         <is>
           <t>1701005066/WC/22012035218826 — तालाब निर्माण कार्य पिरोठाई मे</t>
         </is>
       </c>
       <c r="G25" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H25" s="2" t="n">
         <v>1398813.8</v>
       </c>
       <c r="I25" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J25" s="3" t="n">
         <v>45591</v>
       </c>
       <c r="K25" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="26">
       <c r="A26" s="1" t="inlineStr">
         <is>
           <t>JOURA</t>
         </is>
       </c>
       <c r="B26" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C26" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D26" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E26" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F26" s="1" t="inlineStr">
         <is>
           <t>1701005066/WC/22012035219578 — Percolation Tank Nirman Karya Jyoti Me</t>
         </is>
       </c>
       <c r="G26" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H26" s="2" t="n">
         <v>1399589.37</v>
       </c>
       <c r="I26" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J26" s="3" t="n">
         <v>45591</v>
       </c>
       <c r="K26" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="27">
       <c r="A27" s="1" t="inlineStr">
         <is>
           <t>JOURA</t>
         </is>
       </c>
       <c r="B27" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C27" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D27" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E27" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F27" s="1" t="inlineStr">
         <is>
           <t>1701005066/WC/22012035251090 — Talab Nirman Karya Bachchu Ke Khet Ke Pass</t>
         </is>
       </c>
       <c r="G27" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H27" s="2" t="n">
         <v>1428257.16</v>
       </c>
       <c r="I27" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J27" s="3" t="n">
         <v>45743</v>
       </c>
       <c r="K27" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="28">
       <c r="A28" s="1" t="inlineStr">
         <is>
           <t>JOURA</t>
         </is>
       </c>
       <c r="B28" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C28" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D28" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E28" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F28" s="1" t="inlineStr">
         <is>
           <t>1701005066/WC/22012035251092 — Talab Nirman Karya Roshan Ki Nari me</t>
         </is>
       </c>
       <c r="G28" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H28" s="2" t="n">
         <v>1426362.49</v>
       </c>
       <c r="I28" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J28" s="3" t="n">
         <v>45743</v>
       </c>
       <c r="K28" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="29">
       <c r="A29" s="1" t="inlineStr">
         <is>
           <t>JOURA</t>
         </is>
       </c>
       <c r="B29" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C29" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D29" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E29" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F29" s="1" t="inlineStr">
         <is>
           <t>1701005066/WC/22012035251093 — Talab Nirman Karya Kua Wala</t>
         </is>
       </c>
       <c r="G29" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H29" s="2" t="n">
         <v>1428257.16</v>
       </c>
       <c r="I29" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J29" s="3" t="n">
         <v>45743</v>
       </c>
       <c r="K29" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="30">
       <c r="A30" s="1" t="inlineStr">
         <is>
           <t>JOURA</t>
         </is>
       </c>
       <c r="B30" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C30" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D30" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E30" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F30" s="1" t="inlineStr">
         <is>
           <t>1701005066/WC/22012035251095 — Talab Nirman Karya Guda Khar me</t>
         </is>
       </c>
       <c r="G30" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H30" s="2" t="n">
         <v>1428257.16</v>
       </c>
       <c r="I30" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J30" s="3" t="n">
         <v>45864</v>
       </c>
       <c r="K30" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="31">
       <c r="A31" s="1" t="inlineStr">
         <is>
           <t>JOURA</t>
         </is>
       </c>
       <c r="B31" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C31" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D31" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E31" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F31" s="1" t="inlineStr">
         <is>
           <t>1701005066/WC/22012035315615 — Talab Nirman Karya Lalu ke Khet Ke Pass</t>
         </is>
       </c>
       <c r="G31" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H31" s="2" t="n">
         <v>1459912.77</v>
       </c>
       <c r="I31" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J31" s="3" t="n">
         <v>46066</v>
       </c>
       <c r="K31" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="32">
       <c r="A32" s="1" t="inlineStr">
         <is>
           <t>JOURA</t>
         </is>
       </c>
       <c r="B32" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C32" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D32" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E32" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F32" s="1" t="inlineStr">
         <is>
           <t>1701005066/WC/22012035315616 — Talab Nirman Karya Seetu Ke Khet Ke Pass</t>
         </is>
       </c>
       <c r="G32" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H32" s="2" t="n">
         <v>1481106.1</v>
       </c>
       <c r="I32" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J32" s="3" t="n">
         <v>46066</v>
       </c>
       <c r="K32" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="33">
       <c r="A33" s="1" t="inlineStr">
         <is>
           <t>JOURA</t>
         </is>
       </c>
       <c r="B33" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C33" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D33" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E33" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F33" s="1" t="inlineStr">
         <is>
           <t>1701005066/WC/22012035315617 — Talab Nirman Karya Shera ke Khet Ke Pass</t>
         </is>
       </c>
       <c r="G33" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H33" s="2" t="n">
         <v>1466720.09</v>
       </c>
       <c r="I33" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J33" s="3" t="n">
         <v>45928</v>
       </c>
       <c r="K33" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="34">
       <c r="A34" s="1" t="inlineStr">
         <is>
           <t>JOURA</t>
         </is>
       </c>
       <c r="B34" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C34" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D34" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E34" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F34" s="1" t="inlineStr">
         <is>
           <t>1701005066/WC/22012035315619 — Talab Nirman Karya Bhullan Ke Khet Ke Pass</t>
         </is>
       </c>
       <c r="G34" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H34" s="2" t="n">
         <v>1461428.5</v>
       </c>
       <c r="I34" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J34" s="3" t="n">
         <v>46066</v>
       </c>
       <c r="K34" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="35">
       <c r="A35" s="1" t="inlineStr">
         <is>
           <t>JOURA</t>
         </is>
       </c>
       <c r="B35" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C35" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D35" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E35" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F35" s="1" t="inlineStr">
         <is>
           <t>1701005066/WC/22012035315621 — Talab Nirman Karya Jitendra Ke Khet Ke Pass</t>
         </is>
       </c>
       <c r="G35" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H35" s="2" t="n">
         <v>1471267.3</v>
       </c>
       <c r="I35" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J35" s="3" t="n">
         <v>46066</v>
       </c>
       <c r="K35" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="36">
       <c r="A36" s="1" t="inlineStr">
         <is>
           <t>JOURA</t>
         </is>
       </c>
       <c r="B36" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C36" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D36" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E36" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F36" s="1" t="inlineStr">
         <is>
           <t>1701005066/WC/22012035315624 — Talab Nirman Karya Sovran Ke Khet Ke Pass</t>
         </is>
       </c>
       <c r="G36" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H36" s="2" t="n">
         <v>1454621.18</v>
       </c>
       <c r="I36" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J36" s="3" t="n">
         <v>45981</v>
       </c>
       <c r="K36" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="37">
       <c r="A37" s="1" t="inlineStr">
         <is>
           <t>JOURA</t>
         </is>
       </c>
       <c r="B37" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C37" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D37" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E37" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F37" s="1" t="inlineStr">
         <is>
           <t>1701005066/WC/22012035315625 — Talab Niman Karya Mahendra Ke Khet Ke Pass</t>
         </is>
       </c>
       <c r="G37" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H37" s="2" t="n">
         <v>1461428.5</v>
       </c>
       <c r="I37" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J37" s="3" t="n">
         <v>46066</v>
       </c>
       <c r="K37" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="38">
       <c r="A38" s="1" t="inlineStr">
         <is>
           <t>JOURA</t>
         </is>
       </c>
       <c r="B38" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C38" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D38" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E38" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F38" s="1" t="inlineStr">
         <is>
           <t>1701005066/WC/22012035320117 — Talab Nirman Karya Sonu ke Khet Ke pass</t>
         </is>
       </c>
       <c r="G38" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H38" s="2" t="n">
         <v>1494736.42</v>
       </c>
       <c r="I38" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J38" s="3" t="n">
         <v>45981</v>
       </c>
       <c r="K38" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="39">
       <c r="A39" s="1" t="inlineStr">
         <is>
           <t>JOURA</t>
         </is>
       </c>
       <c r="B39" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C39" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D39" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E39" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F39" s="1" t="inlineStr">
         <is>
           <t>1701005066/WC/22012035320118 — Talab Nirman Karya Kallu ke Khet Ke pass</t>
         </is>
       </c>
       <c r="G39" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H39" s="2" t="n">
         <v>1489466.98</v>
       </c>
       <c r="I39" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J39" s="3" t="n">
         <v>45981</v>
       </c>
       <c r="K39" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="40">
       <c r="A40" s="1" t="inlineStr">
         <is>
           <t>JOURA</t>
         </is>
       </c>
       <c r="B40" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C40" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D40" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E40" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F40" s="1" t="inlineStr">
         <is>
           <t>1701005066/WC/22012035320119 — Talab Nirman Karya Chhotu ke Khet Ke pass</t>
         </is>
       </c>
       <c r="G40" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H40" s="2" t="n">
         <v>1485332.79</v>
       </c>
       <c r="I40" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J40" s="3" t="n">
         <v>46066</v>
       </c>
       <c r="K40" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="41">
       <c r="A41" s="1" t="inlineStr">
         <is>
           <t>JOURA</t>
         </is>
       </c>
       <c r="B41" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C41" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D41" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E41" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F41" s="1" t="inlineStr">
         <is>
           <t>1701005066/WC/22012035320120 — Talab Nirman Karya Bhupendra ke Khet Ke pass</t>
         </is>
       </c>
       <c r="G41" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H41" s="2" t="n">
         <v>1487660.57</v>
       </c>
       <c r="I41" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J41" s="3" t="n">
         <v>46066</v>
       </c>
       <c r="K41" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="42">
       <c r="A42" s="1" t="inlineStr">
         <is>
           <t>JOURA</t>
         </is>
       </c>
       <c r="B42" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C42" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D42" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E42" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F42" s="1" t="inlineStr">
         <is>
           <t>1701005066/WC/22012035320121 — Talab Nirman Karya Arru Wali nari</t>
         </is>
       </c>
       <c r="G42" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H42" s="2" t="n">
         <v>1489919.04</v>
       </c>
       <c r="I42" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J42" s="3" t="n">
         <v>46066</v>