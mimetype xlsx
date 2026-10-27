--- v0 (2026-09-04)
+++ v1 (2026-10-27)
@@ -135,51 +135,51 @@
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
   <dimension ref="A1:K771"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="true" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <selection activeCell="A1" activeCellId="0" pane="topLeft" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1024" min="1" style="0" customWidth="false" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="0" t="inlineStr">
         <is>
-          <t>Exported on: 2026-09-04 11:22:30</t>
+          <t>Exported on: 2026-10-27 16:24:06</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="0" t="inlineStr">
         <is>
           <t>Filters applied:</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="0" t="inlineStr">
         <is>
           <t>  Data source: MGNREGA + VBGRAMG</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="0" t="inlineStr">
         <is>
           <t>  District: MORENA</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
@@ -790,192 +790,192 @@
         <v>0</v>
       </c>
       <c r="J22" s="3" t="n">
         <v>45567</v>
       </c>
       <c r="K22" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="23">
       <c r="A23" s="1" t="inlineStr">
         <is>
           <t>KAILARAS</t>
         </is>
       </c>
       <c r="B23" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C23" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D23" s="1" t="inlineStr">
         <is>
-          <t>Constr of Food grain storage / Construction of Food grain Storage Building for Community</t>
+          <t>Constr of Food grain storage / Construction of Food Grain Storage Building for Community</t>
         </is>
       </c>
       <c r="E23" s="1" t="inlineStr">
         <is>
           <t>Constr of Food Grain storage</t>
         </is>
       </c>
       <c r="F23" s="1" t="inlineStr">
         <is>
           <t>1701006011/AV/22012034666562 — SHANTI DHAM NIRMAN KARY KHDAKLA NADI KE PAS</t>
         </is>
       </c>
       <c r="G23" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H23" s="2" t="n">
         <v>347299.82</v>
       </c>
       <c r="I23" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J23" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K23" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="24">
       <c r="A24" s="1" t="inlineStr">
         <is>
           <t>KAILARAS</t>
         </is>
       </c>
       <c r="B24" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C24" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D24" s="1" t="inlineStr">
         <is>
-          <t>Constr of Food grain storage / Construction of Food grain Storage Building for Community</t>
+          <t>Constr of Food grain storage / Construction of Food Grain Storage Building for Community</t>
         </is>
       </c>
       <c r="E24" s="1" t="inlineStr">
         <is>
           <t>Constr of Food Grain storage</t>
         </is>
       </c>
       <c r="F24" s="1" t="inlineStr">
         <is>
           <t>1701006011/AV/22012034666563 — SHANTI DHAM NIRMAN KARY CHAR BAG KHEDAKLA</t>
         </is>
       </c>
       <c r="G24" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H24" s="2" t="n">
         <v>347299.82</v>
       </c>
       <c r="I24" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J24" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K24" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="25">
       <c r="A25" s="1" t="inlineStr">
         <is>
           <t>KAILARAS</t>
         </is>
       </c>
       <c r="B25" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C25" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D25" s="1" t="inlineStr">
         <is>
-          <t>Constr of Food grain storage / Construction of Food grain Storage Building for Community</t>
+          <t>Constr of Food grain storage / Construction of Food Grain Storage Building for Community</t>
         </is>
       </c>
       <c r="E25" s="1" t="inlineStr">
         <is>
           <t>Constr of Food Grain storage</t>
         </is>
       </c>
       <c r="F25" s="1" t="inlineStr">
         <is>
           <t>1701006011/AV/22012034666564 — SHANTI DHAM NIRMAN KARY CHAR BAG KHEDAKLA 2</t>
         </is>
       </c>
       <c r="G25" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H25" s="2" t="n">
         <v>347299.82</v>
       </c>
       <c r="I25" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J25" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K25" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="26">
       <c r="A26" s="1" t="inlineStr">
         <is>
           <t>KAILARAS</t>
         </is>
       </c>
       <c r="B26" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C26" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D26" s="1" t="inlineStr">
         <is>
-          <t>Constr of Food grain storage / Construction of Food grain Storage Building for Community</t>
+          <t>Constr of Food grain storage / Construction of Food Grain Storage Building for Community</t>
         </is>
       </c>
       <c r="E26" s="1" t="inlineStr">
         <is>
           <t>Constr of Food Grain storage</t>
         </is>
       </c>
       <c r="F26" s="1" t="inlineStr">
         <is>
           <t>1701006011/AV/22012034666565 — SHANTI DHAM NIRMAN KARY GURA NALE KE PAS KHEDAKLA</t>
         </is>
       </c>
       <c r="G26" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H26" s="2" t="n">
         <v>347299.82</v>
       </c>
       <c r="I26" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J26" s="3" t="n">
         <v>45761</v>
@@ -1119,98 +1119,98 @@
         <v>0</v>
       </c>
       <c r="J29" s="3" t="n">
         <v>46126</v>
       </c>
       <c r="K29" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="30">
       <c r="A30" s="1" t="inlineStr">
         <is>
           <t>KAILARAS</t>
         </is>
       </c>
       <c r="B30" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C30" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D30" s="1" t="inlineStr">
         <is>
-          <t>Constr of Anganwadi for community / Construction of Anganwadi Building for Community</t>
+          <t>Constr of Anganwadi for community / Construction of Anganwadi Centre Building for Community</t>
         </is>
       </c>
       <c r="E30" s="1" t="inlineStr">
         <is>
           <t>Constr of Aganwadi</t>
         </is>
       </c>
       <c r="F30" s="1" t="inlineStr">
         <is>
           <t>1701006011/AV/VB/22012034669454 — SHANTI DHAM NIRMAN KARY POORV DISHA CHHARBAG KHEDAKALAN</t>
         </is>
       </c>
       <c r="G30" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H30" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I30" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J30" s="3" t="n">
         <v>46235</v>
       </c>
       <c r="K30" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="31">
       <c r="A31" s="1" t="inlineStr">
         <is>
           <t>KAILARAS</t>
         </is>
       </c>
       <c r="B31" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C31" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D31" s="1" t="inlineStr">
         <is>
-          <t>Constr of Anganwadi for community / Construction of Anganwadi Building for Community</t>
+          <t>Constr of Anganwadi for community / Construction of Anganwadi Centre Building for Community</t>
         </is>
       </c>
       <c r="E31" s="1" t="inlineStr">
         <is>
           <t>Constr of Aganwadi</t>
         </is>
       </c>
       <c r="F31" s="1" t="inlineStr">
         <is>
           <t>1701006011/AV/VB/22012034669455 — SHANTI DHAM NIRMAN KARY POORV DISHA CHHARBAG KHEDAKALAN</t>
         </is>
       </c>
       <c r="G31" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H31" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I31" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J31" s="3" t="n">
         <v>46218</v>
@@ -3096,51 +3096,51 @@
         <v>0</v>
       </c>
       <c r="J70" s="3" t="n">
         <v>45316</v>
       </c>
       <c r="K70" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="71">
       <c r="A71" s="1" t="inlineStr">
         <is>
           <t>KAILARAS</t>
         </is>
       </c>
       <c r="B71" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C71" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Flood Control and Protection</t>
         </is>
       </c>
       <c r="D71" s="1" t="inlineStr">
         <is>
-          <t>Constr of Flood/ Diversion Channel for Community / Construction of Flood/ Diversion Channel for Community</t>
+          <t>Constr of Flood/ Diversion Channel for Community / Construction of Flood or Diversion Channel for Community</t>
         </is>
       </c>
       <c r="E71" s="1" t="inlineStr">
         <is>
           <t>Works for Flood Control and Protection</t>
         </is>
       </c>
       <c r="F71" s="1" t="inlineStr">
         <is>
           <t>1701006011/FP/22012034641426 — KACCHA NALA NIRMAN KARYA JAYRAMPURA ROAD SE GURAH NALE KI OR KHEDAKALA</t>
         </is>
       </c>
       <c r="G71" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H71" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I71" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J71" s="3" t="n">
         <v>45568</v>
@@ -4591,51 +4591,51 @@
       <c r="J101" s="3" t="n">
         <v>45778</v>
       </c>
       <c r="K101" s="3" t="n">
         <v>45975</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="102">
       <c r="A102" s="1" t="inlineStr">
         <is>
           <t>KAILARAS</t>
         </is>
       </c>
       <c r="B102" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C102" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D102" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E102" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F102" s="1" t="inlineStr">
         <is>
           <t>1701006011/IF/22012035438326 — KHET TALAB NIRMAN KARY MAHESH KE KHET ME</t>
         </is>
       </c>
       <c r="G102" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H102" s="2" t="n">
         <v>450885.64</v>
       </c>
       <c r="I102" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J102" s="3" t="n">
         <v>45761</v>
@@ -4687,51 +4687,51 @@
       <c r="J103" s="3" t="n">
         <v>45778</v>
       </c>
       <c r="K103" s="3" t="n">
         <v>45853</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="104">
       <c r="A104" s="1" t="inlineStr">
         <is>
           <t>KAILARAS</t>
         </is>
       </c>
       <c r="B104" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C104" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D104" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E104" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F104" s="1" t="inlineStr">
         <is>
           <t>1701006011/IF/22012035438362 — KHET TALAB NIRMAN KARY NARAYAN KE KHET ME</t>
         </is>
       </c>
       <c r="G104" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H104" s="2" t="n">
         <v>450885.64</v>
       </c>
       <c r="I104" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J104" s="3" t="n">
         <v>45761</v>
@@ -12535,51 +12535,51 @@
       </c>
       <c r="D266" s="1" t="inlineStr">
         <is>
           <t>Constr of Stone peripheral Bund for Community / Construction of Stone peripheral/farm/field Bund for Community</t>
         </is>
       </c>
       <c r="E266" s="1" t="inlineStr">
         <is>
           <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F266" s="1" t="inlineStr">
         <is>
           <t>1701006011/LD/22012034955909 — PERIPHERAL STON BUND NIRMAN KARY SARNAM SINGH  KE KHET SE PRHLAD DHAKAD KE KHET KI OUR</t>
         </is>
       </c>
       <c r="G266" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H266" s="2" t="n">
         <v>1497687.07</v>
       </c>
       <c r="I266" s="2" t="n">
-        <v>1450002.39</v>
+        <v>1448436.39</v>
       </c>
       <c r="J266" s="3" t="n">
         <v>45912</v>
       </c>
       <c r="K266" s="3" t="n">
         <v>46195</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="267">
       <c r="A267" s="1" t="inlineStr">
         <is>
           <t>KAILARAS</t>
         </is>
       </c>
       <c r="B267" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C267" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D267" s="1" t="inlineStr">
@@ -12780,51 +12780,51 @@
       </c>
       <c r="D271" s="1" t="inlineStr">
         <is>
           <t>Constr of Stone peripheral Bund for Community / Construction of Stone peripheral/farm/field Bund for Community</t>
         </is>
       </c>
       <c r="E271" s="1" t="inlineStr">
         <is>
           <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F271" s="1" t="inlineStr">
         <is>
           <t>1701006011/LD/22012034955915 — PERIPHERAL STON BUND NIRMAN KARY RAMKUMAR SINGH KE KHET SE VIJAY SINGH DHAKAD KE KHET KI OUR</t>
         </is>
       </c>
       <c r="G271" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H271" s="2" t="n">
         <v>1495759.94</v>
       </c>
       <c r="I271" s="2" t="n">
-        <v>1448603.36</v>
+        <v>1447037.36</v>
       </c>
       <c r="J271" s="3" t="n">
         <v>45912</v>
       </c>
       <c r="K271" s="3" t="n">
         <v>46195</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="272">
       <c r="A272" s="1" t="inlineStr">
         <is>
           <t>KAILARAS</t>
         </is>
       </c>
       <c r="B272" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C272" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D272" s="1" t="inlineStr">
@@ -19882,51 +19882,51 @@
       <c r="J418" s="3" t="n">
         <v>45126</v>
       </c>
       <c r="K418" s="3" t="n">
         <v>45591</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="419">
       <c r="A419" s="1" t="inlineStr">
         <is>
           <t>KAILARAS</t>
         </is>
       </c>
       <c r="B419" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C419" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D419" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mitti Murram Roads for Community / Construction of Mitti Murram Roads for Community</t>
+          <t>Construction of Mitti Murram Roads for Community / Construction of Farm Roads for Community</t>
         </is>
       </c>
       <c r="E419" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F419" s="1" t="inlineStr">
         <is>
           <t>1701006011/RC/22012034839601 — SUDUR  KHET SADAK   PARIMAL DHAKAD KE KHET SE HBIB KHAN KE KHET KI OUR 3 R MAIN SE LIYAKT KE KHET KI</t>
         </is>
       </c>
       <c r="G419" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H419" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I419" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J419" s="3" t="n">
         <v>45396</v>
@@ -20125,98 +20125,98 @@
       <c r="J423" s="3" t="n">
         <v>39934</v>
       </c>
       <c r="K423" s="3" t="n">
         <v>40639</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="424">
       <c r="A424" s="1" t="inlineStr">
         <is>
           <t>KAILARAS</t>
         </is>
       </c>
       <c r="B424" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C424" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D424" s="1" t="inlineStr">
         <is>
-          <t>Construction of Gravel Road Roads for Community / Construction of Gravel Road Roads for Community</t>
+          <t>Construction of Gravel Road Roads for Community / Construction of Gravel / Mitti Murram Road for Community</t>
         </is>
       </c>
       <c r="E424" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F424" s="1" t="inlineStr">
         <is>
           <t>1701006011/RC/VB/22012034854292 — sudur sampark sadak nirman karya sobran ke ghar  se jagdish ke khet ki ore khedakala</t>
         </is>
       </c>
       <c r="G424" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H424" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I424" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J424" s="3" t="n">
         <v>46126</v>
       </c>
       <c r="K424" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="425">
       <c r="A425" s="1" t="inlineStr">
         <is>
           <t>KAILARAS</t>
         </is>
       </c>
       <c r="B425" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C425" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D425" s="1" t="inlineStr">
         <is>
-          <t>Construction of Gravel Road Roads for Community / Construction of Gravel Road Roads for Community</t>
+          <t>Construction of Gravel Road Roads for Community / Construction of Gravel / Mitti Murram Road for Community</t>
         </is>
       </c>
       <c r="E425" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F425" s="1" t="inlineStr">
         <is>
           <t>1701006011/RC/VB/22012034854293 — sudur sampark sadak nirman karya ramesh ke khet se kok singh rawat ke ghar ki ore khedakala</t>
         </is>
       </c>
       <c r="G425" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H425" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I425" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J425" s="3" t="n">
         <v>46126</v>
@@ -36716,73 +36716,73 @@
         <v>0</v>
       </c>
       <c r="J770" s="3" t="n">
         <v>42395</v>
       </c>
       <c r="K770" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="771">
       <c r="A771" s="1" t="inlineStr">
         <is>
           <t>KAILARAS</t>
         </is>
       </c>
       <c r="B771" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C771" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D771" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
+          <t>Construction of Recharge Pits for Community / Construction of Recharge Pit for Community</t>
         </is>
       </c>
       <c r="E771" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F771" s="1" t="inlineStr">
         <is>
           <t>1701006011/WC/VB/22012035334303 — SOKPIT NIRMAN KARY KHEDAKALAN</t>
         </is>
       </c>
       <c r="G771" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H771" s="2" t="n">
         <v>21756.07</v>
       </c>
       <c r="I771" s="2" t="n">
-        <v>0</v>
+        <v>14700</v>
       </c>
       <c r="J771" s="3" t="n">
         <v>46263</v>
       </c>
       <c r="K771" s="3"/>
     </row>
   </sheetData>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Company/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>