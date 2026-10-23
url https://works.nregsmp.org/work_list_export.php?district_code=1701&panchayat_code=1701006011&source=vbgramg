--- v0 (2026-09-06)
+++ v1 (2026-10-23)
@@ -135,51 +135,51 @@
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
   <dimension ref="A1:K36"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="true" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <selection activeCell="A1" activeCellId="0" pane="topLeft" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1024" min="1" style="0" customWidth="false" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="0" t="inlineStr">
         <is>
-          <t>Exported on: 2026-09-06 04:56:05</t>
+          <t>Exported on: 2026-10-23 18:58:24</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="0" t="inlineStr">
         <is>
           <t>Filters applied:</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="0" t="inlineStr">
         <is>
           <t>  Data source: VBGRAMG</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="0" t="inlineStr">
         <is>
           <t>  District: MORENA</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
@@ -649,192 +649,192 @@
         <v>0</v>
       </c>
       <c r="J19" s="3" t="n">
         <v>45567</v>
       </c>
       <c r="K19" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="20">
       <c r="A20" s="1" t="inlineStr">
         <is>
           <t>KAILARAS</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C20" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D20" s="1" t="inlineStr">
         <is>
-          <t>Constr of Food grain storage / Construction of Food grain Storage Building for Community</t>
+          <t>Constr of Food grain storage / Construction of Food Grain Storage Building for Community</t>
         </is>
       </c>
       <c r="E20" s="1" t="inlineStr">
         <is>
           <t>Constr of Food Grain storage</t>
         </is>
       </c>
       <c r="F20" s="1" t="inlineStr">
         <is>
           <t>1701006011/AV/22012034666562 — SHANTI DHAM NIRMAN KARY KHDAKLA NADI KE PAS</t>
         </is>
       </c>
       <c r="G20" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H20" s="2" t="n">
         <v>347299.82</v>
       </c>
       <c r="I20" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J20" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K20" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="21">
       <c r="A21" s="1" t="inlineStr">
         <is>
           <t>KAILARAS</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C21" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D21" s="1" t="inlineStr">
         <is>
-          <t>Constr of Food grain storage / Construction of Food grain Storage Building for Community</t>
+          <t>Constr of Food grain storage / Construction of Food Grain Storage Building for Community</t>
         </is>
       </c>
       <c r="E21" s="1" t="inlineStr">
         <is>
           <t>Constr of Food Grain storage</t>
         </is>
       </c>
       <c r="F21" s="1" t="inlineStr">
         <is>
           <t>1701006011/AV/22012034666563 — SHANTI DHAM NIRMAN KARY CHAR BAG KHEDAKLA</t>
         </is>
       </c>
       <c r="G21" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H21" s="2" t="n">
         <v>347299.82</v>
       </c>
       <c r="I21" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J21" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K21" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="22">
       <c r="A22" s="1" t="inlineStr">
         <is>
           <t>KAILARAS</t>
         </is>
       </c>
       <c r="B22" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C22" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D22" s="1" t="inlineStr">
         <is>
-          <t>Constr of Food grain storage / Construction of Food grain Storage Building for Community</t>
+          <t>Constr of Food grain storage / Construction of Food Grain Storage Building for Community</t>
         </is>
       </c>
       <c r="E22" s="1" t="inlineStr">
         <is>
           <t>Constr of Food Grain storage</t>
         </is>
       </c>
       <c r="F22" s="1" t="inlineStr">
         <is>
           <t>1701006011/AV/22012034666564 — SHANTI DHAM NIRMAN KARY CHAR BAG KHEDAKLA 2</t>
         </is>
       </c>
       <c r="G22" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H22" s="2" t="n">
         <v>347299.82</v>
       </c>
       <c r="I22" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J22" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K22" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="23">
       <c r="A23" s="1" t="inlineStr">
         <is>
           <t>KAILARAS</t>
         </is>
       </c>
       <c r="B23" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C23" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D23" s="1" t="inlineStr">
         <is>
-          <t>Constr of Food grain storage / Construction of Food grain Storage Building for Community</t>
+          <t>Constr of Food grain storage / Construction of Food Grain Storage Building for Community</t>
         </is>
       </c>
       <c r="E23" s="1" t="inlineStr">
         <is>
           <t>Constr of Food Grain storage</t>
         </is>
       </c>
       <c r="F23" s="1" t="inlineStr">
         <is>
           <t>1701006011/AV/22012034666565 — SHANTI DHAM NIRMAN KARY GURA NALE KE PAS KHEDAKLA</t>
         </is>
       </c>
       <c r="G23" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H23" s="2" t="n">
         <v>347299.82</v>
       </c>
       <c r="I23" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J23" s="3" t="n">
         <v>45761</v>
@@ -978,98 +978,98 @@
         <v>0</v>
       </c>
       <c r="J26" s="3" t="n">
         <v>46126</v>
       </c>
       <c r="K26" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="27">
       <c r="A27" s="1" t="inlineStr">
         <is>
           <t>KAILARAS</t>
         </is>
       </c>
       <c r="B27" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C27" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D27" s="1" t="inlineStr">
         <is>
-          <t>Constr of Anganwadi for community / Construction of Anganwadi Building for Community</t>
+          <t>Constr of Anganwadi for community / Construction of Anganwadi Centre Building for Community</t>
         </is>
       </c>
       <c r="E27" s="1" t="inlineStr">
         <is>
           <t>Constr of Aganwadi</t>
         </is>
       </c>
       <c r="F27" s="1" t="inlineStr">
         <is>
           <t>1701006011/AV/VB/22012034669454 — SHANTI DHAM NIRMAN KARY POORV DISHA CHHARBAG KHEDAKALAN</t>
         </is>
       </c>
       <c r="G27" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H27" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I27" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J27" s="3" t="n">
         <v>46235</v>
       </c>
       <c r="K27" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="28">
       <c r="A28" s="1" t="inlineStr">
         <is>
           <t>KAILARAS</t>
         </is>
       </c>
       <c r="B28" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C28" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D28" s="1" t="inlineStr">
         <is>
-          <t>Constr of Anganwadi for community / Construction of Anganwadi Building for Community</t>
+          <t>Constr of Anganwadi for community / Construction of Anganwadi Centre Building for Community</t>
         </is>
       </c>
       <c r="E28" s="1" t="inlineStr">
         <is>
           <t>Constr of Aganwadi</t>
         </is>
       </c>
       <c r="F28" s="1" t="inlineStr">
         <is>
           <t>1701006011/AV/VB/22012034669455 — SHANTI DHAM NIRMAN KARY POORV DISHA CHHARBAG KHEDAKALAN</t>
         </is>
       </c>
       <c r="G28" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H28" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I28" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J28" s="3" t="n">
         <v>46218</v>
@@ -1119,355 +1119,355 @@
         <v>0</v>
       </c>
       <c r="J29" s="3" t="n">
         <v>46235</v>
       </c>
       <c r="K29" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="30">
       <c r="A30" s="1" t="inlineStr">
         <is>
           <t>KAILARAS</t>
         </is>
       </c>
       <c r="B30" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C30" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Flood Control and Protection</t>
         </is>
       </c>
       <c r="D30" s="1" t="inlineStr">
         <is>
-          <t>Constr of Flood/ Diversion Channel for Community / Construction of Flood/ Diversion Channel for Community</t>
+          <t>Constr of Flood/ Diversion Channel for Community / Construction of Flood or Diversion Channel for Community</t>
         </is>
       </c>
       <c r="E30" s="1" t="inlineStr">
         <is>
           <t>Works for Flood Control and Protection</t>
         </is>
       </c>
       <c r="F30" s="1" t="inlineStr">
         <is>
           <t>1701006011/FP/22012034641426 — KACCHA NALA NIRMAN KARYA JAYRAMPURA ROAD SE GURAH NALE KI OR KHEDAKALA</t>
         </is>
       </c>
       <c r="G30" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H30" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I30" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J30" s="3" t="n">
         <v>45568</v>
       </c>
       <c r="K30" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="31">
       <c r="A31" s="1" t="inlineStr">
         <is>
           <t>KAILARAS</t>
         </is>
       </c>
       <c r="B31" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C31" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D31" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E31" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F31" s="1" t="inlineStr">
         <is>
           <t>1701006011/IF/22012035438326 — KHET TALAB NIRMAN KARY MAHESH KE KHET ME</t>
         </is>
       </c>
       <c r="G31" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H31" s="2" t="n">
         <v>450885.64</v>
       </c>
       <c r="I31" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J31" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K31" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="32">
       <c r="A32" s="1" t="inlineStr">
         <is>
           <t>KAILARAS</t>
         </is>
       </c>
       <c r="B32" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C32" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D32" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E32" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F32" s="1" t="inlineStr">
         <is>
           <t>1701006011/IF/22012035438362 — KHET TALAB NIRMAN KARY NARAYAN KE KHET ME</t>
         </is>
       </c>
       <c r="G32" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H32" s="2" t="n">
         <v>450885.64</v>
       </c>
       <c r="I32" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J32" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K32" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="33">
       <c r="A33" s="1" t="inlineStr">
         <is>
           <t>KAILARAS</t>
         </is>
       </c>
       <c r="B33" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C33" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D33" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mitti Murram Roads for Community / Construction of Mitti Murram Roads for Community</t>
+          <t>Construction of Mitti Murram Roads for Community / Construction of Farm Roads for Community</t>
         </is>
       </c>
       <c r="E33" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F33" s="1" t="inlineStr">
         <is>
           <t>1701006011/RC/22012034839601 — SUDUR  KHET SADAK   PARIMAL DHAKAD KE KHET SE HBIB KHAN KE KHET KI OUR 3 R MAIN SE LIYAKT KE KHET KI</t>
         </is>
       </c>
       <c r="G33" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H33" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I33" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J33" s="3" t="n">
         <v>45396</v>
       </c>
       <c r="K33" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="34">
       <c r="A34" s="1" t="inlineStr">
         <is>
           <t>KAILARAS</t>
         </is>
       </c>
       <c r="B34" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C34" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D34" s="1" t="inlineStr">
         <is>
-          <t>Construction of Gravel Road Roads for Community / Construction of Gravel Road Roads for Community</t>
+          <t>Construction of Gravel Road Roads for Community / Construction of Gravel / Mitti Murram Road for Community</t>
         </is>
       </c>
       <c r="E34" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F34" s="1" t="inlineStr">
         <is>
           <t>1701006011/RC/VB/22012034854292 — sudur sampark sadak nirman karya sobran ke ghar  se jagdish ke khet ki ore khedakala</t>
         </is>
       </c>
       <c r="G34" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H34" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I34" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J34" s="3" t="n">
         <v>46126</v>
       </c>
       <c r="K34" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="35">
       <c r="A35" s="1" t="inlineStr">
         <is>
           <t>KAILARAS</t>
         </is>
       </c>
       <c r="B35" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C35" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D35" s="1" t="inlineStr">
         <is>
-          <t>Construction of Gravel Road Roads for Community / Construction of Gravel Road Roads for Community</t>
+          <t>Construction of Gravel Road Roads for Community / Construction of Gravel / Mitti Murram Road for Community</t>
         </is>
       </c>
       <c r="E35" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F35" s="1" t="inlineStr">
         <is>
           <t>1701006011/RC/VB/22012034854293 — sudur sampark sadak nirman karya ramesh ke khet se kok singh rawat ke ghar ki ore khedakala</t>
         </is>
       </c>
       <c r="G35" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H35" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I35" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J35" s="3" t="n">
         <v>46126</v>
       </c>
       <c r="K35" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="36">
       <c r="A36" s="1" t="inlineStr">
         <is>
           <t>KAILARAS</t>
         </is>
       </c>
       <c r="B36" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C36" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D36" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
+          <t>Construction of Recharge Pits for Community / Construction of Recharge Pit for Community</t>
         </is>
       </c>
       <c r="E36" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F36" s="1" t="inlineStr">
         <is>
           <t>1701006011/WC/VB/22012035334303 — SOKPIT NIRMAN KARY KHEDAKALAN</t>
         </is>
       </c>
       <c r="G36" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H36" s="2" t="n">
         <v>21756.07</v>
       </c>
       <c r="I36" s="2" t="n">
-        <v>0</v>
+        <v>14700</v>
       </c>
       <c r="J36" s="3" t="n">
         <v>46263</v>
       </c>
       <c r="K36" s="3"/>
     </row>
   </sheetData>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Company/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>