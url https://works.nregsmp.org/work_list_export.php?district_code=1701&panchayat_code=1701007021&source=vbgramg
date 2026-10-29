--- v0 (2026-09-05)
+++ v1 (2026-10-29)
@@ -135,51 +135,51 @@
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
   <dimension ref="A1:K51"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="true" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <selection activeCell="A1" activeCellId="0" pane="topLeft" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1024" min="1" style="0" customWidth="false" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="0" t="inlineStr">
         <is>
-          <t>Exported on: 2026-09-05 21:36:51</t>
+          <t>Exported on: 2026-10-29 04:12:38</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="0" t="inlineStr">
         <is>
           <t>Filters applied:</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="0" t="inlineStr">
         <is>
           <t>  Data source: VBGRAMG</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="0" t="inlineStr">
         <is>
           <t>  District: MORENA</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
@@ -273,1085 +273,1085 @@
       </c>
       <c r="K11" s="3" t="inlineStr">
         <is>
           <t>Work Completed Date</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="12">
       <c r="A12" s="1" t="inlineStr">
         <is>
           <t>SABALGARH</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C12" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
         </is>
       </c>
       <c r="D12" s="1" t="inlineStr">
         <is>
-          <t>Coastal Block Plantation - Farm Forestry-Community / Along the coast Block Plantation of Farm Forestry Trees for Community</t>
+          <t>Coastal Block Plantation - Farm Forestry-Community / Along the coast Block Plantation of Medicinal Trees for Community</t>
         </is>
       </c>
       <c r="E12" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F12" s="1" t="inlineStr">
         <is>
           <t>1701007021/DP/22012034623793 — Braksharopan karya dangi baba ke sthan par digwar</t>
         </is>
       </c>
       <c r="G12" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H12" s="2" t="n">
         <v>453563.17</v>
       </c>
       <c r="I12" s="2" t="n">
-        <v>0</v>
+        <v>5400</v>
       </c>
       <c r="J12" s="3" t="n">
         <v>45508</v>
       </c>
       <c r="K12" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="13">
       <c r="A13" s="1" t="inlineStr">
         <is>
           <t>SABALGARH</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C13" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Flood Control and Protection</t>
         </is>
       </c>
       <c r="D13" s="1" t="inlineStr">
         <is>
-          <t>Constr of Diversion Storm Water Drain for Comm / Construction of Diversion Storm Water Drain for Community</t>
+          <t>Constr of Diversion Storm Water Drain for Comm / Construction of Flood Diversion Drain for Community</t>
         </is>
       </c>
       <c r="E13" s="1" t="inlineStr">
         <is>
           <t>Works for Flood Control and Protection</t>
         </is>
       </c>
       <c r="F13" s="1" t="inlineStr">
         <is>
           <t>1701007021/FP/22012034634004 — nali nirman kary naebasti devlalpura GP Digwar</t>
         </is>
       </c>
       <c r="G13" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H13" s="2" t="n">
         <v>1499229.23</v>
       </c>
       <c r="I13" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J13" s="3" t="n">
         <v>45152</v>
       </c>
       <c r="K13" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="14">
       <c r="A14" s="1" t="inlineStr">
         <is>
           <t>SABALGARH</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C14" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Flood Control and Protection</t>
         </is>
       </c>
       <c r="D14" s="1" t="inlineStr">
         <is>
-          <t>Constr of Diversion Storm Water Drain for Comm / Construction of Diversion Storm Water Drain for Community</t>
+          <t>Constr of Diversion Storm Water Drain for Comm / Construction of Flood Diversion Drain for Community</t>
         </is>
       </c>
       <c r="E14" s="1" t="inlineStr">
         <is>
           <t>Works for Flood Control and Protection</t>
         </is>
       </c>
       <c r="F14" s="1" t="inlineStr">
         <is>
           <t>1701007021/FP/22012034634005 — nali nirman kary banesh ke ghar se rajaram ke ghar ki or GP Digwar</t>
         </is>
       </c>
       <c r="G14" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H14" s="2" t="n">
         <v>1406540.69</v>
       </c>
       <c r="I14" s="2" t="n">
         <v>9000</v>
       </c>
       <c r="J14" s="3" t="n">
         <v>45137</v>
       </c>
       <c r="K14" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="15">
       <c r="A15" s="1" t="inlineStr">
         <is>
           <t>SABALGARH</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C15" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Flood Control and Protection</t>
         </is>
       </c>
       <c r="D15" s="1" t="inlineStr">
         <is>
-          <t>Constr of Diversion Storm Water Drain for Comm / Construction of Diversion Storm Water Drain for Community</t>
+          <t>Constr of Diversion Storm Water Drain for Comm / Construction of Flood Diversion Drain for Community</t>
         </is>
       </c>
       <c r="E15" s="1" t="inlineStr">
         <is>
           <t>Works for Flood Control and Protection</t>
         </is>
       </c>
       <c r="F15" s="1" t="inlineStr">
         <is>
           <t>1701007021/FP/22012034638241 — nali nirman kary dhovi mohll se kuaa ki or GP Digwar</t>
         </is>
       </c>
       <c r="G15" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H15" s="2" t="n">
         <v>1495532.16</v>
       </c>
       <c r="I15" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J15" s="3" t="n">
         <v>45360</v>
       </c>
       <c r="K15" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="16">
       <c r="A16" s="1" t="inlineStr">
         <is>
           <t>SABALGARH</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C16" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Fisheries</t>
         </is>
       </c>
       <c r="D16" s="1" t="inlineStr">
         <is>
-          <t>Construction of Fisheries Ponds for Community / Construction of Fisheries Ponds for Community</t>
+          <t>Construction of Fisheries Ponds for Community / Construction of Fishery Pond for Community</t>
         </is>
       </c>
       <c r="E16" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F16" s="1" t="inlineStr">
         <is>
           <t>1701007021/FR/22012034324613 — Talab nirman karya chokan bale nare ke pass</t>
         </is>
       </c>
       <c r="G16" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H16" s="2" t="n">
         <v>1498753.26</v>
       </c>
       <c r="I16" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J16" s="3" t="n">
         <v>45960</v>
       </c>
       <c r="K16" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="17">
       <c r="A17" s="1" t="inlineStr">
         <is>
           <t>SABALGARH</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C17" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Fisheries</t>
         </is>
       </c>
       <c r="D17" s="1" t="inlineStr">
         <is>
-          <t>Construction of Fisheries Ponds for Community / Construction of Fisheries Ponds for Community</t>
+          <t>Construction of Fisheries Ponds for Community / Construction of Fishery Pond for Community</t>
         </is>
       </c>
       <c r="E17" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F17" s="1" t="inlineStr">
         <is>
           <t>1701007021/FR/22012034324614 — talab nirman karya parsottam ke khet ke pass</t>
         </is>
       </c>
       <c r="G17" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H17" s="2" t="n">
         <v>1499769.75</v>
       </c>
       <c r="I17" s="2" t="n">
-        <v>0</v>
+        <v>28800</v>
       </c>
       <c r="J17" s="3" t="n">
         <v>45945</v>
       </c>
       <c r="K17" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="18">
       <c r="A18" s="1" t="inlineStr">
         <is>
           <t>SABALGARH</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C18" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Fisheries</t>
         </is>
       </c>
       <c r="D18" s="1" t="inlineStr">
         <is>
-          <t>Construction of Fisheries Ponds for Community / Construction of Fisheries Ponds for Community</t>
+          <t>Construction of Fisheries Ponds for Community / Construction of Fishery Pond for Community</t>
         </is>
       </c>
       <c r="E18" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F18" s="1" t="inlineStr">
         <is>
           <t>1701007021/FR/22012034324615 — talab nirman karya bindal ke khet ke pass</t>
         </is>
       </c>
       <c r="G18" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H18" s="2" t="n">
         <v>1498146.27</v>
       </c>
       <c r="I18" s="2" t="n">
-        <v>0</v>
+        <v>20700</v>
       </c>
       <c r="J18" s="3" t="n">
         <v>45945</v>
       </c>
       <c r="K18" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="19">
       <c r="A19" s="1" t="inlineStr">
         <is>
           <t>SABALGARH</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C19" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Fisheries</t>
         </is>
       </c>
       <c r="D19" s="1" t="inlineStr">
         <is>
-          <t>Construction of Fisheries Ponds for Community / Construction of Fisheries Ponds for Community</t>
+          <t>Construction of Fisheries Ponds for Community / Construction of Fishery Pond for Community</t>
         </is>
       </c>
       <c r="E19" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F19" s="1" t="inlineStr">
         <is>
           <t>1701007021/FR/22012034324616 — talab nirman karya mukandi ke khet ke pass</t>
         </is>
       </c>
       <c r="G19" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H19" s="2" t="n">
         <v>1499580.92</v>
       </c>
       <c r="I19" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J19" s="3" t="n">
         <v>45960</v>
       </c>
       <c r="K19" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="20">
       <c r="A20" s="1" t="inlineStr">
         <is>
           <t>SABALGARH</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C20" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Fisheries</t>
         </is>
       </c>
       <c r="D20" s="1" t="inlineStr">
         <is>
-          <t>Construction of Fisheries Ponds for Community / Construction of Fisheries Ponds for Community</t>
+          <t>Construction of Fisheries Ponds for Community / Construction of Fishery Pond for Community</t>
         </is>
       </c>
       <c r="E20" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F20" s="1" t="inlineStr">
         <is>
           <t>1701007021/FR/22012034324617 — talab nirman karya basai khar ke pass</t>
         </is>
       </c>
       <c r="G20" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H20" s="2" t="n">
         <v>1487298.04</v>
       </c>
       <c r="I20" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J20" s="3" t="n">
         <v>45960</v>
       </c>
       <c r="K20" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="21">
       <c r="A21" s="1" t="inlineStr">
         <is>
           <t>SABALGARH</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C21" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D21" s="1" t="inlineStr">
         <is>
-          <t>Constr of Earthen Check Dam for Individuals / Construction of Earthen Anicut Check Dam for Individuals</t>
+          <t>Constr of Earthen Check Dam for Individuals / Construction of Earthen Check Dam for Individual</t>
         </is>
       </c>
       <c r="E21" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F21" s="1" t="inlineStr">
         <is>
           <t>1701007021/IF/22012035293664 — Khet Talab Nirman Karya Shriram K Khet Me</t>
         </is>
       </c>
       <c r="G21" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H21" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I21" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J21" s="3" t="n">
         <v>45567</v>
       </c>
       <c r="K21" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="22">
       <c r="A22" s="1" t="inlineStr">
         <is>
           <t>SABALGARH</t>
         </is>
       </c>
       <c r="B22" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C22" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D22" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E22" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F22" s="1" t="inlineStr">
         <is>
           <t>1701007021/IF/22012035360551 — KHET TALAB SHRIRAM / BADRI KEVAT</t>
         </is>
       </c>
       <c r="G22" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H22" s="2" t="n">
         <v>487408.66</v>
       </c>
       <c r="I22" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J22" s="3" t="n">
         <v>45770</v>
       </c>
       <c r="K22" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="23">
       <c r="A23" s="1" t="inlineStr">
         <is>
           <t>SABALGARH</t>
         </is>
       </c>
       <c r="B23" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C23" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D23" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E23" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F23" s="1" t="inlineStr">
         <is>
           <t>1701007021/IF/22012035361278 — KHET TALAB KAMMOD SINGH/ SIYA RAM RAWAT</t>
         </is>
       </c>
       <c r="G23" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H23" s="2" t="n">
         <v>493458.04</v>
       </c>
       <c r="I23" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J23" s="3" t="n">
         <v>45770</v>
       </c>
       <c r="K23" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="24">
       <c r="A24" s="1" t="inlineStr">
         <is>
           <t>SABALGARH</t>
         </is>
       </c>
       <c r="B24" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C24" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D24" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E24" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F24" s="1" t="inlineStr">
         <is>
           <t>1701007021/IF/22012035361343 — KHET TALAB RAJARAM/ GOPAL KEVAT</t>
         </is>
       </c>
       <c r="G24" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H24" s="2" t="n">
         <v>482748.18</v>
       </c>
       <c r="I24" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J24" s="3" t="n">
         <v>45770</v>
       </c>
       <c r="K24" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="25">
       <c r="A25" s="1" t="inlineStr">
         <is>
           <t>SABALGARH</t>
         </is>
       </c>
       <c r="B25" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C25" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D25" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E25" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F25" s="1" t="inlineStr">
         <is>
           <t>1701007021/IF/22012035361406 — KHET TALAB BHAGWATI/ GOPAL KEVAT</t>
         </is>
       </c>
       <c r="G25" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H25" s="2" t="n">
         <v>493531.28</v>
       </c>
       <c r="I25" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J25" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K25" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="26">
       <c r="A26" s="1" t="inlineStr">
         <is>
           <t>SABALGARH</t>
         </is>
       </c>
       <c r="B26" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C26" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D26" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E26" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F26" s="1" t="inlineStr">
         <is>
           <t>1701007021/IF/22012035361464 — KHET TALAB KASIRAM/ LABU KEVAT</t>
         </is>
       </c>
       <c r="G26" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H26" s="2" t="n">
         <v>479573.86</v>
       </c>
       <c r="I26" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J26" s="3" t="n">
         <v>45770</v>
       </c>
       <c r="K26" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="27">
       <c r="A27" s="1" t="inlineStr">
         <is>
           <t>SABALGARH</t>
         </is>
       </c>
       <c r="B27" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C27" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D27" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E27" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F27" s="1" t="inlineStr">
         <is>
           <t>1701007021/IF/22012035425663 — KHET TALAB  LALPATI/GULAB RAWAT</t>
         </is>
       </c>
       <c r="G27" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H27" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I27" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J27" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K27" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="28">
       <c r="A28" s="1" t="inlineStr">
         <is>
           <t>SABALGARH</t>
         </is>
       </c>
       <c r="B28" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C28" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D28" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E28" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F28" s="1" t="inlineStr">
         <is>
           <t>1701007021/IF/22012035428221 — KHET TALAB BHAGWATI/ GOPAL KEVAT2</t>
         </is>
       </c>
       <c r="G28" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H28" s="2" t="n">
         <v>489901.67</v>
       </c>
       <c r="I28" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J28" s="3" t="n">
         <v>45779</v>
       </c>
       <c r="K28" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="29">
       <c r="A29" s="1" t="inlineStr">
         <is>
           <t>SABALGARH</t>
         </is>
       </c>
       <c r="B29" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C29" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D29" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E29" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F29" s="1" t="inlineStr">
         <is>
           <t>1701007021/IF/22012035428388 — KHET TALAB LALPATI / GULAB RAWAT</t>
         </is>
       </c>
       <c r="G29" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H29" s="2" t="n">
         <v>494954.13</v>
       </c>
       <c r="I29" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J29" s="3" t="n">
         <v>45779</v>
       </c>
       <c r="K29" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="30">
       <c r="A30" s="1" t="inlineStr">
         <is>
           <t>SABALGARH</t>
         </is>
       </c>
       <c r="B30" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C30" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D30" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E30" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F30" s="1" t="inlineStr">
         <is>
           <t>1701007021/IF/22012035428561 — KHET TALAB NIRMAN BHOORI SINGH / ANGAD KEVAT</t>
         </is>
       </c>
       <c r="G30" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H30" s="2" t="n">
         <v>494954.13</v>
       </c>
       <c r="I30" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J30" s="3" t="n">
         <v>45779</v>
       </c>
       <c r="K30" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="31">
       <c r="A31" s="1" t="inlineStr">
         <is>
           <t>SABALGARH</t>
         </is>
       </c>
       <c r="B31" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C31" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D31" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E31" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F31" s="1" t="inlineStr">
         <is>
           <t>1701007021/IF/22012035429188 — KHET TALAB NIRMAN AKALU / HARIGYAN PRAJAPATI</t>
         </is>
       </c>
       <c r="G31" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H31" s="2" t="n">
         <v>489901.67</v>
       </c>
       <c r="I31" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J31" s="3" t="n">
         <v>45779</v>
       </c>
       <c r="K31" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="32">
       <c r="A32" s="1" t="inlineStr">
         <is>
           <t>SABALGARH</t>
         </is>
       </c>
       <c r="B32" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C32" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D32" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E32" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F32" s="1" t="inlineStr">
         <is>
           <t>1701007021/IF/22012035429227 — KHET TALAB NIRMAN RAMESH / SHEETA KEVAT</t>
         </is>
       </c>
       <c r="G32" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H32" s="2" t="n">
         <v>489901.67</v>
       </c>
       <c r="I32" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J32" s="3" t="n">
         <v>45779</v>
       </c>
       <c r="K32" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="33">
       <c r="A33" s="1" t="inlineStr">
         <is>
           <t>SABALGARH</t>
         </is>
       </c>
       <c r="B33" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C33" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D33" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E33" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F33" s="1" t="inlineStr">
         <is>
           <t>1701007021/IF/22012035429290 — KHET TALAB NIRMAN UMMED / RAMSWARUP KEVAT</t>
         </is>
       </c>
       <c r="G33" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H33" s="2" t="n">
         <v>490906.91</v>
       </c>
       <c r="I33" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J33" s="3" t="n">
         <v>45779</v>
       </c>
       <c r="K33" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="34">
       <c r="A34" s="1" t="inlineStr">
         <is>
           <t>SABALGARH</t>
         </is>
       </c>
       <c r="B34" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C34" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D34" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E34" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F34" s="1" t="inlineStr">
         <is>
           <t>1701007021/IF/22012035498760 — Khet talav ramsvaroop Kevat</t>
         </is>
       </c>
       <c r="G34" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H34" s="2" t="n">
         <v>450885.64</v>
       </c>
       <c r="I34" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J34" s="3" t="n">
         <v>45793</v>
@@ -1636,521 +1636,521 @@
         <v>0</v>
       </c>
       <c r="J40" s="3" t="n">
         <v>46052</v>
       </c>
       <c r="K40" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="41">
       <c r="A41" s="1" t="inlineStr">
         <is>
           <t>SABALGARH</t>
         </is>
       </c>
       <c r="B41" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C41" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D41" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>IAY Houses / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E41" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F41" s="1" t="inlineStr">
         <is>
           <t>1701007021/IF/IAY/1079456 — Construction of IAY House -IAY REG. NO. MP2359014</t>
         </is>
       </c>
       <c r="G41" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H41" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I41" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J41" s="3" t="n">
         <v>42864</v>
       </c>
       <c r="K41" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="42">
       <c r="A42" s="1" t="inlineStr">
         <is>
           <t>SABALGARH</t>
         </is>
       </c>
       <c r="B42" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C42" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D42" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>IAY Houses / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E42" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F42" s="1" t="inlineStr">
         <is>
           <t>1701007021/IF/IAY/195486 — Construction of IAY House -IAY REG. NO. MP-01-007-021-002/14</t>
         </is>
       </c>
       <c r="G42" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H42" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I42" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J42" s="3" t="n">
         <v>42392</v>
       </c>
       <c r="K42" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="43">
       <c r="A43" s="1" t="inlineStr">
         <is>
           <t>SABALGARH</t>
         </is>
       </c>
       <c r="B43" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C43" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D43" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>IAY Houses / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E43" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F43" s="1" t="inlineStr">
         <is>
           <t>1701007021/IF/IAY/195487 — Construction of IAY House -IAY REG. NO. MP-01-007-021-002/15</t>
         </is>
       </c>
       <c r="G43" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H43" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I43" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J43" s="3" t="n">
         <v>42392</v>
       </c>
       <c r="K43" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="44">
       <c r="A44" s="1" t="inlineStr">
         <is>
           <t>SABALGARH</t>
         </is>
       </c>
       <c r="B44" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C44" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D44" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E44" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F44" s="1" t="inlineStr">
         <is>
           <t>1701007021/IF/IAY/4028061 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP148669303</t>
         </is>
       </c>
       <c r="G44" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H44" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I44" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J44" s="3" t="n">
         <v>44704</v>
       </c>
       <c r="K44" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="45">
       <c r="A45" s="1" t="inlineStr">
         <is>
           <t>SABALGARH</t>
         </is>
       </c>
       <c r="B45" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C45" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D45" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E45" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F45" s="1" t="inlineStr">
         <is>
           <t>1701007021/RC/22012034645307 — rapta nirman kary sunna ke ghar ke pass GP Digwar</t>
         </is>
       </c>
       <c r="G45" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H45" s="2" t="n">
         <v>1484894.63</v>
       </c>
       <c r="I45" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J45" s="3" t="n">
         <v>45176</v>
       </c>
       <c r="K45" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="46">
       <c r="A46" s="1" t="inlineStr">
         <is>
           <t>SABALGARH</t>
         </is>
       </c>
       <c r="B46" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C46" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D46" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E46" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F46" s="1" t="inlineStr">
         <is>
           <t>1701007021/RC/22012034645309 — rapta nirman kary dataram ke khet ke pass GP Digwar</t>
         </is>
       </c>
       <c r="G46" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H46" s="2" t="n">
         <v>1445071.93</v>
       </c>
       <c r="I46" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J46" s="3" t="n">
         <v>45137</v>
       </c>
       <c r="K46" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="47">
       <c r="A47" s="1" t="inlineStr">
         <is>
           <t>SABALGARH</t>
         </is>
       </c>
       <c r="B47" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C47" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D47" s="1" t="inlineStr">
         <is>
-          <t>Constr of Kharanja (brick/stone) Roads for Comm / Construction of Kharanja (brick/stone) Roads for Community</t>
+          <t>Constr of Kharanja (brick/stone) Roads for Comm / Construction of Kharanja Road for Community</t>
         </is>
       </c>
       <c r="E47" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F47" s="1" t="inlineStr">
         <is>
           <t>1701007021/RC/22012034659319 — Rapata nirman karya Girraj ke khet ke pas</t>
         </is>
       </c>
       <c r="G47" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H47" s="2" t="n">
         <v>1488563.06</v>
       </c>
       <c r="I47" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J47" s="3" t="n">
         <v>45306</v>
       </c>
       <c r="K47" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="48">
       <c r="A48" s="1" t="inlineStr">
         <is>
           <t>SABALGARH</t>
         </is>
       </c>
       <c r="B48" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C48" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D48" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E48" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F48" s="1" t="inlineStr">
         <is>
           <t>1701007021/RC/22012034678200 — rapata nirman kary men rasta  ke pass Digwar</t>
         </is>
       </c>
       <c r="G48" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H48" s="2" t="n">
         <v>1318039.99</v>
       </c>
       <c r="I48" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J48" s="3" t="n">
         <v>45347</v>
       </c>
       <c r="K48" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="49">
       <c r="A49" s="1" t="inlineStr">
         <is>
           <t>SABALGARH</t>
         </is>
       </c>
       <c r="B49" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C49" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D49" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation in fields-Horticulture-Community / Fields Block Plantation of Horticulture Trees for Community</t>
+          <t>Block Plantation in fields-Horticulture-Community / Block Plantation of Horticulture Trees in fields for Community</t>
         </is>
       </c>
       <c r="E49" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F49" s="1" t="inlineStr">
         <is>
           <t>1701007021/WC/22012034991666 — manrega watar sed ardan band choti dagar ke pass GP digwar</t>
         </is>
       </c>
       <c r="G49" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H49" s="2" t="n">
         <v>1406798.6</v>
       </c>
       <c r="I49" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J49" s="3" t="n">
         <v>44886</v>
       </c>
       <c r="K49" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="50">
       <c r="A50" s="1" t="inlineStr">
         <is>
           <t>SABALGARH</t>
         </is>
       </c>
       <c r="B50" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C50" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D50" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E50" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F50" s="1" t="inlineStr">
         <is>
           <t>1701007021/WC/22012035245644 — Talab Nirman Karya Tapu wale nare k pass</t>
         </is>
       </c>
       <c r="G50" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H50" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I50" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J50" s="3" t="n">
         <v>45567</v>
       </c>
       <c r="K50" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="51">
       <c r="A51" s="1" t="inlineStr">
         <is>
           <t>SABALGARH</t>
         </is>
       </c>
       <c r="B51" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C51" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D51" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E51" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F51" s="1" t="inlineStr">
         <is>
           <t>1701007021/WC/22012035260769 — Manrega watershed Talab nirman karya Narottam ke khet ke pas GP Digwar</t>
         </is>
       </c>
       <c r="G51" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H51" s="2" t="n">
         <v>1491412.64</v>
       </c>
       <c r="I51" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J51" s="3" t="n">
         <v>45770</v>