--- v0 (2026-08-28)
+++ v1 (2026-10-13)
@@ -122,64 +122,64 @@
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
       <protection locked="true" hidden="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="6">
     <cellStyle builtinId="0" customBuiltin="false" name="Normal" xfId="0"/>
     <cellStyle builtinId="3" customBuiltin="false" name="Comma" xfId="15"/>
     <cellStyle builtinId="6" customBuiltin="false" name="Comma [0]" xfId="16"/>
     <cellStyle builtinId="4" customBuiltin="false" name="Currency" xfId="17"/>
     <cellStyle builtinId="7" customBuiltin="false" name="Currency [0]" xfId="18"/>
     <cellStyle builtinId="5" customBuiltin="false" name="Percent" xfId="19"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
-  <dimension ref="A1:K139"/>
+  <dimension ref="A1:K172"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="true" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <selection activeCell="A1" activeCellId="0" pane="topLeft" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1024" min="1" style="0" customWidth="false" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="0" t="inlineStr">
         <is>
-          <t>Exported on: 2026-08-28 19:15:04</t>
+          <t>Exported on: 2026-10-13 08:23:47</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="0" t="inlineStr">
         <is>
           <t>Filters applied:</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="0" t="inlineStr">
         <is>
           <t>  Data source: VBGRAMG</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="0" t="inlineStr">
         <is>
           <t>  District: MORENA</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
@@ -273,247 +273,247 @@
       </c>
       <c r="K11" s="3" t="inlineStr">
         <is>
           <t>Work Completed Date</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="12">
       <c r="A12" s="1" t="inlineStr">
         <is>
           <t>AMBAH / DHANSULA</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C12" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D12" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E12" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F12" s="1" t="inlineStr">
         <is>
           <t>1701001041/IF/22012035356190 — KHET TALAB NIRMAN RAMPRAKASH KE KHET PAR DHANSULA</t>
         </is>
       </c>
       <c r="G12" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H12" s="2" t="n">
         <v>147621.16</v>
       </c>
       <c r="I12" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J12" s="3" t="n">
         <v>45774</v>
       </c>
       <c r="K12" s="3" t="n">
         <v>46250</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="13">
       <c r="A13" s="1" t="inlineStr">
         <is>
           <t>AMBAH / DHANSULA</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C13" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D13" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E13" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F13" s="1" t="inlineStr">
         <is>
           <t>1701001041/IF/22012035458867 — KHET TALAB NIRMAN MAHESH BAGHEL KE KHET PAR DHANSULA</t>
         </is>
       </c>
       <c r="G13" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H13" s="2" t="n">
         <v>147621.16</v>
       </c>
       <c r="I13" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J13" s="3" t="n">
         <v>45782</v>
       </c>
       <c r="K13" s="3" t="n">
         <v>46250</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="14">
       <c r="A14" s="1" t="inlineStr">
         <is>
           <t>AMBAH / DHANSULA</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C14" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D14" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E14" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F14" s="1" t="inlineStr">
         <is>
           <t>1701001041/IF/22012035459094 — KHET TALAB NIRMAN BAJRANG KE KHET PAR DHANSULA</t>
         </is>
       </c>
       <c r="G14" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H14" s="2" t="n">
         <v>147621.16</v>
       </c>
       <c r="I14" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J14" s="3" t="n">
         <v>45782</v>
       </c>
       <c r="K14" s="3" t="n">
         <v>46250</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="15">
       <c r="A15" s="1" t="inlineStr">
         <is>
           <t>AMBAH / DHANSULA</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C15" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D15" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E15" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F15" s="1" t="inlineStr">
         <is>
           <t>1701001041/IF/IAY/4528697 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP134383540</t>
         </is>
       </c>
       <c r="G15" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H15" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I15" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J15" s="3" t="n">
         <v>45677</v>
       </c>
       <c r="K15" s="3" t="n">
         <v>46222</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="16">
       <c r="A16" s="1" t="inlineStr">
         <is>
           <t>AMBAH / DHANSULA</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C16" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D16" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E16" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F16" s="1" t="inlineStr">
         <is>
           <t>1701001041/IF/IAY/4719246 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP134320169</t>
         </is>
       </c>
       <c r="G16" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H16" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I16" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J16" s="3" t="n">
         <v>45681</v>
@@ -665,100 +665,100 @@
       <c r="J19" s="3" t="n">
         <v>45062</v>
       </c>
       <c r="K19" s="3" t="n">
         <v>46252</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="20">
       <c r="A20" s="1" t="inlineStr">
         <is>
           <t>PORSA / DOHROTA</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C20" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D20" s="1" t="inlineStr">
         <is>
-          <t>Constr of Brushwood Check Dam for Community / Construction of Brushwood Check Dam for Community</t>
+          <t>Constr of Brushwood Check Dam for Community / Construction of Brushwood Gully Plug for Community</t>
         </is>
       </c>
       <c r="E20" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F20" s="1" t="inlineStr">
         <is>
           <t>1701002005/WC/22012034879912 — c.c.cheek dem no.9</t>
         </is>
       </c>
       <c r="G20" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H20" s="2" t="n">
         <v>1487990.31</v>
       </c>
       <c r="I20" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J20" s="3" t="n">
         <v>45008</v>
       </c>
       <c r="K20" s="3" t="n">
         <v>46252</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="21">
       <c r="A21" s="1" t="inlineStr">
         <is>
           <t>PORSA / MEHDORA</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C21" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D21" s="1" t="inlineStr">
         <is>
-          <t>Constr of Anganwadi for community / Construction of Anganwadi Building for Community</t>
+          <t>Constr of Anganwadi for community / Construction of Anganwadi Centre Building for Community</t>
         </is>
       </c>
       <c r="E21" s="1" t="inlineStr">
         <is>
           <t>Constr of Aganwadi</t>
         </is>
       </c>
       <c r="F21" s="1" t="inlineStr">
         <is>
           <t>1701002006/AV/22012034668492 — ANGANWADI BHAVAN NIRMAN LAKHPAT KA PURA MEHDORA</t>
         </is>
       </c>
       <c r="G21" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H21" s="2" t="n">
         <v>500000</v>
       </c>
       <c r="I21" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J21" s="3" t="n">
         <v>46022</v>
@@ -812,4314 +812,4314 @@
       <c r="J22" s="3" t="n">
         <v>46037</v>
       </c>
       <c r="K22" s="3" t="n">
         <v>46252</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="23">
       <c r="A23" s="1" t="inlineStr">
         <is>
           <t>PORSA / TARSAMA</t>
         </is>
       </c>
       <c r="B23" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C23" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D23" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E23" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F23" s="1" t="inlineStr">
         <is>
           <t>1701002007/IF/22012035311258 — खेत तालाब निर्माण कार्य महेन्द्र के खेत के पास तरसमा</t>
         </is>
       </c>
       <c r="G23" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H23" s="2" t="n">
         <v>497822.06</v>
       </c>
       <c r="I23" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J23" s="3" t="n">
         <v>45745</v>
       </c>
       <c r="K23" s="3" t="n">
         <v>46252</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="24">
       <c r="A24" s="1" t="inlineStr">
         <is>
           <t>PORSA / TARSAMA</t>
         </is>
       </c>
       <c r="B24" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C24" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D24" s="1" t="inlineStr">
         <is>
-          <t>Gov blding premises-Block Plantation-Horticulture / Block Plantation of Horticulture Trees in Government building premises for Community</t>
+          <t>Gov blding premises-Block Plantation-Horticulture / Plantation in Institutions for Community</t>
         </is>
       </c>
       <c r="E24" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F24" s="1" t="inlineStr">
         <is>
           <t>1701002007/WC/22012035127809 — खेत तालाब निर्माण कार्य अजमेर के खेत के पास तरसमा</t>
         </is>
       </c>
       <c r="G24" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H24" s="2" t="n">
         <v>490273.72</v>
       </c>
       <c r="I24" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J24" s="3" t="n">
         <v>45205</v>
       </c>
       <c r="K24" s="3" t="n">
         <v>46252</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="25">
       <c r="A25" s="1" t="inlineStr">
         <is>
           <t>PORSA / SAINTHRAAHIR</t>
         </is>
       </c>
       <c r="B25" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C25" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D25" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E25" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F25" s="1" t="inlineStr">
         <is>
-          <t>1701002011/IF/IAY/4916048 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP100485578</t>
+          <t>1701002011/IF/IAY/4916047 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP100485574</t>
         </is>
       </c>
       <c r="G25" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H25" s="2" t="n">
-        <v>23490</v>
+        <v>27000</v>
       </c>
       <c r="I25" s="2" t="n">
-        <v>0</v>
+        <v>1800</v>
       </c>
       <c r="J25" s="3" t="n">
         <v>45756</v>
       </c>
       <c r="K25" s="3" t="n">
-        <v>46257</v>
+        <v>46271</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="26">
       <c r="A26" s="1" t="inlineStr">
         <is>
           <t>PORSA / SAINTHRAAHIR</t>
         </is>
       </c>
       <c r="B26" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C26" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D26" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E26" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F26" s="1" t="inlineStr">
         <is>
-          <t>1701002011/RC/22012034836035 — Cc Road rambaran ke makan se main road ki or kachchi ki gadiya senthra</t>
+          <t>1701002011/IF/IAY/4916048 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP100485578</t>
         </is>
       </c>
       <c r="G26" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H26" s="2" t="n">
-        <v>54000</v>
+        <v>23490</v>
       </c>
       <c r="I26" s="2" t="n">
-        <v>0</v>
+        <v>1800</v>
       </c>
       <c r="J26" s="3" t="n">
-        <v>45719</v>
+        <v>45756</v>
       </c>
       <c r="K26" s="3" t="n">
-        <v>46252</v>
+        <v>46257</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="27">
       <c r="A27" s="1" t="inlineStr">
         <is>
-          <t>PORSA / HINGAWALI</t>
+          <t>PORSA / SAINTHRAAHIR</t>
         </is>
       </c>
       <c r="B27" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C27" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D27" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E27" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F27" s="1" t="inlineStr">
         <is>
-          <t>1701002012/RC/22012034614267 — सीसी रोड एवं नाली निर्माण कार्य माता के मन्दिर से शांतिधाम तक तोरकुम्भ हिंगावली</t>
+          <t>1701002011/IF/IAY/4916791 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP100614167</t>
         </is>
       </c>
       <c r="G27" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H27" s="2" t="n">
-        <v>83000</v>
+        <v>27000</v>
       </c>
       <c r="I27" s="2" t="n">
-        <v>0</v>
+        <v>9000</v>
       </c>
       <c r="J27" s="3" t="n">
-        <v>45122</v>
+        <v>45756</v>
       </c>
       <c r="K27" s="3" t="n">
-        <v>46252</v>
+        <v>46271</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="28">
       <c r="A28" s="1" t="inlineStr">
         <is>
-          <t>PORSA / BARWAI</t>
+          <t>PORSA / SAINTHRAAHIR</t>
         </is>
       </c>
       <c r="B28" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C28" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Fisheries</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D28" s="1" t="inlineStr">
         <is>
-          <t>Construction of Fisheries Ponds for Community / Construction of Fisheries Ponds for Community</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E28" s="1" t="inlineStr">
         <is>
-          <t>Construction of Tank</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F28" s="1" t="inlineStr">
         <is>
-          <t>1701002013/FR/22012034324262 — NAVEEN TALAB NIRMAN KARYA 23 JANE KE KHET KE PASS GP BARBAI</t>
+          <t>1701002011/IF/IAY/4917292 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP100716177</t>
         </is>
       </c>
       <c r="G28" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H28" s="2" t="n">
-        <v>1487171.43</v>
+        <v>27000</v>
       </c>
       <c r="I28" s="2" t="n">
-        <v>0</v>
+        <v>3300</v>
       </c>
       <c r="J28" s="3" t="n">
-        <v>45743</v>
+        <v>45756</v>
       </c>
       <c r="K28" s="3" t="n">
-        <v>46252</v>
+        <v>46271</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="29">
       <c r="A29" s="1" t="inlineStr">
         <is>
-          <t>PORSA / BARWAI</t>
+          <t>PORSA / SAINTHRAAHIR</t>
         </is>
       </c>
       <c r="B29" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C29" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D29" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mitti Murram Roads for Community / Construction of Mitti Murram Roads for Community</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E29" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F29" s="1" t="inlineStr">
         <is>
-          <t>1701002013/RC/22012034653264 — SUDOOR / KHET NIRMAN HARISHCHANDRA PURA SE BHOOPATI VA PMGSY SE GYAN SINGH KE PURA KI OR GP BARBAI</t>
+          <t>1701002011/IF/IAY/4933202 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP100714346</t>
         </is>
       </c>
       <c r="G29" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H29" s="2" t="n">
-        <v>2479452.79</v>
+        <v>27000</v>
       </c>
       <c r="I29" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J29" s="3" t="n">
-        <v>45205</v>
+        <v>45756</v>
       </c>
       <c r="K29" s="3" t="n">
-        <v>46252</v>
+        <v>46271</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="30">
       <c r="A30" s="1" t="inlineStr">
         <is>
-          <t>PORSA / BARWAI</t>
+          <t>PORSA / SAINTHRAAHIR</t>
         </is>
       </c>
       <c r="B30" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C30" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D30" s="1" t="inlineStr">
         <is>
-          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E30" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F30" s="1" t="inlineStr">
         <is>
-          <t>1701002013/WC/22012035020188 — GWIMP PERCOLATION TANK  NEECHALE KHAR  BHADORIYA PURA GP BARBAI</t>
+          <t>1701002011/RC/22012034836035 — Cc Road rambaran ke makan se main road ki or kachchi ki gadiya senthra</t>
         </is>
       </c>
       <c r="G30" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H30" s="2" t="n">
-        <v>1482627.8</v>
+        <v>54000</v>
       </c>
       <c r="I30" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J30" s="3" t="n">
-        <v>45199</v>
+        <v>45719</v>
       </c>
       <c r="K30" s="3" t="n">
         <v>46252</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="31">
       <c r="A31" s="1" t="inlineStr">
         <is>
-          <t>PORSA / AJHENDA</t>
+          <t>PORSA / HINGAWALI</t>
         </is>
       </c>
       <c r="B31" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C31" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D31" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E31" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F31" s="1" t="inlineStr">
         <is>
-          <t>1701002017/RC/22012034652128 — cc road nali nirman karya chopal karyalay se Mata mandir tak Ajhenda</t>
+          <t>1701002012/RC/22012034614267 — सीसी रोड एवं नाली निर्माण कार्य माता के मन्दिर से शांतिधाम तक तोरकुम्भ हिंगावली</t>
         </is>
       </c>
       <c r="G31" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H31" s="2" t="n">
-        <v>87450</v>
+        <v>83000</v>
       </c>
       <c r="I31" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J31" s="3" t="n">
-        <v>45205</v>
+        <v>45122</v>
       </c>
       <c r="K31" s="3" t="n">
         <v>46252</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="32">
       <c r="A32" s="1" t="inlineStr">
         <is>
-          <t>PORSA / AJHENDA</t>
+          <t>PORSA / BARWAI</t>
         </is>
       </c>
       <c r="B32" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C32" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Fisheries</t>
         </is>
       </c>
       <c r="D32" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Construction of Fisheries Ponds for Community / Construction of Fishery Pond for Community</t>
         </is>
       </c>
       <c r="E32" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F32" s="1" t="inlineStr">
         <is>
-          <t>1701002017/RC/22012034849257 — cc roads nirman karya pradhanmantri sadak se ravindra sakhwar ke darwaje ki or Ajhenda</t>
+          <t>1701002013/FR/22012034324262 — NAVEEN TALAB NIRMAN KARYA 23 JANE KE KHET KE PASS GP BARBAI</t>
         </is>
       </c>
       <c r="G32" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H32" s="2" t="n">
-        <v>188122</v>
+        <v>1487171.43</v>
       </c>
       <c r="I32" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J32" s="3" t="n">
-        <v>46037</v>
+        <v>45743</v>
       </c>
       <c r="K32" s="3" t="n">
         <v>46252</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="33">
       <c r="A33" s="1" t="inlineStr">
         <is>
-          <t>PORSA / SAINTHRABADHAI</t>
+          <t>PORSA / BARWAI</t>
         </is>
       </c>
       <c r="B33" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C33" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D33" s="1" t="inlineStr">
         <is>
-          <t>Coastal Afforestation using forstry Trees for Comm / Along the coast Afforestation using forestry Trees for Community</t>
+          <t>Construction of Mitti Murram Roads for Community / Construction of Farm Roads for Community</t>
         </is>
       </c>
       <c r="E33" s="1" t="inlineStr">
         <is>
-          <t>Plantation</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F33" s="1" t="inlineStr">
         <is>
-          <t>1701002019/DP/22012034617094 — बृक्ष रोपण कार्य हनुमान गढ़ गौशाला परिसर</t>
+          <t>1701002013/RC/22012034653264 — SUDOOR / KHET NIRMAN HARISHCHANDRA PURA SE BHOOPATI VA PMGSY SE GYAN SINGH KE PURA KI OR GP BARBAI</t>
         </is>
       </c>
       <c r="G33" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H33" s="2" t="n">
-        <v>1236777.81</v>
+        <v>2479452.79</v>
       </c>
       <c r="I33" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J33" s="3" t="n">
-        <v>45478</v>
+        <v>45205</v>
       </c>
       <c r="K33" s="3" t="n">
         <v>46252</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="34">
       <c r="A34" s="1" t="inlineStr">
         <is>
-          <t>PORSA / SAINTHRABADHAI</t>
+          <t>PORSA / BARWAI</t>
         </is>
       </c>
       <c r="B34" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C34" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D34" s="1" t="inlineStr">
         <is>
-          <t>Coastal Afforestation using forstry Trees for Comm / Along the coast Afforestation using forestry Trees for Community</t>
+          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
         </is>
       </c>
       <c r="E34" s="1" t="inlineStr">
         <is>
-          <t>Plantation</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F34" s="1" t="inlineStr">
         <is>
-          <t>1701002019/DP/22012034617096 — बृक्ष रोपण कार्य सेंथरा बढ़ाई</t>
+          <t>1701002013/WC/22012035020188 — GWIMP PERCOLATION TANK  NEECHALE KHAR  BHADORIYA PURA GP BARBAI</t>
         </is>
       </c>
       <c r="G34" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H34" s="2" t="n">
-        <v>490869.72</v>
+        <v>1482627.8</v>
       </c>
       <c r="I34" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J34" s="3" t="n">
-        <v>45478</v>
+        <v>45199</v>
       </c>
       <c r="K34" s="3" t="n">
         <v>46252</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="35">
       <c r="A35" s="1" t="inlineStr">
         <is>
-          <t>PORSA / SAINTHRABADHAI</t>
+          <t>PORSA / AJHENDA</t>
         </is>
       </c>
       <c r="B35" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C35" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D35" s="1" t="inlineStr">
         <is>
-          <t>Coastal Afforestation using forstry Trees for Comm / Along the coast Afforestation using forestry Trees for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E35" s="1" t="inlineStr">
         <is>
-          <t>Plantation</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F35" s="1" t="inlineStr">
         <is>
-          <t>1701002019/DP/22012034617270 — बृक्ष रोपण कार्य माजरा लखरियाई</t>
+          <t>1701002017/RC/22012034652128 — cc road nali nirman karya chopal karyalay se Mata mandir tak Ajhenda</t>
         </is>
       </c>
       <c r="G35" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H35" s="2" t="n">
-        <v>576821.8</v>
+        <v>87450</v>
       </c>
       <c r="I35" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J35" s="3" t="n">
-        <v>45478</v>
+        <v>45205</v>
       </c>
       <c r="K35" s="3" t="n">
         <v>46252</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="36">
       <c r="A36" s="1" t="inlineStr">
         <is>
-          <t>PORSA / SAINTHRABADHAI</t>
+          <t>PORSA / AJHENDA</t>
         </is>
       </c>
       <c r="B36" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C36" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D36" s="1" t="inlineStr">
         <is>
-          <t>Coastal Afforestation using forstry Trees for Comm / Along the coast Afforestation using forestry Trees for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E36" s="1" t="inlineStr">
         <is>
-          <t>Plantation</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F36" s="1" t="inlineStr">
         <is>
-          <t>1701002019/DP/22012034619947 — बृक्ष रोपण कार्य मुक्ति धाम सेंथरा बढ़ाई परिसर</t>
+          <t>1701002017/RC/22012034849257 — cc roads nirman karya pradhanmantri sadak se ravindra sakhwar ke darwaje ki or Ajhenda</t>
         </is>
       </c>
       <c r="G36" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H36" s="2" t="n">
-        <v>856670.88</v>
+        <v>188122</v>
       </c>
       <c r="I36" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J36" s="3" t="n">
-        <v>45539</v>
+        <v>46037</v>
       </c>
       <c r="K36" s="3" t="n">
         <v>46252</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="37">
       <c r="A37" s="1" t="inlineStr">
         <is>
           <t>PORSA / SAINTHRABADHAI</t>
         </is>
       </c>
       <c r="B37" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C37" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
         </is>
       </c>
       <c r="D37" s="1" t="inlineStr">
         <is>
-          <t>Wasteland Block Plantation-Forstry-Community / Wasteland Block Plantation of Forestry Trees for Community</t>
+          <t>Coastal Afforestation using forstry Trees for Comm / Plantation in Coastal Area for Community</t>
         </is>
       </c>
       <c r="E37" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F37" s="1" t="inlineStr">
         <is>
-          <t>1701002019/DP/22012034620001 — Miyabwaki Dence plantation gp senthara badhai</t>
+          <t>1701002019/DP/22012034617094 — बृक्ष रोपण कार्य हनुमान गढ़ गौशाला परिसर</t>
         </is>
       </c>
       <c r="G37" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H37" s="2" t="n">
-        <v>2495902.98</v>
+        <v>1236777.81</v>
       </c>
       <c r="I37" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J37" s="3" t="n">
-        <v>45477</v>
+        <v>45478</v>
       </c>
       <c r="K37" s="3" t="n">
         <v>46252</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="38">
       <c r="A38" s="1" t="inlineStr">
         <is>
-          <t>PORSA / PALI</t>
+          <t>PORSA / SAINTHRABADHAI</t>
         </is>
       </c>
       <c r="B38" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C38" s="1" t="inlineStr">
         <is>
-          <t>C--COMMON INFRASTRUCTURE FOR NRLM COMPLIANT SELF HELP GROUPS / Anganwadi/Other Rural Infrastructure</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
         </is>
       </c>
       <c r="D38" s="1" t="inlineStr">
         <is>
-          <t>Constr of agri produce storage building for groups / Construction of Agricultural produce storage Building for Groups</t>
+          <t>Coastal Afforestation using forstry Trees for Comm / Plantation in Coastal Area for Community</t>
         </is>
       </c>
       <c r="E38" s="1" t="inlineStr">
         <is>
-          <t>Constr of Food Grain storage</t>
+          <t>Plantation</t>
         </is>
       </c>
       <c r="F38" s="1" t="inlineStr">
         <is>
-          <t>1701002020/AV/22012034514667 — GOSHALA NIRMAN KARYA PALI</t>
+          <t>1701002019/DP/22012034617096 — बृक्ष रोपण कार्य सेंथरा बढ़ाई</t>
         </is>
       </c>
       <c r="G38" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H38" s="2" t="n">
-        <v>3784582.21</v>
+        <v>490869.72</v>
       </c>
       <c r="I38" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J38" s="3" t="n">
-        <v>44098</v>
+        <v>45478</v>
       </c>
       <c r="K38" s="3" t="n">
         <v>46252</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="39">
       <c r="A39" s="1" t="inlineStr">
         <is>
-          <t>PORSA / KASMDA</t>
+          <t>PORSA / SAINTHRABADHAI</t>
         </is>
       </c>
       <c r="B39" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C39" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
         </is>
       </c>
       <c r="D39" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Coastal Afforestation using forstry Trees for Comm / Plantation in Coastal Area for Community</t>
         </is>
       </c>
       <c r="E39" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Plantation</t>
         </is>
       </c>
       <c r="F39" s="1" t="inlineStr">
         <is>
-          <t>1701002021/RC/22012034825626 — cc road and nali nirman gohri main road se sanjay ke bangla ki or kasmada</t>
+          <t>1701002019/DP/22012034617270 — बृक्ष रोपण कार्य माजरा लखरियाई</t>
         </is>
       </c>
       <c r="G39" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H39" s="2" t="n">
-        <v>78900</v>
+        <v>576821.8</v>
       </c>
       <c r="I39" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J39" s="3" t="n">
-        <v>45589</v>
+        <v>45478</v>
       </c>
       <c r="K39" s="3" t="n">
         <v>46252</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="40">
       <c r="A40" s="1" t="inlineStr">
         <is>
-          <t>PORSA / VIJAYGARH</t>
+          <t>PORSA / SAINTHRABADHAI</t>
         </is>
       </c>
       <c r="B40" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C40" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
         </is>
       </c>
       <c r="D40" s="1" t="inlineStr">
         <is>
-          <t>Constr of Brushwood Check Dam for Community / Construction of Brushwood Check Dam for Community</t>
+          <t>Coastal Afforestation using forstry Trees for Comm / Plantation in Coastal Area for Community</t>
         </is>
       </c>
       <c r="E40" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Plantation</t>
         </is>
       </c>
       <c r="F40" s="1" t="inlineStr">
         <is>
-          <t>1701002022/WC/22012034788532 — CC CHECK DAM GOTAM KE KHET KE PASS PIPRAI</t>
+          <t>1701002019/DP/22012034619947 — बृक्ष रोपण कार्य मुक्ति धाम सेंथरा बढ़ाई परिसर</t>
         </is>
       </c>
       <c r="G40" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H40" s="2" t="n">
-        <v>1498027.33</v>
+        <v>856670.88</v>
       </c>
       <c r="I40" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J40" s="3" t="n">
-        <v>45367</v>
+        <v>45539</v>
       </c>
       <c r="K40" s="3" t="n">
-        <v>46260</v>
+        <v>46252</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="41">
       <c r="A41" s="1" t="inlineStr">
         <is>
-          <t>PORSA / VIJAYGARH</t>
+          <t>PORSA / SAINTHRABADHAI</t>
         </is>
       </c>
       <c r="B41" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C41" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
         </is>
       </c>
       <c r="D41" s="1" t="inlineStr">
         <is>
-          <t>Constr of Brushwood Check Dam for Community / Construction of Brushwood Check Dam for Community</t>
+          <t>Wasteland Block Plantation-Forstry-Community / Wasteland Block Plantation of Forestry Trees for Community</t>
         </is>
       </c>
       <c r="E41" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Plantation</t>
         </is>
       </c>
       <c r="F41" s="1" t="inlineStr">
         <is>
-          <t>1701002022/WC/22012034788537 — CC CHECK DAM RAMPRAKASH KE KHET KE PASS PIPRAIT KE PASS</t>
+          <t>1701002019/DP/22012034620001 — Miyabwaki Dence plantation gp senthara badhai</t>
         </is>
       </c>
       <c r="G41" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H41" s="2" t="n">
-        <v>1499228.83</v>
+        <v>2495902.98</v>
       </c>
       <c r="I41" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J41" s="3" t="n">
-        <v>45367</v>
+        <v>45477</v>
       </c>
       <c r="K41" s="3" t="n">
-        <v>46260</v>
+        <v>46252</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="42">
       <c r="A42" s="1" t="inlineStr">
         <is>
-          <t>PORSA / JOTAI</t>
+          <t>PORSA / PALI</t>
         </is>
       </c>
       <c r="B42" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C42" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Flood Control and Protection</t>
+          <t>C--COMMON INFRASTRUCTURE FOR NRLM COMPLIANT SELF HELP GROUPS / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D42" s="1" t="inlineStr">
         <is>
-          <t>Constr of Diversion Storm Water Drain for Comm / Construction of Diversion Storm Water Drain for Community</t>
+          <t>Constr of agri produce storage building for groups / Construction of Agricultural Produce Storage Building for Community</t>
         </is>
       </c>
       <c r="E42" s="1" t="inlineStr">
         <is>
-          <t>Works for Flood Control and Protection</t>
+          <t>Constr of Food Grain storage</t>
         </is>
       </c>
       <c r="F42" s="1" t="inlineStr">
         <is>
-          <t>1701002024/FP/22012034630976 — NALA NIRMAN KARYA SIROMN SINGH KE GHAR SE CHHUTANI TALAB KI OR JOTAI</t>
+          <t>1701002020/AV/22012034514667 — GOSHALA NIRMAN KARYA PALI</t>
         </is>
       </c>
       <c r="G42" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H42" s="2" t="n">
-        <v>1410859.47</v>
+        <v>3784582.21</v>
       </c>
       <c r="I42" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J42" s="3" t="n">
-        <v>44955</v>
+        <v>44098</v>
       </c>
       <c r="K42" s="3" t="n">
         <v>46252</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="43">
       <c r="A43" s="1" t="inlineStr">
         <is>
-          <t>PORSA / JOTAI</t>
+          <t>PORSA / KASMDA</t>
         </is>
       </c>
       <c r="B43" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C43" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D43" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E43" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F43" s="1" t="inlineStr">
         <is>
-          <t>1701002024/RC/22012034847664 — CC ROAD DAMODAR SINGH TOMAR KE GHAR SE RAMENDRA SINGH TOMAR KE GHAR KI OR</t>
+          <t>1701002021/RC/22012034825626 — cc road and nali nirman gohri main road se sanjay ke bangla ki or kasmada</t>
         </is>
       </c>
       <c r="G43" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H43" s="2" t="n">
-        <v>91000</v>
+        <v>78900</v>
       </c>
       <c r="I43" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J43" s="3" t="n">
-        <v>45894</v>
+        <v>45589</v>
       </c>
       <c r="K43" s="3" t="n">
         <v>46252</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="44">
       <c r="A44" s="1" t="inlineStr">
         <is>
-          <t>PORSA / USETH</t>
+          <t>PORSA / VIJAYGARH</t>
         </is>
       </c>
       <c r="B44" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C44" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D44" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
         </is>
       </c>
       <c r="E44" s="1" t="inlineStr">
         <is>
-          <t>Construction of Tank</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F44" s="1" t="inlineStr">
         <is>
-          <t>1701002029/WC/22012035220182 — Parkulation tank nirman bade khar ke pass gp useth</t>
+          <t>1701002022/WC/22012035069651 — ardhan dam nirman karya pipara wali nariya piprai</t>
         </is>
       </c>
       <c r="G44" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H44" s="2" t="n">
-        <v>1387299.7</v>
+        <v>1382586.23</v>
       </c>
       <c r="I44" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J44" s="3" t="n">
-        <v>45629</v>
+        <v>45363</v>
       </c>
       <c r="K44" s="3" t="n">
-        <v>46252</v>
+        <v>46286</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="45">
       <c r="A45" s="1" t="inlineStr">
         <is>
-          <t>PORSA / LUDHAWALI</t>
+          <t>PORSA / JOTAI</t>
         </is>
       </c>
       <c r="B45" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2022-2023</t>
         </is>
       </c>
       <c r="C45" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Fisheries</t>
+          <t>D--RURAL INFRASTUCTURE / Flood Control and Protection</t>
         </is>
       </c>
       <c r="D45" s="1" t="inlineStr">
         <is>
-          <t>Construction of Fisheries Ponds for Community / Construction of Fisheries Ponds for Community</t>
+          <t>Constr of Diversion Storm Water Drain for Comm / Construction of Flood Diversion Drain for Community</t>
         </is>
       </c>
       <c r="E45" s="1" t="inlineStr">
         <is>
-          <t>Construction of Tank</t>
+          <t>Works for Flood Control and Protection</t>
         </is>
       </c>
       <c r="F45" s="1" t="inlineStr">
         <is>
-          <t>1701002031/FR/22012034323508 — naveen talab nirman patel ke khet ke paas me</t>
+          <t>1701002024/FP/22012034630976 — NALA NIRMAN KARYA SIROMN SINGH KE GHAR SE CHHUTANI TALAB KI OR JOTAI</t>
         </is>
       </c>
       <c r="G45" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H45" s="2" t="n">
-        <v>1474863.25</v>
+        <v>1410859.47</v>
       </c>
       <c r="I45" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J45" s="3" t="n">
-        <v>45723</v>
+        <v>44955</v>
       </c>
       <c r="K45" s="3" t="n">
         <v>46252</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="46">
       <c r="A46" s="1" t="inlineStr">
         <is>
-          <t>PORSA / LUDHAWALI</t>
+          <t>PORSA / JOTAI</t>
         </is>
       </c>
       <c r="B46" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C46" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D46" s="1" t="inlineStr">
         <is>
-          <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E46" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F46" s="1" t="inlineStr">
         <is>
-          <t>1701002031/WC/22012035141107 — एनी कट निर्माण दाताराम के खेत के पास</t>
+          <t>1701002024/RC/22012034847664 — CC ROAD DAMODAR SINGH TOMAR KE GHAR SE RAMENDRA SINGH TOMAR KE GHAR KI OR</t>
         </is>
       </c>
       <c r="G46" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H46" s="2" t="n">
-        <v>1470963.93</v>
+        <v>91000</v>
       </c>
       <c r="I46" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J46" s="3" t="n">
-        <v>45365</v>
+        <v>45894</v>
       </c>
       <c r="K46" s="3" t="n">
         <v>46252</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="47">
       <c r="A47" s="1" t="inlineStr">
         <is>
-          <t>PORSA / MAHUA</t>
+          <t>PORSA / USETH</t>
         </is>
       </c>
       <c r="B47" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C47" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Flood Control and Protection</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D47" s="1" t="inlineStr">
         <is>
-          <t>Constr of Diversion Storm Water Drain for Comm / Construction of Diversion Storm Water Drain for Community</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E47" s="1" t="inlineStr">
         <is>
-          <t>Works for Flood Control and Protection</t>
+          <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F47" s="1" t="inlineStr">
         <is>
-          <t>1701002032/FP/22012034638687 — nala nirman karya deepak ke makan se thana hote hue jangal ki or</t>
+          <t>1701002029/WC/22012035220182 — Parkulation tank nirman bade khar ke pass gp useth</t>
         </is>
       </c>
       <c r="G47" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H47" s="2" t="n">
-        <v>1495000.29</v>
+        <v>1387299.7</v>
       </c>
       <c r="I47" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J47" s="3" t="n">
-        <v>45365</v>
+        <v>45629</v>
       </c>
       <c r="K47" s="3" t="n">
         <v>46252</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="48">
       <c r="A48" s="1" t="inlineStr">
         <is>
-          <t>PORSA / RAIPURA</t>
+          <t>PORSA / LUDHAWALI</t>
         </is>
       </c>
       <c r="B48" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C48" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Fisheries</t>
         </is>
       </c>
       <c r="D48" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Construction of Fisheries Ponds for Community / Construction of Fishery Pond for Community</t>
         </is>
       </c>
       <c r="E48" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F48" s="1" t="inlineStr">
         <is>
-          <t>1701002033/RC/22012034831699 — CC ROAD EVAM NALI NIRMAN KARY PWD ROAD SE SHAMSHAN GHAT EVAM SHANTIDHAM KI OR JAGDEESHGAD RAIPURA</t>
+          <t>1701002031/FR/22012034323508 — naveen talab nirman patel ke khet ke paas me</t>
         </is>
       </c>
       <c r="G48" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H48" s="2" t="n">
-        <v>110000</v>
+        <v>1474863.25</v>
       </c>
       <c r="I48" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J48" s="3" t="n">
-        <v>45695</v>
+        <v>45723</v>
       </c>
       <c r="K48" s="3" t="n">
         <v>46252</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="49">
       <c r="A49" s="1" t="inlineStr">
         <is>
-          <t>PORSA / KARSANDA</t>
+          <t>PORSA / LUDHAWALI</t>
         </is>
       </c>
       <c r="B49" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C49" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D49" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
         </is>
       </c>
       <c r="E49" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F49" s="1" t="inlineStr">
         <is>
-          <t>1701002035/RC/22012034850531 — सी सी रोड निर्माण कार्य रामदास के घर से रामसनेही की दुकान तक करसडा</t>
+          <t>1701002031/WC/22012035141107 — एनी कट निर्माण दाताराम के खेत के पास</t>
         </is>
       </c>
       <c r="G49" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H49" s="2" t="n">
-        <v>40000</v>
+        <v>1470963.93</v>
       </c>
       <c r="I49" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J49" s="3" t="n">
-        <v>45985</v>
+        <v>45365</v>
       </c>
       <c r="K49" s="3" t="n">
         <v>46252</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="50">
       <c r="A50" s="1" t="inlineStr">
         <is>
-          <t>PORSA / KHADIYAPORSA</t>
+          <t>PORSA / MAHUA</t>
         </is>
       </c>
       <c r="B50" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C50" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>D--RURAL INFRASTUCTURE / Flood Control and Protection</t>
         </is>
       </c>
       <c r="D50" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Diversion Storm Water Drain for Comm / Construction of Flood Diversion Drain for Community</t>
         </is>
       </c>
       <c r="E50" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Works for Flood Control and Protection</t>
         </is>
       </c>
       <c r="F50" s="1" t="inlineStr">
         <is>
-          <t>1701002037/RC/22012034631325 — सीसी रोड एवं नालीनिर्माण कार्य शिवकरन के घर से लक्ष्मण के घर की ओर खड़िया पोरसा</t>
+          <t>1701002032/FP/22012034638687 — nala nirman karya deepak ke makan se thana hote hue jangal ki or</t>
         </is>
       </c>
       <c r="G50" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H50" s="2" t="n">
-        <v>76000</v>
+        <v>1495000.29</v>
       </c>
       <c r="I50" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J50" s="3" t="n">
-        <v>45098</v>
+        <v>45365</v>
       </c>
       <c r="K50" s="3" t="n">
         <v>46252</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="51">
       <c r="A51" s="1" t="inlineStr">
         <is>
           <t>PORSA / KHADIYAPORSA</t>
         </is>
       </c>
       <c r="B51" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C51" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D51" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E51" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F51" s="1" t="inlineStr">
         <is>
-          <t>1701002037/RC/22012034638245 — सीसी रोड और नाली निर्माण कार्य प्रधानमंत्री रोड से गोविन्द के घर की ओर खड़ियापोरसा</t>
+          <t>1701002037/RC/22012034631325 — सीसी रोड एवं नालीनिर्माण कार्य शिवकरन के घर से लक्ष्मण के घर की ओर खड़िया पोरसा</t>
         </is>
       </c>
       <c r="G51" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H51" s="2" t="n">
-        <v>65000</v>
+        <v>76000</v>
       </c>
       <c r="I51" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J51" s="3" t="n">
-        <v>45184</v>
+        <v>45098</v>
       </c>
       <c r="K51" s="3" t="n">
         <v>46252</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="52">
       <c r="A52" s="1" t="inlineStr">
         <is>
-          <t>PORSA / RAJAUDHA</t>
+          <t>PORSA / KHADIYAPORSA</t>
         </is>
       </c>
       <c r="B52" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C52" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D52" s="1" t="inlineStr">
         <is>
-          <t>Constr of Anganwadi for community / Construction of Anganwadi Building for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E52" s="1" t="inlineStr">
         <is>
-          <t>Constr of Aganwadi</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F52" s="1" t="inlineStr">
         <is>
-          <t>1701002040/AV/22012034659324 — ANGANBADI BHAVAN NIRMAN PANKAPURA RAJODHA</t>
+          <t>1701002037/RC/22012034638245 — सीसी रोड और नाली निर्माण कार्य प्रधानमंत्री रोड से गोविन्द के घर की ओर खड़ियापोरसा</t>
         </is>
       </c>
       <c r="G52" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H52" s="2" t="n">
-        <v>500000</v>
+        <v>65000</v>
       </c>
       <c r="I52" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J52" s="3" t="n">
-        <v>45712</v>
+        <v>45184</v>
       </c>
       <c r="K52" s="3" t="n">
         <v>46252</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="53">
       <c r="A53" s="1" t="inlineStr">
         <is>
           <t>PORSA / RAJAUDHA</t>
         </is>
       </c>
       <c r="B53" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C53" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D53" s="1" t="inlineStr">
         <is>
-          <t>Constr of Anganwadi for community / Construction of Anganwadi Building for Community</t>
+          <t>Constr of Anganwadi for community / Construction of Anganwadi Centre Building for Community</t>
         </is>
       </c>
       <c r="E53" s="1" t="inlineStr">
         <is>
           <t>Constr of Aganwadi</t>
         </is>
       </c>
       <c r="F53" s="1" t="inlineStr">
         <is>
-          <t>1701002040/AV/22012034659393 — Aanganwadi Bhavan nirman karya Dharmpura GP Rajaudha</t>
+          <t>1701002040/AV/22012034659324 — ANGANBADI BHAVAN NIRMAN PANKAPURA RAJODHA</t>
         </is>
       </c>
       <c r="G53" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H53" s="2" t="n">
         <v>500000</v>
       </c>
       <c r="I53" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J53" s="3" t="n">
-        <v>45564</v>
+        <v>45712</v>
       </c>
       <c r="K53" s="3" t="n">
         <v>46252</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="54">
       <c r="A54" s="1" t="inlineStr">
         <is>
           <t>PORSA / RAJAUDHA</t>
         </is>
       </c>
       <c r="B54" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C54" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Flood Control and Protection</t>
+          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D54" s="1" t="inlineStr">
         <is>
-          <t>Constr of Flood/ Diversion Channel for Community / Construction of Flood/ Diversion Channel for Community</t>
+          <t>Constr of Anganwadi for community / Construction of Anganwadi Centre Building for Community</t>
         </is>
       </c>
       <c r="E54" s="1" t="inlineStr">
         <is>
-          <t>Works for Flood Control and Protection</t>
+          <t>Constr of Aganwadi</t>
         </is>
       </c>
       <c r="F54" s="1" t="inlineStr">
         <is>
-          <t>1701002040/FP/22012034634464 — NALA NIRMAD KARYA OMPRAKASH KE DARBAJE SE TALAB KI OR UDYABHAN KA PURA</t>
+          <t>1701002040/AV/22012034659393 — Aanganwadi Bhavan nirman karya Dharmpura GP Rajaudha</t>
         </is>
       </c>
       <c r="G54" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H54" s="2" t="n">
-        <v>168750</v>
+        <v>500000</v>
       </c>
       <c r="I54" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J54" s="3" t="n">
-        <v>45154</v>
+        <v>45564</v>
       </c>
       <c r="K54" s="3" t="n">
         <v>46252</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="55">
       <c r="A55" s="1" t="inlineStr">
         <is>
-          <t>PORSA / DONDARI</t>
+          <t>PORSA / RAJAUDHA</t>
         </is>
       </c>
       <c r="B55" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C55" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Flood Control and Protection</t>
         </is>
       </c>
       <c r="D55" s="1" t="inlineStr">
         <is>
-          <t>Constr of Diversion Storm Water Drain for Comm / Construction of Diversion Storm Water Drain for Community</t>
+          <t>Constr of Flood/ Diversion Channel for Community / Construction of Flood or Diversion Channel for Community</t>
         </is>
       </c>
       <c r="E55" s="1" t="inlineStr">
         <is>
           <t>Works for Flood Control and Protection</t>
         </is>
       </c>
       <c r="F55" s="1" t="inlineStr">
         <is>
-          <t>1701002044/FP/22012034633700 — NALA NIRMAN KARYA RAMAVTAR KUSHWAH KE MAKAN SE TALAB KETARAF BADANKI DONDRI</t>
+          <t>1701002040/FP/22012034634464 — NALA NIRMAD KARYA OMPRAKASH KE DARBAJE SE TALAB KI OR UDYABHAN KA PURA</t>
         </is>
       </c>
       <c r="G55" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H55" s="2" t="n">
-        <v>1485250.13</v>
+        <v>168750</v>
       </c>
       <c r="I55" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J55" s="3" t="n">
-        <v>45187</v>
+        <v>45154</v>
       </c>
       <c r="K55" s="3" t="n">
         <v>46252</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="56">
       <c r="A56" s="1" t="inlineStr">
         <is>
-          <t>PORSA / CHAPAK</t>
+          <t>PORSA / DONDARI</t>
         </is>
       </c>
       <c r="B56" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C56" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Flood Control and Protection</t>
         </is>
       </c>
       <c r="D56" s="1" t="inlineStr">
         <is>
-          <t>Constr of Upland Bench Terrace Terrace for Comm / Construction of Upland Bench Terrace for Community</t>
+          <t>Constr of Diversion Storm Water Drain for Comm / Construction of Flood Diversion Drain for Community</t>
         </is>
       </c>
       <c r="E56" s="1" t="inlineStr">
         <is>
-          <t>Terracing</t>
+          <t>Works for Flood Control and Protection</t>
         </is>
       </c>
       <c r="F56" s="1" t="inlineStr">
         <is>
-          <t>1701002046/WC/22012035188680 — AH rapta nirman kary mata ke mandir ke pass</t>
+          <t>1701002044/FP/22012034633700 — NALA NIRMAN KARYA RAMAVTAR KUSHWAH KE MAKAN SE TALAB KETARAF BADANKI DONDRI</t>
         </is>
       </c>
       <c r="G56" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H56" s="2" t="n">
-        <v>1418281.86</v>
+        <v>1485250.13</v>
       </c>
       <c r="I56" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J56" s="3" t="n">
-        <v>45365</v>
+        <v>45187</v>
       </c>
       <c r="K56" s="3" t="n">
         <v>46252</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="57">
       <c r="A57" s="1" t="inlineStr">
         <is>
           <t>PORSA / CHAPAK</t>
         </is>
       </c>
       <c r="B57" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C57" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D57" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Constr of Upland Bench Terrace Terrace for Comm / Construction of Upland Bench Terrace for Community</t>
         </is>
       </c>
       <c r="E57" s="1" t="inlineStr">
         <is>
-          <t>Construction of Tank</t>
+          <t>Terracing</t>
         </is>
       </c>
       <c r="F57" s="1" t="inlineStr">
         <is>
-          <t>1701002046/WC/22012035259132 — NAVEEN TALAB NIRMAN KARAY NARENDRA KE KHET KE PAAS CHAPAK</t>
+          <t>1701002046/WC/22012035188680 — AH rapta nirman kary mata ke mandir ke pass</t>
         </is>
       </c>
       <c r="G57" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H57" s="2" t="n">
-        <v>1438874.19</v>
+        <v>1418281.86</v>
       </c>
       <c r="I57" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J57" s="3" t="n">
-        <v>45817</v>
+        <v>45365</v>
       </c>
       <c r="K57" s="3" t="n">
         <v>46252</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="58">
       <c r="A58" s="1" t="inlineStr">
         <is>
-          <t>PORSA / BHADAWALI</t>
+          <t>PORSA / CHAPAK</t>
         </is>
       </c>
       <c r="B58" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C58" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D58" s="1" t="inlineStr">
         <is>
-          <t>Constr of Masonry/CC Anicut for Community / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E58" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F58" s="1" t="inlineStr">
         <is>
-          <t>1701002047/WC/22012035320153 — NAVEEN TALAB NIRMAN KARYA NAVIN UP SWASTHYA KENDRA KE SAMNE BHADAWALI</t>
+          <t>1701002046/WC/22012035259132 — NAVEEN TALAB NIRMAN KARAY NARENDRA KE KHET KE PAAS CHAPAK</t>
         </is>
       </c>
       <c r="G58" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H58" s="2" t="n">
-        <v>1492045.36</v>
+        <v>1438874.19</v>
       </c>
       <c r="I58" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J58" s="3" t="n">
-        <v>45945</v>
+        <v>45817</v>
       </c>
       <c r="K58" s="3" t="n">
         <v>46252</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="59">
       <c r="A59" s="1" t="inlineStr">
         <is>
-          <t>PORSA / HAMIRPURA</t>
+          <t>PORSA / BHADAWALI</t>
         </is>
       </c>
       <c r="B59" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C59" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Flood Control and Protection</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D59" s="1" t="inlineStr">
         <is>
-          <t>Construction of Embankment for community / Construction of Embankment for community</t>
+          <t>Constr of Masonry/CC Anicut for Community / Construction of Masonry Check Dam for Community</t>
         </is>
       </c>
       <c r="E59" s="1" t="inlineStr">
         <is>
-          <t>Construction of Embankment</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F59" s="1" t="inlineStr">
         <is>
-          <t>1701002051/FP/22012034641510 — cc nali nirman karya dhakkan sahit girraj singh ke makan se jagdish singh ke makan ki or hamirpura</t>
+          <t>1701002047/WC/22012035320153 — NAVEEN TALAB NIRMAN KARYA NAVIN UP SWASTHYA KENDRA KE SAMNE BHADAWALI</t>
         </is>
       </c>
       <c r="G59" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H59" s="2" t="n">
-        <v>53000</v>
+        <v>1492045.36</v>
       </c>
       <c r="I59" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J59" s="3" t="n">
-        <v>45615</v>
+        <v>45945</v>
       </c>
       <c r="K59" s="3" t="n">
         <v>46252</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="60">
       <c r="A60" s="1" t="inlineStr">
         <is>
-          <t>PORSA / RANHERA</t>
+          <t>PORSA / HAMIRPURA</t>
         </is>
       </c>
       <c r="B60" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C60" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Flood Control and Protection</t>
         </is>
       </c>
       <c r="D60" s="1" t="inlineStr">
         <is>
-          <t>Constr of Diversion Storm Water Drain for Comm / Construction of Diversion Storm Water Drain for Community</t>
+          <t>Construction of Embankment for community / Construction of Embankment for Community</t>
         </is>
       </c>
       <c r="E60" s="1" t="inlineStr">
         <is>
-          <t>Works for Flood Control and Protection</t>
+          <t>Construction of Embankment</t>
         </is>
       </c>
       <c r="F60" s="1" t="inlineStr">
         <is>
-          <t>1701002052/FP/22012034629420 — Nala nirman kary brajesh ke makan se rambaran ke ghar ki our  khushalpura</t>
+          <t>1701002051/FP/22012034641510 — cc nali nirman karya dhakkan sahit girraj singh ke makan se jagdish singh ke makan ki or hamirpura</t>
         </is>
       </c>
       <c r="G60" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H60" s="2" t="n">
-        <v>1440565.3</v>
+        <v>53000</v>
       </c>
       <c r="I60" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J60" s="3" t="n">
-        <v>44828</v>
+        <v>45615</v>
       </c>
       <c r="K60" s="3" t="n">
         <v>46252</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="61">
       <c r="A61" s="1" t="inlineStr">
         <is>
-          <t>MORENA / MAITHANA</t>
+          <t>PORSA / RANHERA</t>
         </is>
       </c>
       <c r="B61" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C61" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
+          <t>D--RURAL INFRASTUCTURE / Flood Control and Protection</t>
         </is>
       </c>
       <c r="D61" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation - Shelter Belt for Individuals / Block Plantation of Shelter Belt Trees for Individuals</t>
+          <t>Constr of Diversion Storm Water Drain for Comm / Construction of Flood Diversion Drain for Community</t>
         </is>
       </c>
       <c r="E61" s="1" t="inlineStr">
         <is>
-          <t>Plantation</t>
+          <t>Works for Flood Control and Protection</t>
         </is>
       </c>
       <c r="F61" s="1" t="inlineStr">
         <is>
-          <t>1701003004/IF/22012035033539 — उद्यान से उद्यानिकी की ओर निजी खेत में नन्दन फलोउद्यान  अरविंद पुत्र हाकिम सिंह</t>
+          <t>1701002052/FP/22012034629420 — Nala nirman kary brajesh ke makan se rambaran ke ghar ki our  khushalpura</t>
         </is>
       </c>
       <c r="G61" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H61" s="2" t="n">
-        <v>279367.77</v>
+        <v>1440565.3</v>
       </c>
       <c r="I61" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J61" s="3" t="n">
-        <v>44903</v>
+        <v>44828</v>
       </c>
       <c r="K61" s="3" t="n">
-        <v>46255</v>
+        <v>46252</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="62">
       <c r="A62" s="1" t="inlineStr">
         <is>
           <t>MORENA / MAITHANA</t>
         </is>
       </c>
       <c r="B62" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2022-2023</t>
         </is>
       </c>
       <c r="C62" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D62" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Block Plantation - Shelter Belt for Individuals / Line Plantation of Forestry Trees for Individual</t>
         </is>
       </c>
       <c r="E62" s="1" t="inlineStr">
         <is>
-          <t>Construction of Tank</t>
+          <t>Plantation</t>
         </is>
       </c>
       <c r="F62" s="1" t="inlineStr">
         <is>
-          <t>1701003004/WC/22012035220842 — Nws parculation tank nirman kary narendra bale khaar ke pass</t>
+          <t>1701003004/IF/22012035033539 — उद्यान से उद्यानिकी की ओर निजी खेत में नन्दन फलोउद्यान  अरविंद पुत्र हाकिम सिंह</t>
         </is>
       </c>
       <c r="G62" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H62" s="2" t="n">
-        <v>1477212.99</v>
+        <v>279367.77</v>
       </c>
       <c r="I62" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J62" s="3" t="n">
-        <v>45581</v>
+        <v>44903</v>
       </c>
       <c r="K62" s="3" t="n">
         <v>46255</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="63">
       <c r="A63" s="1" t="inlineStr">
         <is>
-          <t>MORENA / PIPRAI</t>
+          <t>MORENA / MAITHANA</t>
         </is>
       </c>
       <c r="B63" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C63" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D63" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E63" s="1" t="inlineStr">
         <is>
-          <t>Rural Housing</t>
+          <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F63" s="1" t="inlineStr">
         <is>
-          <t>1701003008/IF/IAY/5636551 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126636079</t>
+          <t>1701003004/WC/22012035220842 — Nws parculation tank nirman kary narendra bale khaar ke pass</t>
         </is>
       </c>
       <c r="G63" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H63" s="2" t="n">
-        <v>23490</v>
+        <v>1477212.99</v>
       </c>
       <c r="I63" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J63" s="3" t="n">
-        <v>45812</v>
+        <v>45581</v>
       </c>
       <c r="K63" s="3" t="n">
-        <v>46236</v>
+        <v>46255</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="64">
       <c r="A64" s="1" t="inlineStr">
         <is>
           <t>MORENA / PIPRAI</t>
         </is>
       </c>
       <c r="B64" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C64" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D64" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E64" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F64" s="1" t="inlineStr">
         <is>
-          <t>1701003008/IF/IAY/5743083 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP150640144</t>
+          <t>1701003008/IF/IAY/4526917 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126500173</t>
         </is>
       </c>
       <c r="G64" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H64" s="2" t="n">
-        <v>23490</v>
+        <v>27000</v>
       </c>
       <c r="I64" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J64" s="3" t="n">
-        <v>45890</v>
+        <v>45591</v>
       </c>
       <c r="K64" s="3" t="n">
-        <v>46236</v>
+        <v>46299</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="65">
       <c r="A65" s="1" t="inlineStr">
         <is>
-          <t>MORENA / PALPURA</t>
+          <t>MORENA / PIPRAI</t>
         </is>
       </c>
       <c r="B65" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C65" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D65" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E65" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F65" s="1" t="inlineStr">
         <is>
-          <t>1701003019/IF/IAY/4710751 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP125754817</t>
+          <t>1701003008/IF/IAY/5636551 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126636079</t>
         </is>
       </c>
       <c r="G65" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H65" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I65" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J65" s="3" t="n">
-        <v>45626</v>
+        <v>45812</v>
       </c>
       <c r="K65" s="3" t="n">
-        <v>46229</v>
+        <v>46236</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="66">
       <c r="A66" s="1" t="inlineStr">
         <is>
-          <t>MORENA / PALPURA</t>
+          <t>MORENA / PIPRAI</t>
         </is>
       </c>
       <c r="B66" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C66" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D66" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E66" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F66" s="1" t="inlineStr">
         <is>
-          <t>1701003019/IF/IAY/4711447 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126377902</t>
+          <t>1701003008/IF/IAY/5743083 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP150640144</t>
         </is>
       </c>
       <c r="G66" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H66" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I66" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J66" s="3" t="n">
-        <v>45609</v>
+        <v>45890</v>
       </c>
       <c r="K66" s="3" t="n">
-        <v>46229</v>
+        <v>46236</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="67">
       <c r="A67" s="1" t="inlineStr">
         <is>
           <t>MORENA / PALPURA</t>
         </is>
       </c>
       <c r="B67" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C67" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D67" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E67" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F67" s="1" t="inlineStr">
         <is>
-          <t>1701003019/IF/IAY/4713140 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126633896</t>
+          <t>1701003019/IF/IAY/4710751 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP125754817</t>
         </is>
       </c>
       <c r="G67" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H67" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I67" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J67" s="3" t="n">
         <v>45626</v>
       </c>
       <c r="K67" s="3" t="n">
         <v>46229</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="68">
       <c r="A68" s="1" t="inlineStr">
         <is>
           <t>MORENA / PALPURA</t>
         </is>
       </c>
       <c r="B68" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C68" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D68" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E68" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F68" s="1" t="inlineStr">
         <is>
-          <t>1701003019/IF/IAY/4726876 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP151158912</t>
+          <t>1701003019/IF/IAY/4711447 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126377902</t>
         </is>
       </c>
       <c r="G68" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H68" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I68" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J68" s="3" t="n">
-        <v>45626</v>
+        <v>45609</v>
       </c>
       <c r="K68" s="3" t="n">
         <v>46229</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="69">
       <c r="A69" s="1" t="inlineStr">
         <is>
-          <t>MORENA / SIKRAUDA</t>
+          <t>MORENA / PALPURA</t>
         </is>
       </c>
       <c r="B69" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C69" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D69" s="1" t="inlineStr">
         <is>
-          <t>Constr of Earthen contour Bund for Community / Construction of Earthen contour Bund for Community</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E69" s="1" t="inlineStr">
         <is>
-          <t>Construction of Bund</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F69" s="1" t="inlineStr">
         <is>
-          <t>1701003026/WC/22012035192844 — रपटा निर्माण कार्य पीपरखेडा रोड पर नारही पर</t>
+          <t>1701003019/IF/IAY/4713140 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126633896</t>
         </is>
       </c>
       <c r="G69" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H69" s="2" t="n">
-        <v>1472932.91</v>
+        <v>23490</v>
       </c>
       <c r="I69" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J69" s="3" t="n">
-        <v>45367</v>
+        <v>45626</v>
       </c>
       <c r="K69" s="3" t="n">
-        <v>46226</v>
+        <v>46229</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="70">
       <c r="A70" s="1" t="inlineStr">
         <is>
-          <t>MORENA / RASEELPUR</t>
+          <t>MORENA / PALPURA</t>
         </is>
       </c>
       <c r="B70" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C70" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D70" s="1" t="inlineStr">
         <is>
-          <t>Constr of Stone peripheral Bund for Community / Construction of Stone peripheral/farm/field Bund for Community</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E70" s="1" t="inlineStr">
         <is>
-          <t>Construction of Bund</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F70" s="1" t="inlineStr">
         <is>
-          <t>1701003040/LD/YD/22012034958890 — pheripheral stone bund nirman narua se   ke khet se sevaram ke  pura ki ore</t>
+          <t>1701003019/IF/IAY/4726876 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP151158912</t>
         </is>
       </c>
       <c r="G70" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H70" s="2" t="n">
-        <v>995001.69</v>
+        <v>23490</v>
       </c>
       <c r="I70" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J70" s="3" t="n">
-        <v>45968</v>
+        <v>45626</v>
       </c>
       <c r="K70" s="3" t="n">
-        <v>46226</v>
+        <v>46229</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="71">
       <c r="A71" s="1" t="inlineStr">
         <is>
-          <t>MORENA / PARIKSHA</t>
+          <t>MORENA / SIKRAUDA</t>
         </is>
       </c>
       <c r="B71" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C71" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Flood Control and Protection</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D71" s="1" t="inlineStr">
         <is>
-          <t>Constr of Flood/ Diversion Channel for Community / Construction of Flood/ Diversion Channel for Community</t>
+          <t>Constr of Earthen contour Bund for Community / Construction of Earthen contour Bund for Community</t>
         </is>
       </c>
       <c r="E71" s="1" t="inlineStr">
         <is>
-          <t>Works for Flood Control and Protection</t>
+          <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F71" s="1" t="inlineStr">
         <is>
-          <t>1701003053/FP/22012034634705 — नाला निर्माण कार्य सर्वांगनाथ से टंकी की ओर</t>
+          <t>1701003026/WC/22012035192844 — रपटा निर्माण कार्य पीपरखेडा रोड पर नारही पर</t>
         </is>
       </c>
       <c r="G71" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H71" s="2" t="n">
-        <v>1171074.58</v>
+        <v>1472932.91</v>
       </c>
       <c r="I71" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J71" s="3" t="n">
-        <v>45341</v>
+        <v>45367</v>
       </c>
       <c r="K71" s="3" t="n">
-        <v>46227</v>
+        <v>46226</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="72">
       <c r="A72" s="1" t="inlineStr">
         <is>
-          <t>MORENA / SANGOLI</t>
+          <t>MORENA / RASEELPUR</t>
         </is>
       </c>
       <c r="B72" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C72" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D72" s="1" t="inlineStr">
         <is>
           <t>Constr of Stone peripheral Bund for Community / Construction of Stone peripheral/farm/field Bund for Community</t>
         </is>
       </c>
       <c r="E72" s="1" t="inlineStr">
         <is>
           <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F72" s="1" t="inlineStr">
         <is>
-          <t>1701003056/LD/22012034953382 — Periferal stone bund nirmaan karya mandir par</t>
+          <t>1701003040/LD/YD/22012034958890 — pheripheral stone bund nirman narua se   ke khet se sevaram ke  pura ki ore</t>
         </is>
       </c>
       <c r="G72" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H72" s="2" t="n">
-        <v>944114.03</v>
+        <v>995001.69</v>
       </c>
       <c r="I72" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J72" s="3" t="n">
-        <v>45841</v>
+        <v>45968</v>
       </c>
       <c r="K72" s="3" t="n">
         <v>46226</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="73">
       <c r="A73" s="1" t="inlineStr">
         <is>
-          <t>MORENA / MADANBASAI</t>
+          <t>MORENA / PARIKSHA</t>
         </is>
       </c>
       <c r="B73" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C73" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>D--RURAL INFRASTUCTURE / Flood Control and Protection</t>
         </is>
       </c>
       <c r="D73" s="1" t="inlineStr">
         <is>
-          <t>Constr of Stone peripheral Bund for Community / Construction of Stone peripheral/farm/field Bund for Community</t>
+          <t>Constr of Flood/ Diversion Channel for Community / Construction of Flood or Diversion Channel for Community</t>
         </is>
       </c>
       <c r="E73" s="1" t="inlineStr">
         <is>
-          <t>Construction of Bund</t>
+          <t>Works for Flood Control and Protection</t>
         </is>
       </c>
       <c r="F73" s="1" t="inlineStr">
         <is>
-          <t>1701003057/LD/22012034955286 — peripheral stone bund nirman karya holu singh ke khet ke pass</t>
+          <t>1701003053/FP/22012034634705 — नाला निर्माण कार्य सर्वांगनाथ से टंकी की ओर</t>
         </is>
       </c>
       <c r="G73" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H73" s="2" t="n">
-        <v>991277.15</v>
+        <v>1171074.58</v>
       </c>
       <c r="I73" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J73" s="3" t="n">
-        <v>46051</v>
+        <v>45341</v>
       </c>
       <c r="K73" s="3" t="n">
-        <v>46226</v>
+        <v>46227</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="74">
       <c r="A74" s="1" t="inlineStr">
         <is>
-          <t>MORENA / MADANBASAI</t>
+          <t>MORENA / SANGOLI</t>
         </is>
       </c>
       <c r="B74" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C74" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D74" s="1" t="inlineStr">
         <is>
-          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
+          <t>Constr of Stone peripheral Bund for Community / Construction of Stone peripheral/farm/field Bund for Community</t>
         </is>
       </c>
       <c r="E74" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F74" s="1" t="inlineStr">
         <is>
-          <t>1701003057/WC/22012035018028 — नवीन तालाब निर्माण कार्य मदनबसई</t>
+          <t>1701003056/LD/22012034953382 — Periferal stone bund nirmaan karya mandir par</t>
         </is>
       </c>
       <c r="G74" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H74" s="2" t="n">
-        <v>1293485.9</v>
+        <v>944114.03</v>
       </c>
       <c r="I74" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J74" s="3" t="n">
-        <v>44924</v>
+        <v>45841</v>
       </c>
       <c r="K74" s="3" t="n">
-        <v>46253</v>
+        <v>46226</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="75">
       <c r="A75" s="1" t="inlineStr">
         <is>
-          <t>MORENA / BAMRAULI</t>
+          <t>MORENA / MADANBASAI</t>
         </is>
       </c>
       <c r="B75" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C75" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D75" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Constr of Stone peripheral Bund for Community / Construction of Stone peripheral/farm/field Bund for Community</t>
         </is>
       </c>
       <c r="E75" s="1" t="inlineStr">
         <is>
-          <t>Farm Pond</t>
+          <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F75" s="1" t="inlineStr">
         <is>
-          <t>1701003058/IF/22012035312345 — Khet talab nirman karya Ramchitra ke khet par</t>
+          <t>1701003057/LD/22012034955286 — peripheral stone bund nirman karya holu singh ke khet ke pass</t>
         </is>
       </c>
       <c r="G75" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H75" s="2" t="n">
-        <v>147621.16</v>
+        <v>991277.15</v>
       </c>
       <c r="I75" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J75" s="3" t="n">
-        <v>45780</v>
+        <v>46051</v>
       </c>
       <c r="K75" s="3" t="n">
-        <v>46253</v>
+        <v>46226</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="76">
       <c r="A76" s="1" t="inlineStr">
         <is>
-          <t>MORENA / BAMRAULI</t>
+          <t>MORENA / MADANBASAI</t>
         </is>
       </c>
       <c r="B76" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2022-2023</t>
         </is>
       </c>
       <c r="C76" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D76" s="1" t="inlineStr">
         <is>
-          <t>Constr of Stone peripheral Bund for Community / Construction of Stone peripheral/farm/field Bund for Community</t>
+          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
         </is>
       </c>
       <c r="E76" s="1" t="inlineStr">
         <is>
-          <t>Construction of Bund</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F76" s="1" t="inlineStr">
         <is>
-          <t>1701003058/LD/22012034946911 — Peripheral stone bund nirman kary ramchitra ke ghar ke neeche</t>
+          <t>1701003057/WC/22012035018028 — नवीन तालाब निर्माण कार्य मदनबसई</t>
         </is>
       </c>
       <c r="G76" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H76" s="2" t="n">
-        <v>895582.56</v>
+        <v>1293485.9</v>
       </c>
       <c r="I76" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J76" s="3" t="n">
-        <v>45705</v>
+        <v>44924</v>
       </c>
       <c r="K76" s="3" t="n">
-        <v>46204</v>
+        <v>46253</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="77">
       <c r="A77" s="1" t="inlineStr">
         <is>
           <t>MORENA / BAMRAULI</t>
         </is>
       </c>
       <c r="B77" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C77" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D77" s="1" t="inlineStr">
         <is>
-          <t>Constr of Stone peripheral Bund for Community / Construction of Stone peripheral/farm/field Bund for Community</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E77" s="1" t="inlineStr">
         <is>
-          <t>Construction of Bund</t>
+          <t>Farm Pond</t>
         </is>
       </c>
       <c r="F77" s="1" t="inlineStr">
         <is>
-          <t>1701003058/LD/22012034946912 — Peripheral stone bund nirmaan kary bhairro baba ke peeche</t>
+          <t>1701003058/IF/22012035312345 — Khet talab nirman karya Ramchitra ke khet par</t>
         </is>
       </c>
       <c r="G77" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H77" s="2" t="n">
-        <v>826069.98</v>
+        <v>147621.16</v>
       </c>
       <c r="I77" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J77" s="3" t="n">
-        <v>45705</v>
+        <v>45780</v>
       </c>
       <c r="K77" s="3" t="n">
-        <v>46204</v>
+        <v>46253</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="78">
       <c r="A78" s="1" t="inlineStr">
         <is>
           <t>MORENA / BAMRAULI</t>
         </is>
       </c>
       <c r="B78" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C78" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D78" s="1" t="inlineStr">
         <is>
           <t>Constr of Stone peripheral Bund for Community / Construction of Stone peripheral/farm/field Bund for Community</t>
         </is>
       </c>
       <c r="E78" s="1" t="inlineStr">
         <is>
           <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F78" s="1" t="inlineStr">
         <is>
-          <t>1701003058/LD/22012034946913 — Peripheral stone bund nirmaan kary tenki ke pass</t>
+          <t>1701003058/LD/22012034946911 — Peripheral stone bund nirman kary ramchitra ke ghar ke neeche</t>
         </is>
       </c>
       <c r="G78" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H78" s="2" t="n">
-        <v>835620</v>
+        <v>895582.56</v>
       </c>
       <c r="I78" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J78" s="3" t="n">
         <v>45705</v>
       </c>
       <c r="K78" s="3" t="n">
         <v>46204</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="79">
       <c r="A79" s="1" t="inlineStr">
         <is>
           <t>MORENA / BAMRAULI</t>
         </is>
       </c>
       <c r="B79" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C79" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D79" s="1" t="inlineStr">
         <is>
           <t>Constr of Stone peripheral Bund for Community / Construction of Stone peripheral/farm/field Bund for Community</t>
         </is>
       </c>
       <c r="E79" s="1" t="inlineStr">
         <is>
           <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F79" s="1" t="inlineStr">
         <is>
-          <t>1701003058/LD/22012034952312 — Periferal Stone Bund Nirmaan kary Ramnath ke khet ke pass</t>
+          <t>1701003058/LD/22012034946912 — Peripheral stone bund nirmaan kary bhairro baba ke peeche</t>
         </is>
       </c>
       <c r="G79" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H79" s="2" t="n">
-        <v>978510.97</v>
+        <v>826069.98</v>
       </c>
       <c r="I79" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J79" s="3" t="n">
-        <v>45850</v>
+        <v>45705</v>
       </c>
       <c r="K79" s="3" t="n">
         <v>46204</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="80">
       <c r="A80" s="1" t="inlineStr">
         <is>
           <t>MORENA / BAMRAULI</t>
         </is>
       </c>
       <c r="B80" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C80" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D80" s="1" t="inlineStr">
         <is>
           <t>Constr of Stone peripheral Bund for Community / Construction of Stone peripheral/farm/field Bund for Community</t>
         </is>
       </c>
       <c r="E80" s="1" t="inlineStr">
         <is>
           <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F80" s="1" t="inlineStr">
         <is>
-          <t>1701003058/LD/22012034952314 — Periferal Stone Bund Nirmaan kary Mukesh ke khet ke pass</t>
+          <t>1701003058/LD/22012034946913 — Peripheral stone bund nirmaan kary tenki ke pass</t>
         </is>
       </c>
       <c r="G80" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H80" s="2" t="n">
-        <v>985534.33</v>
+        <v>835620</v>
       </c>
       <c r="I80" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J80" s="3" t="n">
-        <v>45850</v>
+        <v>45705</v>
       </c>
       <c r="K80" s="3" t="n">
         <v>46204</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="81">
       <c r="A81" s="1" t="inlineStr">
         <is>
           <t>MORENA / BAMRAULI</t>
         </is>
       </c>
       <c r="B81" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C81" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D81" s="1" t="inlineStr">
         <is>
           <t>Constr of Stone peripheral Bund for Community / Construction of Stone peripheral/farm/field Bund for Community</t>
         </is>
       </c>
       <c r="E81" s="1" t="inlineStr">
         <is>
           <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F81" s="1" t="inlineStr">
         <is>
-          <t>1701003058/LD/22012034952315 — Periferal Stone Bund Nirmaan kary Veer ke khet ke pass</t>
+          <t>1701003058/LD/22012034952312 — Periferal Stone Bund Nirmaan kary Ramnath ke khet ke pass</t>
         </is>
       </c>
       <c r="G81" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H81" s="2" t="n">
-        <v>989645.36</v>
+        <v>978510.97</v>
       </c>
       <c r="I81" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J81" s="3" t="n">
         <v>45850</v>
       </c>
       <c r="K81" s="3" t="n">
         <v>46204</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="82">
       <c r="A82" s="1" t="inlineStr">
         <is>
           <t>MORENA / BAMRAULI</t>
         </is>
       </c>
       <c r="B82" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C82" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D82" s="1" t="inlineStr">
         <is>
           <t>Constr of Stone peripheral Bund for Community / Construction of Stone peripheral/farm/field Bund for Community</t>
         </is>
       </c>
       <c r="E82" s="1" t="inlineStr">
         <is>
           <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F82" s="1" t="inlineStr">
         <is>
-          <t>1701003058/LD/22012034952316 — Periferal Stone Bund Nirmaan kary Jagram Mastar ke khet ke pass</t>
+          <t>1701003058/LD/22012034952314 — Periferal Stone Bund Nirmaan kary Mukesh ke khet ke pass</t>
         </is>
       </c>
       <c r="G82" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H82" s="2" t="n">
-        <v>997922.91</v>
+        <v>985534.33</v>
       </c>
       <c r="I82" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J82" s="3" t="n">
         <v>45850</v>
       </c>
       <c r="K82" s="3" t="n">
         <v>46204</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="83">
       <c r="A83" s="1" t="inlineStr">
         <is>
           <t>MORENA / BAMRAULI</t>
         </is>
       </c>
       <c r="B83" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C83" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D83" s="1" t="inlineStr">
         <is>
           <t>Constr of Stone peripheral Bund for Community / Construction of Stone peripheral/farm/field Bund for Community</t>
         </is>
       </c>
       <c r="E83" s="1" t="inlineStr">
         <is>
           <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F83" s="1" t="inlineStr">
         <is>
-          <t>1701003058/LD/22012034957537 — Periferal stone bund nirmaan karya Aidal Kiledar ke khet ke pass</t>
+          <t>1701003058/LD/22012034952315 — Periferal Stone Bund Nirmaan kary Veer ke khet ke pass</t>
         </is>
       </c>
       <c r="G83" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H83" s="2" t="n">
-        <v>984078.84</v>
+        <v>989645.36</v>
       </c>
       <c r="I83" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J83" s="3" t="n">
-        <v>46097</v>
+        <v>45850</v>
       </c>
       <c r="K83" s="3" t="n">
         <v>46204</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="84">
       <c r="A84" s="1" t="inlineStr">
         <is>
-          <t>MORENA / GIRGONI</t>
+          <t>MORENA / BAMRAULI</t>
         </is>
       </c>
       <c r="B84" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C84" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D84" s="1" t="inlineStr">
         <is>
           <t>Constr of Stone peripheral Bund for Community / Construction of Stone peripheral/farm/field Bund for Community</t>
         </is>
       </c>
       <c r="E84" s="1" t="inlineStr">
         <is>
           <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F84" s="1" t="inlineStr">
         <is>
-          <t>1701003060/LD/22012034952310 — Periferal Stone Bund Nirmaan kary Narayan ke khet ke pass</t>
+          <t>1701003058/LD/22012034952316 — Periferal Stone Bund Nirmaan kary Jagram Mastar ke khet ke pass</t>
         </is>
       </c>
       <c r="G84" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H84" s="2" t="n">
-        <v>986534.33</v>
+        <v>997922.91</v>
       </c>
       <c r="I84" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J84" s="3" t="n">
-        <v>45846</v>
+        <v>45850</v>
       </c>
       <c r="K84" s="3" t="n">
-        <v>46226</v>
+        <v>46204</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="85">
       <c r="A85" s="1" t="inlineStr">
         <is>
-          <t>MORENA / CHURHELA</t>
+          <t>MORENA / BAMRAULI</t>
         </is>
       </c>
       <c r="B85" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C85" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Flood Control and Protection</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D85" s="1" t="inlineStr">
         <is>
-          <t>Constr of Flood/ Diversion Channel for Community / Construction of Flood/ Diversion Channel for Community</t>
+          <t>Constr of Stone peripheral Bund for Community / Construction of Stone peripheral/farm/field Bund for Community</t>
         </is>
       </c>
       <c r="E85" s="1" t="inlineStr">
         <is>
-          <t>Works for Flood Control and Protection</t>
+          <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F85" s="1" t="inlineStr">
         <is>
-          <t>1701003062/FP/22012034630973 — नाला निर्माण कार्य - चित्र सिंह के घर से तालाब तक, चुरहेला</t>
+          <t>1701003058/LD/22012034957537 — Periferal stone bund nirmaan karya Aidal Kiledar ke khet ke pass</t>
         </is>
       </c>
       <c r="G85" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H85" s="2" t="n">
-        <v>1341929.41</v>
+        <v>984078.84</v>
       </c>
       <c r="I85" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J85" s="3" t="n">
-        <v>45051</v>
+        <v>46097</v>
       </c>
       <c r="K85" s="3" t="n">
-        <v>46226</v>
+        <v>46204</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="86">
       <c r="A86" s="1" t="inlineStr">
         <is>
-          <t>MORENA / CHURHELA</t>
+          <t>MORENA / GIRGONI</t>
         </is>
       </c>
       <c r="B86" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C86" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D86" s="1" t="inlineStr">
         <is>
           <t>Constr of Stone peripheral Bund for Community / Construction of Stone peripheral/farm/field Bund for Community</t>
         </is>
       </c>
       <c r="E86" s="1" t="inlineStr">
         <is>
           <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F86" s="1" t="inlineStr">
         <is>
-          <t>1701003062/LD/22012034954384 — Periferal stone bund nirmaan karya Charagah ke pass</t>
+          <t>1701003060/LD/22012034952310 — Periferal Stone Bund Nirmaan kary Narayan ke khet ke pass</t>
         </is>
       </c>
       <c r="G86" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H86" s="2" t="n">
-        <v>942473.3</v>
+        <v>986534.33</v>
       </c>
       <c r="I86" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J86" s="3" t="n">
-        <v>45843</v>
+        <v>45846</v>
       </c>
       <c r="K86" s="3" t="n">
         <v>46226</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="87">
       <c r="A87" s="1" t="inlineStr">
         <is>
-          <t>MORENA / JARONI</t>
+          <t>MORENA / CHURHELA</t>
         </is>
       </c>
       <c r="B87" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C87" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>D--RURAL INFRASTUCTURE / Flood Control and Protection</t>
         </is>
       </c>
       <c r="D87" s="1" t="inlineStr">
         <is>
-          <t>Constr of Stone peripheral Bund for Community / Construction of Stone peripheral/farm/field Bund for Community</t>
+          <t>Constr of Flood/ Diversion Channel for Community / Construction of Flood or Diversion Channel for Community</t>
         </is>
       </c>
       <c r="E87" s="1" t="inlineStr">
         <is>
-          <t>Construction of Bund</t>
+          <t>Works for Flood Control and Protection</t>
         </is>
       </c>
       <c r="F87" s="1" t="inlineStr">
         <is>
-          <t>1701003063/LD/22012034956252 — पेरिफेरल स्टोन बण्ड निर्माण कार्य सिनाम के खेत से गौशाला की ओर, जारौनी</t>
+          <t>1701003062/FP/22012034630973 — नाला निर्माण कार्य - चित्र सिंह के घर से तालाब तक, चुरहेला</t>
         </is>
       </c>
       <c r="G87" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H87" s="2" t="n">
-        <v>987960.94</v>
+        <v>1341929.41</v>
       </c>
       <c r="I87" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J87" s="3" t="n">
-        <v>46025</v>
+        <v>45051</v>
       </c>
       <c r="K87" s="3" t="n">
         <v>46226</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="88">
       <c r="A88" s="1" t="inlineStr">
         <is>
-          <t>MORENA / LOHGARH</t>
+          <t>MORENA / CHURHELA</t>
         </is>
       </c>
       <c r="B88" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C88" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Flood Control and Protection</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D88" s="1" t="inlineStr">
         <is>
-          <t>Constr of Flood/ Diversion Channel for Community / Construction of Flood/ Diversion Channel for Community</t>
+          <t>Constr of Stone peripheral Bund for Community / Construction of Stone peripheral/farm/field Bund for Community</t>
         </is>
       </c>
       <c r="E88" s="1" t="inlineStr">
         <is>
-          <t>Works for Flood Control and Protection</t>
+          <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F88" s="1" t="inlineStr">
         <is>
-          <t>1701003066/FP/22012034634148 — नाला निर्माण कार्य के वी एल फैक्ट्री से भोजा का पुरा</t>
+          <t>1701003062/LD/22012034954384 — Periferal stone bund nirmaan karya Charagah ke pass</t>
         </is>
       </c>
       <c r="G88" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H88" s="2" t="n">
-        <v>1460749.95</v>
+        <v>942473.3</v>
       </c>
       <c r="I88" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J88" s="3" t="n">
-        <v>45148</v>
+        <v>45843</v>
       </c>
       <c r="K88" s="3" t="n">
-        <v>46225</v>
+        <v>46226</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="89">
       <c r="A89" s="1" t="inlineStr">
         <is>
-          <t>MORENA / LOHGARH</t>
+          <t>MORENA / JARONI</t>
         </is>
       </c>
       <c r="B89" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C89" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Flood Control and Protection</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D89" s="1" t="inlineStr">
         <is>
-          <t>Constr of Flood/ Diversion Channel for Community / Construction of Flood/ Diversion Channel for Community</t>
+          <t>Constr of Stone peripheral Bund for Community / Construction of Stone peripheral/farm/field Bund for Community</t>
         </is>
       </c>
       <c r="E89" s="1" t="inlineStr">
         <is>
-          <t>Works for Flood Control and Protection</t>
+          <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F89" s="1" t="inlineStr">
         <is>
-          <t>1701003066/FP/22012034634149 — नाला निर्माण कार्य प्रकाश के घर के पीछे से नरे तक</t>
+          <t>1701003063/LD/22012034956252 — पेरिफेरल स्टोन बण्ड निर्माण कार्य सिनाम के खेत से गौशाला की ओर, जारौनी</t>
         </is>
       </c>
       <c r="G89" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H89" s="2" t="n">
-        <v>1487009.34</v>
+        <v>987960.94</v>
       </c>
       <c r="I89" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J89" s="3" t="n">
-        <v>45134</v>
+        <v>46025</v>
       </c>
       <c r="K89" s="3" t="n">
-        <v>46225</v>
+        <v>46226</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="90">
       <c r="A90" s="1" t="inlineStr">
         <is>
-          <t>MORENA / BAMURBASAI</t>
+          <t>MORENA / LOHGARH</t>
         </is>
       </c>
       <c r="B90" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C90" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Flood Control and Protection</t>
         </is>
       </c>
       <c r="D90" s="1" t="inlineStr">
         <is>
-          <t>Constr of Earthen contour Bund for Community / Construction of Earthen contour Bund for Community</t>
+          <t>Constr of Flood/ Diversion Channel for Community / Construction of Flood or Diversion Channel for Community</t>
         </is>
       </c>
       <c r="E90" s="1" t="inlineStr">
         <is>
-          <t>Construction of Bund</t>
+          <t>Works for Flood Control and Protection</t>
         </is>
       </c>
       <c r="F90" s="1" t="inlineStr">
         <is>
-          <t>1701003067/WC/22012035006037 — nws talav nirman kary bhumiya waale nare me</t>
+          <t>1701003066/FP/22012034634148 — नाला निर्माण कार्य के वी एल फैक्ट्री से भोजा का पुरा</t>
         </is>
       </c>
       <c r="G90" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H90" s="2" t="n">
-        <v>1482945.68</v>
+        <v>1460749.95</v>
       </c>
       <c r="I90" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J90" s="3" t="n">
-        <v>45208</v>
+        <v>45148</v>
       </c>
       <c r="K90" s="3" t="n">
-        <v>46255</v>
+        <v>46225</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="91">
       <c r="A91" s="1" t="inlineStr">
         <is>
-          <t>MORENA / BAMURBASAI</t>
+          <t>MORENA / LOHGARH</t>
         </is>
       </c>
       <c r="B91" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C91" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Flood Control and Protection</t>
         </is>
       </c>
       <c r="D91" s="1" t="inlineStr">
         <is>
-          <t>Constr of Earthen contour Bund for Community / Construction of Earthen contour Bund for Community</t>
+          <t>Constr of Flood/ Diversion Channel for Community / Construction of Flood or Diversion Channel for Community</t>
         </is>
       </c>
       <c r="E91" s="1" t="inlineStr">
         <is>
-          <t>Construction of Bund</t>
+          <t>Works for Flood Control and Protection</t>
         </is>
       </c>
       <c r="F91" s="1" t="inlineStr">
         <is>
-          <t>1701003067/WC/22012035007578 — amrat sarovar talav nirman kary chauk waale daade par</t>
+          <t>1701003066/FP/22012034634149 — नाला निर्माण कार्य प्रकाश के घर के पीछे से नरे तक</t>
         </is>
       </c>
       <c r="G91" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H91" s="2" t="n">
-        <v>1992921.74</v>
+        <v>1487009.34</v>
       </c>
       <c r="I91" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J91" s="3" t="n">
-        <v>45854</v>
+        <v>45134</v>
       </c>
       <c r="K91" s="3" t="n">
-        <v>46255</v>
+        <v>46225</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="92">
       <c r="A92" s="1" t="inlineStr">
         <is>
-          <t>MORENA / DHANELA</t>
+          <t>MORENA / BAMURBASAI</t>
         </is>
       </c>
       <c r="B92" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C92" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Flood Control and Protection</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D92" s="1" t="inlineStr">
         <is>
-          <t>Constr of Flood/ Diversion Channel for Community / Construction of Flood/ Diversion Channel for Community</t>
+          <t>Constr of Earthen contour Bund for Community / Construction of Earthen contour Bund for Community</t>
         </is>
       </c>
       <c r="E92" s="1" t="inlineStr">
         <is>
-          <t>Works for Flood Control and Protection</t>
+          <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F92" s="1" t="inlineStr">
         <is>
-          <t>1701003068/FP/22012034636377 — नाला निर्माण कार्य केदार बाथम के घर से महेन्द्र बाल्मिक के घर की ओर</t>
+          <t>1701003067/WC/22012035006037 — nws talav nirman kary bhumiya waale nare me</t>
         </is>
       </c>
       <c r="G92" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H92" s="2" t="n">
-        <v>1498269.22</v>
+        <v>1482945.68</v>
       </c>
       <c r="I92" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J92" s="3" t="n">
-        <v>45204</v>
+        <v>45208</v>
       </c>
       <c r="K92" s="3" t="n">
-        <v>46226</v>
+        <v>46255</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="93">
       <c r="A93" s="1" t="inlineStr">
         <is>
-          <t>MORENA / DHANELA</t>
+          <t>MORENA / BAMURBASAI</t>
         </is>
       </c>
       <c r="B93" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C93" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D93" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of Earthen contour Bund for Community / Construction of Earthen contour Bund for Community</t>
         </is>
       </c>
       <c r="E93" s="1" t="inlineStr">
         <is>
-          <t>Rural Housing</t>
+          <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F93" s="1" t="inlineStr">
         <is>
-          <t>1701003068/IF/IAY/4508302 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP151933796</t>
+          <t>1701003067/WC/22012035007578 — amrat sarovar talav nirman kary chauk waale daade par</t>
         </is>
       </c>
       <c r="G93" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H93" s="2" t="n">
-        <v>23490</v>
+        <v>1992921.74</v>
       </c>
       <c r="I93" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J93" s="3" t="n">
-        <v>45627</v>
+        <v>45854</v>
       </c>
       <c r="K93" s="3" t="n">
-        <v>46222</v>
+        <v>46255</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="94">
       <c r="A94" s="1" t="inlineStr">
         <is>
-          <t>MORENA / GULENDRA</t>
+          <t>MORENA / DHANELA</t>
         </is>
       </c>
       <c r="B94" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C94" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Flood Control and Protection</t>
         </is>
       </c>
       <c r="D94" s="1" t="inlineStr">
         <is>
-          <t>Constr of Earthen contour Bund for Community / Construction of Earthen contour Bund for Community</t>
+          <t>Constr of Flood/ Diversion Channel for Community / Construction of Flood or Diversion Channel for Community</t>
         </is>
       </c>
       <c r="E94" s="1" t="inlineStr">
         <is>
-          <t>Construction of Bund</t>
+          <t>Works for Flood Control and Protection</t>
         </is>
       </c>
       <c r="F94" s="1" t="inlineStr">
         <is>
-          <t>1701003073/WC/22012035216877 — nws talab nirman karya yogendra ke khet   ke pass</t>
+          <t>1701003068/FP/22012034636377 — नाला निर्माण कार्य केदार बाथम के घर से महेन्द्र बाल्मिक के घर की ओर</t>
         </is>
       </c>
       <c r="G94" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H94" s="2" t="n">
-        <v>1469242.9</v>
+        <v>1498269.22</v>
       </c>
       <c r="I94" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J94" s="3" t="n">
-        <v>45975</v>
+        <v>45204</v>
       </c>
       <c r="K94" s="3" t="n">
-        <v>46255</v>
+        <v>46226</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="95">
       <c r="A95" s="1" t="inlineStr">
         <is>
-          <t>MORENA / RANCHULI</t>
+          <t>MORENA / DHANELA</t>
         </is>
       </c>
       <c r="B95" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C95" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D95" s="1" t="inlineStr">
         <is>
-          <t>Construction of Gravel Road Roads for Community / Construction of Gravel Road Roads for Community</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E95" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F95" s="1" t="inlineStr">
         <is>
-          <t>1701003078/RC/22012034650719 — सुदुर/खेत सडक निर्माण गुलेन्द्री से खटाने का पुरा</t>
+          <t>1701003068/IF/IAY/4508302 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP151933796</t>
         </is>
       </c>
       <c r="G95" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H95" s="2" t="n">
-        <v>2491190.98</v>
+        <v>23490</v>
       </c>
       <c r="I95" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J95" s="3" t="n">
-        <v>45203</v>
+        <v>45627</v>
       </c>
       <c r="K95" s="3" t="n">
-        <v>46255</v>
+        <v>46222</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="96">
       <c r="A96" s="1" t="inlineStr">
         <is>
-          <t>MORENA / MITAWALI</t>
+          <t>MORENA / NAUPURA</t>
         </is>
       </c>
       <c r="B96" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C96" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Flood Control and Protection</t>
         </is>
       </c>
       <c r="D96" s="1" t="inlineStr">
         <is>
-          <t>Constr of Flood/ Diversion Channel for Community / Construction of Flood/ Diversion Channel for Community</t>
+          <t>Constr of Diversion Storm Water Drain for Comm / Construction of Flood Diversion Drain for Community</t>
         </is>
       </c>
       <c r="E96" s="1" t="inlineStr">
         <is>
           <t>Works for Flood Control and Protection</t>
         </is>
       </c>
       <c r="F96" s="1" t="inlineStr">
         <is>
-          <t>1701003081/FP/22012034631570 — नवीन तालाब निर्माण कार्य पैटाेराेल पम्प के पास मितावली</t>
+          <t>1701003072/FP/22012034630957 — नाला निर्माड कार्य महेंद्र सिंह के कुआ से माता के नरे तक</t>
         </is>
       </c>
       <c r="G96" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H96" s="2" t="n">
-        <v>1486706.47</v>
+        <v>1479027.85</v>
       </c>
       <c r="I96" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J96" s="3" t="n">
-        <v>44970</v>
+        <v>44942</v>
       </c>
       <c r="K96" s="3" t="n">
-        <v>46226</v>
+        <v>46275</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="97">
       <c r="A97" s="1" t="inlineStr">
         <is>
-          <t>MORENA / MITAWALI</t>
+          <t>MORENA / NAUPURA</t>
         </is>
       </c>
       <c r="B97" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C97" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Flood Control and Protection</t>
         </is>
       </c>
       <c r="D97" s="1" t="inlineStr">
         <is>
-          <t>Constr of Flood/ Diversion Channel for Community / Construction of Flood/ Diversion Channel for Community</t>
+          <t>Constr of Diversion Storm Water Drain for Comm / Construction of Flood Diversion Drain for Community</t>
         </is>
       </c>
       <c r="E97" s="1" t="inlineStr">
         <is>
           <t>Works for Flood Control and Protection</t>
         </is>
       </c>
       <c r="F97" s="1" t="inlineStr">
         <is>
-          <t>1701003081/FP/22012034633152 — नाला निर्माण कार्य मुंशी के पुरा पर  कुआ से साफयन की ओर</t>
+          <t>1701003072/FP/22012034630958 — नाला निर्माड कार्य रामसहाय के घर से ोरुआ के नरे तक</t>
         </is>
       </c>
       <c r="G97" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H97" s="2" t="n">
-        <v>1491625.67</v>
+        <v>1487132.47</v>
       </c>
       <c r="I97" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J97" s="3" t="n">
-        <v>45131</v>
+        <v>45182</v>
       </c>
       <c r="K97" s="3" t="n">
-        <v>46255</v>
+        <v>46275</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="98">
       <c r="A98" s="1" t="inlineStr">
         <is>
-          <t>MORENA / MITAWALI</t>
+          <t>MORENA / GULENDRA</t>
         </is>
       </c>
       <c r="B98" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C98" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D98" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of Earthen contour Bund for Community / Construction of Earthen contour Bund for Community</t>
         </is>
       </c>
       <c r="E98" s="1" t="inlineStr">
         <is>
-          <t>Rural Housing</t>
+          <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F98" s="1" t="inlineStr">
         <is>
-          <t>1701003081/IF/IAY/4527606 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP132479935</t>
+          <t>1701003073/WC/22012035216877 — nws talab nirman karya yogendra ke khet   ke pass</t>
         </is>
       </c>
       <c r="G98" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H98" s="2" t="n">
-        <v>23490</v>
+        <v>1469242.9</v>
       </c>
       <c r="I98" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J98" s="3" t="n">
-        <v>45655</v>
+        <v>45975</v>
       </c>
       <c r="K98" s="3" t="n">
-        <v>46230</v>
+        <v>46255</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="99">
       <c r="A99" s="1" t="inlineStr">
         <is>
-          <t>MORENA / MITAWALI</t>
+          <t>MORENA / RANCHULI</t>
         </is>
       </c>
       <c r="B99" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C99" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D99" s="1" t="inlineStr">
         <is>
-          <t>Constr of Stone peripheral Bund for Community / Construction of Stone peripheral/farm/field Bund for Community</t>
+          <t>Construction of Gravel Road Roads for Community / Construction of Gravel / Mitti Murram Road for Community</t>
         </is>
       </c>
       <c r="E99" s="1" t="inlineStr">
         <is>
-          <t>Construction of Bund</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F99" s="1" t="inlineStr">
         <is>
-          <t>1701003081/LD/22012034955716 — Periferal Stone Bund Nirmaan Karya Nare Ke Pass</t>
+          <t>1701003078/RC/22012034650719 — सुदुर/खेत सडक निर्माण गुलेन्द्री से खटाने का पुरा</t>
         </is>
       </c>
       <c r="G99" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H99" s="2" t="n">
-        <v>937900.48</v>
+        <v>2491190.98</v>
       </c>
       <c r="I99" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J99" s="3" t="n">
-        <v>45981</v>
+        <v>45203</v>
       </c>
       <c r="K99" s="3" t="n">
-        <v>46226</v>
+        <v>46255</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="100">
       <c r="A100" s="1" t="inlineStr">
         <is>
           <t>MORENA / MITAWALI</t>
         </is>
       </c>
       <c r="B100" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2022-2023</t>
         </is>
       </c>
       <c r="C100" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>D--RURAL INFRASTUCTURE / Flood Control and Protection</t>
         </is>
       </c>
       <c r="D100" s="1" t="inlineStr">
         <is>
-          <t>Constr of Stone peripheral Bund for Community / Construction of Stone peripheral/farm/field Bund for Community</t>
+          <t>Constr of Flood/ Diversion Channel for Community / Construction of Flood or Diversion Channel for Community</t>
         </is>
       </c>
       <c r="E100" s="1" t="inlineStr">
         <is>
-          <t>Construction of Bund</t>
+          <t>Works for Flood Control and Protection</t>
         </is>
       </c>
       <c r="F100" s="1" t="inlineStr">
         <is>
-          <t>1701003081/LD/22012034955717 — Periferal Stone Bund Nirmaan Karya Jhare Ke Pass</t>
+          <t>1701003081/FP/22012034631570 — नवीन तालाब निर्माण कार्य पैटाेराेल पम्प के पास मितावली</t>
         </is>
       </c>
       <c r="G100" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H100" s="2" t="n">
-        <v>936962.92</v>
+        <v>1486706.47</v>
       </c>
       <c r="I100" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J100" s="3" t="n">
-        <v>45981</v>
+        <v>44970</v>
       </c>
       <c r="K100" s="3" t="n">
         <v>46226</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="101">
       <c r="A101" s="1" t="inlineStr">
         <is>
           <t>MORENA / MITAWALI</t>
         </is>
       </c>
       <c r="B101" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C101" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>D--RURAL INFRASTUCTURE / Flood Control and Protection</t>
         </is>
       </c>
       <c r="D101" s="1" t="inlineStr">
         <is>
-          <t>Constr of Stone peripheral Bund for Community / Construction of Stone peripheral/farm/field Bund for Community</t>
+          <t>Constr of Flood/ Diversion Channel for Community / Construction of Flood or Diversion Channel for Community</t>
         </is>
       </c>
       <c r="E101" s="1" t="inlineStr">
         <is>
-          <t>Construction of Bund</t>
+          <t>Works for Flood Control and Protection</t>
         </is>
       </c>
       <c r="F101" s="1" t="inlineStr">
         <is>
-          <t>1701003081/LD/22012034955718 — Periferal Stone Bund Nirmaan Karya Bamur Ke Pass</t>
+          <t>1701003081/FP/22012034633152 — नाला निर्माण कार्य मुंशी के पुरा पर  कुआ से साफयन की ओर</t>
         </is>
       </c>
       <c r="G101" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H101" s="2" t="n">
-        <v>935827.03</v>
+        <v>1491625.67</v>
       </c>
       <c r="I101" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J101" s="3" t="n">
-        <v>45981</v>
+        <v>45131</v>
       </c>
       <c r="K101" s="3" t="n">
-        <v>46226</v>
+        <v>46255</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="102">
       <c r="A102" s="1" t="inlineStr">
         <is>
           <t>MORENA / MITAWALI</t>
         </is>
       </c>
       <c r="B102" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C102" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D102" s="1" t="inlineStr">
         <is>
-          <t>Constr of Stone peripheral Bund for Community / Construction of Stone peripheral/farm/field Bund for Community</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E102" s="1" t="inlineStr">
         <is>
-          <t>Construction of Bund</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F102" s="1" t="inlineStr">
         <is>
-          <t>1701003081/LD/22012034955720 — Periferal Stone Bund Nirmaan Karya Neem Ke Pass</t>
+          <t>1701003081/IF/IAY/4527606 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP132479935</t>
         </is>
       </c>
       <c r="G102" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H102" s="2" t="n">
-        <v>934078.12</v>
+        <v>23490</v>
       </c>
       <c r="I102" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J102" s="3" t="n">
-        <v>46052</v>
+        <v>45655</v>
       </c>
       <c r="K102" s="3" t="n">
-        <v>46226</v>
+        <v>46230</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="103">
       <c r="A103" s="1" t="inlineStr">
         <is>
           <t>MORENA / MITAWALI</t>
         </is>
       </c>
       <c r="B103" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C103" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D103" s="1" t="inlineStr">
         <is>
           <t>Constr of Stone peripheral Bund for Community / Construction of Stone peripheral/farm/field Bund for Community</t>
         </is>
       </c>
       <c r="E103" s="1" t="inlineStr">
         <is>
           <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F103" s="1" t="inlineStr">
         <is>
-          <t>1701003081/LD/22012034957141 — Periferal stone bund nirmaan karya Bamur ke pass</t>
+          <t>1701003081/LD/22012034955716 — Periferal Stone Bund Nirmaan Karya Nare Ke Pass</t>
         </is>
       </c>
       <c r="G103" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H103" s="2" t="n">
-        <v>961268.32</v>
+        <v>937900.48</v>
       </c>
       <c r="I103" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J103" s="3" t="n">
         <v>45981</v>
       </c>
       <c r="K103" s="3" t="n">
         <v>46226</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="104">
       <c r="A104" s="1" t="inlineStr">
         <is>
           <t>MORENA / MITAWALI</t>
         </is>
       </c>
       <c r="B104" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C104" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D104" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Constr of Stone peripheral Bund for Community / Construction of Stone peripheral/farm/field Bund for Community</t>
         </is>
       </c>
       <c r="E104" s="1" t="inlineStr">
         <is>
-          <t>Construction of Tank</t>
+          <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F104" s="1" t="inlineStr">
         <is>
-          <t>1701003081/WC/22012035218586 — परकुलेशन टैकं निर्माण कार्य गौशाला के पास</t>
+          <t>1701003081/LD/22012034955717 — Periferal Stone Bund Nirmaan Karya Jhare Ke Pass</t>
         </is>
       </c>
       <c r="G104" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H104" s="2" t="n">
-        <v>1489859.26</v>
+        <v>936962.92</v>
       </c>
       <c r="I104" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J104" s="3" t="n">
-        <v>45569</v>
+        <v>45981</v>
       </c>
       <c r="K104" s="3" t="n">
-        <v>46255</v>
+        <v>46226</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="105">
       <c r="A105" s="1" t="inlineStr">
         <is>
-          <t>MORENA / SILGILA</t>
+          <t>MORENA / MITAWALI</t>
         </is>
       </c>
       <c r="B105" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C105" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D105" s="1" t="inlineStr">
         <is>
-          <t>Constr of Anganwadi for community / Construction of Anganwadi Building for Community</t>
+          <t>Constr of Stone peripheral Bund for Community / Construction of Stone peripheral/farm/field Bund for Community</t>
         </is>
       </c>
       <c r="E105" s="1" t="inlineStr">
         <is>
-          <t>Constr of Aganwadi</t>
+          <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F105" s="1" t="inlineStr">
         <is>
-          <t>1701003084/AV/22012034660451 — शांतीधाम  टीन शेड निर्माण कार्य सिलगिला</t>
+          <t>1701003081/LD/22012034955718 — Periferal Stone Bund Nirmaan Karya Bamur Ke Pass</t>
         </is>
       </c>
       <c r="G105" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H105" s="2" t="n">
-        <v>349739.95</v>
+        <v>935827.03</v>
       </c>
       <c r="I105" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J105" s="3" t="n">
-        <v>45651</v>
+        <v>45981</v>
       </c>
       <c r="K105" s="3" t="n">
-        <v>46255</v>
+        <v>46226</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="106">
       <c r="A106" s="1" t="inlineStr">
         <is>
-          <t>MORENA / SILGILA</t>
+          <t>MORENA / MITAWALI</t>
         </is>
       </c>
       <c r="B106" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C106" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D106" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of Stone peripheral Bund for Community / Construction of Stone peripheral/farm/field Bund for Community</t>
         </is>
       </c>
       <c r="E106" s="1" t="inlineStr">
         <is>
-          <t>Rural Housing</t>
+          <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F106" s="1" t="inlineStr">
         <is>
-          <t>1701003084/IF/IAY/4529842 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP151491711</t>
+          <t>1701003081/LD/22012034955720 — Periferal Stone Bund Nirmaan Karya Neem Ke Pass</t>
         </is>
       </c>
       <c r="G106" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H106" s="2" t="n">
-        <v>23490</v>
+        <v>934078.12</v>
       </c>
       <c r="I106" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J106" s="3" t="n">
-        <v>45602</v>
+        <v>46052</v>
       </c>
       <c r="K106" s="3" t="n">
-        <v>46230</v>
+        <v>46226</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="107">
       <c r="A107" s="1" t="inlineStr">
         <is>
-          <t>MORENA / SILGILA</t>
+          <t>MORENA / MITAWALI</t>
         </is>
       </c>
       <c r="B107" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C107" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D107" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of Stone peripheral Bund for Community / Construction of Stone peripheral/farm/field Bund for Community</t>
         </is>
       </c>
       <c r="E107" s="1" t="inlineStr">
         <is>
-          <t>Rural Housing</t>
+          <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F107" s="1" t="inlineStr">
         <is>
-          <t>1701003084/IF/IAY/4727083 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP151494282</t>
+          <t>1701003081/LD/22012034957141 — Periferal stone bund nirmaan karya Bamur ke pass</t>
         </is>
       </c>
       <c r="G107" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H107" s="2" t="n">
-        <v>23490</v>
+        <v>961268.32</v>
       </c>
       <c r="I107" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J107" s="3" t="n">
-        <v>45643</v>
+        <v>45981</v>
       </c>
       <c r="K107" s="3" t="n">
-        <v>46230</v>
+        <v>46226</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="108">
       <c r="A108" s="1" t="inlineStr">
         <is>
-          <t>MORENA / SILGILA</t>
+          <t>MORENA / MITAWALI</t>
         </is>
       </c>
       <c r="B108" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C108" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D108" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E108" s="1" t="inlineStr">
         <is>
-          <t>Rural Housing</t>
+          <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F108" s="1" t="inlineStr">
         <is>
-          <t>1701003084/IF/IAY/4860330 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP123482882</t>
+          <t>1701003081/WC/22012035218586 — परकुलेशन टैकं निर्माण कार्य गौशाला के पास</t>
         </is>
       </c>
       <c r="G108" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H108" s="2" t="n">
-        <v>23490</v>
+        <v>1489859.26</v>
       </c>
       <c r="I108" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J108" s="3" t="n">
-        <v>45658</v>
+        <v>45569</v>
       </c>
       <c r="K108" s="3" t="n">
-        <v>46230</v>
+        <v>46255</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="109">
       <c r="A109" s="1" t="inlineStr">
         <is>
           <t>MORENA / PIPARSEVA</t>
         </is>
       </c>
       <c r="B109" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C109" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D109" s="1" t="inlineStr">
         <is>
-          <t>Construction of Gravel Road Roads for Community / Construction of Gravel Road Roads for Community</t>
+          <t>Construction of Gravel Road Roads for Community / Construction of Gravel / Mitti Murram Road for Community</t>
         </is>
       </c>
       <c r="E109" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F109" s="1" t="inlineStr">
         <is>
           <t>1701003087/RC/22012034653010 — सुदूर सड़क निर्माण कार्य रेलवे फाटक से चुन्नी सिंह के पूरा की ओर</t>
         </is>
       </c>
       <c r="G109" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H109" s="2" t="n">
         <v>2489198.49</v>
       </c>
       <c r="I109" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J109" s="3" t="n">
         <v>45206</v>
       </c>
       <c r="K109" s="3" t="n">
         <v>46227</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="110">
       <c r="A110" s="1" t="inlineStr">
         <is>
           <t>MORENA / KHIRAWALI</t>
         </is>
       </c>
       <c r="B110" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C110" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D110" s="1" t="inlineStr">
         <is>
-          <t>Construction of Gravel Road Roads for Community / Construction of Gravel Road Roads for Community</t>
+          <t>Construction of Gravel Road Roads for Community / Construction of Gravel / Mitti Murram Road for Community</t>
         </is>
       </c>
       <c r="E110" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F110" s="1" t="inlineStr">
         <is>
           <t>1701003089/RC/22012034534802 — सुदूर ग्राम खेत सड़क महाराज सिंह के पुरासे रामरूप के पुरा रांसू गांव की और</t>
         </is>
       </c>
       <c r="G110" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H110" s="2" t="n">
         <v>1499606.77</v>
       </c>
       <c r="I110" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J110" s="3" t="n">
         <v>44090</v>
@@ -5305,94 +5305,94 @@
         <is>
           <t>1701003091/LD/22012034952326 — Periferal Stone Bund Nirmaan kary Rajkumar ke khet ke pass</t>
         </is>
       </c>
       <c r="G114" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H114" s="2" t="n">
         <v>991700.88</v>
       </c>
       <c r="I114" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J114" s="3" t="n">
         <v>45961</v>
       </c>
       <c r="K114" s="3" t="n">
         <v>46226</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="115">
       <c r="A115" s="1" t="inlineStr">
         <is>
-          <t>MORENA / KAROLAU</t>
+          <t>MORENA / RITHAURAKALAN</t>
         </is>
       </c>
       <c r="B115" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C115" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D115" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Boundary Plantation of Horti-Trees for Individuals / Line Plantation of Horticulture Trees for Individual</t>
         </is>
       </c>
       <c r="E115" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Plantation</t>
         </is>
       </c>
       <c r="F115" s="1" t="inlineStr">
         <is>
-          <t>1701003099/RC/22012034828400 — सी.सी. खरंजा एवं नाली निर्माण कार्य पीएम रोड से ताराचन्द्र के घर तक, नट काॅलोनी</t>
+          <t>1701003093/IF/22012034821754 — niji khet me  falouddan lakhan putra amar singh</t>
         </is>
       </c>
       <c r="G115" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H115" s="2" t="n">
-        <v>77367</v>
+        <v>171206.07</v>
       </c>
       <c r="I115" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J115" s="3" t="n">
-        <v>45694</v>
+        <v>44446</v>
       </c>
       <c r="K115" s="3" t="n">
-        <v>46255</v>
+        <v>46286</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="116">
       <c r="A116" s="1" t="inlineStr">
         <is>
           <t>MORENA / MADRAI</t>
         </is>
       </c>
       <c r="B116" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C116" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D116" s="1" t="inlineStr">
         <is>
           <t>Constr of Stone peripheral Bund for Community / Construction of Stone peripheral/farm/field Bund for Community</t>
         </is>
       </c>
       <c r="E116" s="1" t="inlineStr">
         <is>
@@ -5467,100 +5467,100 @@
       <c r="J117" s="3" t="n">
         <v>45364</v>
       </c>
       <c r="K117" s="3" t="n">
         <v>46226</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="118">
       <c r="A118" s="1" t="inlineStr">
         <is>
           <t>MORENA / JEWRAKHERA</t>
         </is>
       </c>
       <c r="B118" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C118" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Flood Control and Protection</t>
         </is>
       </c>
       <c r="D118" s="1" t="inlineStr">
         <is>
-          <t>Constr of Flood/ Diversion Channel for Community / Construction of Flood/ Diversion Channel for Community</t>
+          <t>Constr of Flood/ Diversion Channel for Community / Construction of Flood or Diversion Channel for Community</t>
         </is>
       </c>
       <c r="E118" s="1" t="inlineStr">
         <is>
           <t>Works for Flood Control and Protection</t>
         </is>
       </c>
       <c r="F118" s="1" t="inlineStr">
         <is>
           <t>1701003113/FP/22012034633982 — नाला निर्माण कार्य सीता जाटव के मकान से अमित्तलाल जाटव की ओर</t>
         </is>
       </c>
       <c r="G118" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H118" s="2" t="n">
         <v>1381609.34</v>
       </c>
       <c r="I118" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J118" s="3" t="n">
         <v>45201</v>
       </c>
       <c r="K118" s="3" t="n">
         <v>46255</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="119">
       <c r="A119" s="1" t="inlineStr">
         <is>
           <t>MORENA / JINGNI</t>
         </is>
       </c>
       <c r="B119" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C119" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D119" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E119" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F119" s="1" t="inlineStr">
         <is>
           <t>1701003114/RC/22012034827522 — सीसी खरंजा एवं नाली निर्माण कार्य दिलीप के घर से रामप्रकाश के घर तक एवं शन्तू ठेकेदार के घर तक</t>
         </is>
       </c>
       <c r="G119" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H119" s="2" t="n">
         <v>51900</v>
       </c>
       <c r="I119" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J119" s="3" t="n">
         <v>45706</v>
@@ -5614,960 +5614,2577 @@
       <c r="J120" s="3" t="n">
         <v>45841</v>
       </c>
       <c r="K120" s="3" t="n">
         <v>46226</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="121">
       <c r="A121" s="1" t="inlineStr">
         <is>
           <t>PAHADGARH / MANPUR</t>
         </is>
       </c>
       <c r="B121" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C121" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D121" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E121" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F121" s="1" t="inlineStr">
         <is>
           <t>1701004057/IF/IAY/5726534 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP152071815</t>
         </is>
       </c>
       <c r="G121" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H121" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I121" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J121" s="3" t="n">
         <v>45904</v>
       </c>
       <c r="K121" s="3" t="n">
         <v>46250</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="122">
       <c r="A122" s="1" t="inlineStr">
         <is>
           <t>PAHADGARH / KANHAR</t>
         </is>
       </c>
       <c r="B122" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C122" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D122" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E122" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F122" s="1" t="inlineStr">
         <is>
           <t>1701004058/IF/IAY/4915540 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP151767474</t>
         </is>
       </c>
       <c r="G122" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H122" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I122" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J122" s="3" t="n">
         <v>45955</v>
       </c>
       <c r="K122" s="3" t="n">
         <v>46222</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="123">
       <c r="A123" s="1" t="inlineStr">
         <is>
           <t>JOURA / BILGAONCHAUDHRI</t>
         </is>
       </c>
       <c r="B123" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C123" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D123" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E123" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F123" s="1" t="inlineStr">
         <is>
           <t>1701005020/IF/IAY/4507559 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP151774437</t>
         </is>
       </c>
       <c r="G123" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H123" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I123" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J123" s="3" t="n">
         <v>45701</v>
       </c>
       <c r="K123" s="3" t="n">
         <v>46243</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="124">
       <c r="A124" s="1" t="inlineStr">
         <is>
-          <t>JOURA / MODHANISAMANT</t>
+          <t>JOURA / SHAHADPUR</t>
         </is>
       </c>
       <c r="B124" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C124" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D124" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of Stone peripheral Bund for Community / Construction of Stone peripheral/farm/field Bund for Community</t>
         </is>
       </c>
       <c r="E124" s="1" t="inlineStr">
         <is>
-          <t>Rural Housing</t>
+          <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F124" s="1" t="inlineStr">
         <is>
-          <t>1701005071/IF/IAY/5202395 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP106585951</t>
+          <t>1701005047/LD/22012034958935 — peripheral stone bund nirman karya shiv mandir part 2 kiratpur shahadpur</t>
         </is>
       </c>
       <c r="G124" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H124" s="2" t="n">
-        <v>23490</v>
+        <v>1487628.22</v>
       </c>
       <c r="I124" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J124" s="3" t="n">
-        <v>45877</v>
+        <v>46066</v>
       </c>
       <c r="K124" s="3" t="n">
-        <v>46243</v>
+        <v>46300</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="125">
       <c r="A125" s="1" t="inlineStr">
         <is>
-          <t>KAILARAS / ANTRI</t>
+          <t>JOURA / SHAHADPUR</t>
         </is>
       </c>
       <c r="B125" s="1" t="inlineStr">
         <is>
-          <t>2026-2027</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C125" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D125" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Construction of Recharge Pits for Community / Construction of Recharge Pit for Community</t>
         </is>
       </c>
       <c r="E125" s="1" t="inlineStr">
         <is>
-          <t>Rural Housing</t>
+          <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F125" s="1" t="inlineStr">
         <is>
-          <t>1701006016/IF/IAY/5629707 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP125564274</t>
+          <t>1701005047/WC/22012035294275 — JGSA डगवेल रिचार्ज पिट आंगनबाड़ी भवन के पास ग्राम शहदपुर</t>
         </is>
       </c>
       <c r="G125" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H125" s="2" t="n">
-        <v>23490</v>
+        <v>25899.46</v>
       </c>
       <c r="I125" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J125" s="3" t="n">
-        <v>46158</v>
+        <v>45787</v>
       </c>
       <c r="K125" s="3" t="n">
-        <v>46243</v>
+        <v>46300</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="126">
       <c r="A126" s="1" t="inlineStr">
         <is>
-          <t>KAILARAS / PANIHARI</t>
+          <t>JOURA / SHAHADPUR</t>
         </is>
       </c>
       <c r="B126" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C126" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D126" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Construction of Recharge Pits for Community / Construction of Recharge Pit for Community</t>
         </is>
       </c>
       <c r="E126" s="1" t="inlineStr">
         <is>
-          <t>Rural Housing</t>
+          <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F126" s="1" t="inlineStr">
         <is>
-          <t>1701006056/IF/IAY/4900039 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP151971780</t>
+          <t>1701005047/WC/22012035294280 — JGSA डगवेल रिचार्ज पिट आंगनबाड़ी भवन के पास ग्राम किरतपुर</t>
         </is>
       </c>
       <c r="G126" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H126" s="2" t="n">
-        <v>23490</v>
+        <v>25899.46</v>
       </c>
       <c r="I126" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J126" s="3" t="n">
-        <v>45832</v>
+        <v>45784</v>
       </c>
       <c r="K126" s="3" t="n">
-        <v>46236</v>
+        <v>46300</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="127">
       <c r="A127" s="1" t="inlineStr">
         <is>
-          <t>KAILARAS / BEHARARAJAGIR</t>
+          <t>JOURA / MODHANISAMANT</t>
         </is>
       </c>
       <c r="B127" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C127" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D127" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E127" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F127" s="1" t="inlineStr">
         <is>
-          <t>1701006059/IF/IAY/4898648 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP152066560</t>
+          <t>1701005071/IF/IAY/4924556 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP106586473</t>
         </is>
       </c>
       <c r="G127" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H127" s="2" t="n">
-        <v>23490</v>
+        <v>27000</v>
       </c>
       <c r="I127" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J127" s="3" t="n">
-        <v>45583</v>
+        <v>45947</v>
       </c>
       <c r="K127" s="3" t="n">
-        <v>46208</v>
+        <v>46296</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="128">
       <c r="A128" s="1" t="inlineStr">
         <is>
-          <t>KAILARAS / BEHARARAJAGIR</t>
+          <t>JOURA / MODHANISAMANT</t>
         </is>
       </c>
       <c r="B128" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C128" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D128" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E128" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F128" s="1" t="inlineStr">
         <is>
-          <t>1701006059/IF/IAY/4898650 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP152066563</t>
+          <t>1701005071/IF/IAY/5202395 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP106585951</t>
         </is>
       </c>
       <c r="G128" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H128" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I128" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J128" s="3" t="n">
-        <v>45583</v>
+        <v>45877</v>
       </c>
       <c r="K128" s="3" t="n">
-        <v>46250</v>
+        <v>46243</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="129">
       <c r="A129" s="1" t="inlineStr">
         <is>
-          <t>KAILARAS / BEHARARAJAGIR</t>
+          <t>KAILARAS / JARENA MANGARH</t>
         </is>
       </c>
       <c r="B129" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C129" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D129" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of Earthen peripheral Bund for Community / Construction of Earthen peripheral/farm/field Bund for Community</t>
         </is>
       </c>
       <c r="E129" s="1" t="inlineStr">
         <is>
-          <t>Rural Housing</t>
+          <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F129" s="1" t="inlineStr">
         <is>
-          <t>1701006059/IF/IAY/5730610 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP152066511</t>
+          <t>1701006014/LD/22012034958262 — PERIPHERAL STON BAND NIRMAN KARY ROAD SE RPATE KI OUR ROAD SIDE</t>
         </is>
       </c>
       <c r="G129" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H129" s="2" t="n">
-        <v>23490</v>
+        <v>1473733.05</v>
       </c>
       <c r="I129" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J129" s="3" t="n">
-        <v>45583</v>
+        <v>46059</v>
       </c>
       <c r="K129" s="3" t="n">
-        <v>46250</v>
+        <v>46267</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="130">
       <c r="A130" s="1" t="inlineStr">
         <is>
-          <t>SABALGARH / JAWAHARGARH</t>
+          <t>KAILARAS / JARENA MANGARH</t>
         </is>
       </c>
       <c r="B130" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C130" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D130" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E130" s="1" t="inlineStr">
         <is>
-          <t>Rural Housing</t>
+          <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F130" s="1" t="inlineStr">
         <is>
-          <t>1701007006/IF/IAY/4722200 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP145498961</t>
+          <t>1701006014/WC/22012034776859 — rapta nirman karya shanti dham k pass kishangarhi</t>
         </is>
       </c>
       <c r="G130" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H130" s="2" t="n">
-        <v>23490</v>
+        <v>1423806.55</v>
       </c>
       <c r="I130" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J130" s="3" t="n">
-        <v>45731</v>
+        <v>44385</v>
       </c>
       <c r="K130" s="3" t="n">
-        <v>46243</v>
+        <v>46267</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="131">
       <c r="A131" s="1" t="inlineStr">
         <is>
-          <t>SABALGARH / JAWAHARGARH</t>
+          <t>KAILARAS / JARENA MANGARH</t>
         </is>
       </c>
       <c r="B131" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C131" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>D--RURAL INFRASTUCTURE / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D131" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Construction of Stone Spur for Community / Construction of Stone Spur for Community</t>
         </is>
       </c>
       <c r="E131" s="1" t="inlineStr">
         <is>
-          <t>Rural Housing</t>
+          <t>Construction of  Spur</t>
         </is>
       </c>
       <c r="F131" s="1" t="inlineStr">
         <is>
-          <t>1701007006/IF/IAY/4894161 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP151951175</t>
+          <t>1701006014/WC/22012035048458 — Rapata nirman karya Mahendra kushwah ke makan ke pass aam raste par jarena mangarh</t>
         </is>
       </c>
       <c r="G131" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H131" s="2" t="n">
-        <v>23490</v>
+        <v>1372570.17</v>
       </c>
       <c r="I131" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J131" s="3" t="n">
-        <v>45722</v>
+        <v>45058</v>
       </c>
       <c r="K131" s="3" t="n">
-        <v>46236</v>
+        <v>46267</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="132">
       <c r="A132" s="1" t="inlineStr">
         <is>
-          <t>SABALGARH / JAWAHARGARH</t>
+          <t>KAILARAS / JARENA MANGARH</t>
         </is>
       </c>
       <c r="B132" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C132" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>D--RURAL INFRASTUCTURE / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D132" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Construction of Stone Spur for Community / Construction of Stone Spur for Community</t>
         </is>
       </c>
       <c r="E132" s="1" t="inlineStr">
         <is>
-          <t>Rural Housing</t>
+          <t>Construction of  Spur</t>
         </is>
       </c>
       <c r="F132" s="1" t="inlineStr">
         <is>
-          <t>1701007006/IF/IAY/4894169 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP151951212</t>
+          <t>1701006014/WC/22012035049796 — rapata nirman karya mahesh kushwah ke khet ke pass aam raste par jarena mangad</t>
         </is>
       </c>
       <c r="G132" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H132" s="2" t="n">
-        <v>23490</v>
+        <v>1361804.24</v>
       </c>
       <c r="I132" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J132" s="3" t="n">
-        <v>45722</v>
+        <v>45058</v>
       </c>
       <c r="K132" s="3" t="n">
-        <v>46236</v>
+        <v>46267</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="133">
       <c r="A133" s="1" t="inlineStr">
         <is>
-          <t>SABALGARH / KATHGHAR</t>
+          <t>KAILARAS / JARENA MANGARH</t>
         </is>
       </c>
       <c r="B133" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C133" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>D--RURAL INFRASTUCTURE / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D133" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Construction of Stone Spur for Community / Construction of Stone Spur for Community</t>
         </is>
       </c>
       <c r="E133" s="1" t="inlineStr">
         <is>
-          <t>Rural Housing</t>
+          <t>Construction of  Spur</t>
         </is>
       </c>
       <c r="F133" s="1" t="inlineStr">
         <is>
-          <t>1701007041/IF/IAY/4915687 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP122116762</t>
+          <t>1701006014/WC/22012035102260 — Rapata Nirman karya Suresh kushwah ke khet ke pass aam raste par jarena</t>
         </is>
       </c>
       <c r="G133" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H133" s="2" t="n">
-        <v>23490</v>
+        <v>1470987.26</v>
       </c>
       <c r="I133" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J133" s="3" t="n">
-        <v>45743</v>
+        <v>45181</v>
       </c>
       <c r="K133" s="3" t="n">
-        <v>46243</v>
+        <v>46267</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="134">
       <c r="A134" s="1" t="inlineStr">
         <is>
-          <t>SABALGARH / KATHGHAR</t>
+          <t>KAILARAS / ANTRI</t>
         </is>
       </c>
       <c r="B134" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C134" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D134" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E134" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F134" s="1" t="inlineStr">
         <is>
-          <t>1701007041/IF/IAY/4915699 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP121020301</t>
+          <t>1701006016/IF/IAY/5629707 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP125564274</t>
         </is>
       </c>
       <c r="G134" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H134" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I134" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J134" s="3" t="n">
-        <v>45743</v>
+        <v>46158</v>
       </c>
       <c r="K134" s="3" t="n">
         <v>46243</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="135">
       <c r="A135" s="1" t="inlineStr">
         <is>
-          <t>SABALGARH / KATHGHAR</t>
+          <t>KAILARAS / DONGARPUR MANGARH</t>
         </is>
       </c>
       <c r="B135" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C135" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D135" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of Stone peripheral Bund for Community / Construction of Stone peripheral/farm/field Bund for Community</t>
         </is>
       </c>
       <c r="E135" s="1" t="inlineStr">
         <is>
-          <t>Rural Housing</t>
+          <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F135" s="1" t="inlineStr">
         <is>
-          <t>1701007041/IF/IAY/4915700 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP121020770</t>
+          <t>1701006024/LD/22012034956015 — PERIPHERL BAND NIRMAN KARY BASTOLI ROAD KR RPTA SE NARUA KI OUR</t>
         </is>
       </c>
       <c r="G135" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H135" s="2" t="n">
-        <v>23490</v>
+        <v>1496110.64</v>
       </c>
       <c r="I135" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J135" s="3" t="n">
-        <v>45743</v>
+        <v>45843</v>
       </c>
       <c r="K135" s="3" t="n">
-        <v>46243</v>
+        <v>46267</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="136">
       <c r="A136" s="1" t="inlineStr">
         <is>
-          <t>SABALGARH / KATHGHAR</t>
+          <t>KAILARAS / DONGARPUR MANGARH</t>
         </is>
       </c>
       <c r="B136" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C136" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D136" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of Stone peripheral Bund for Community / Construction of Stone peripheral/farm/field Bund for Community</t>
         </is>
       </c>
       <c r="E136" s="1" t="inlineStr">
         <is>
-          <t>Rural Housing</t>
+          <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F136" s="1" t="inlineStr">
         <is>
-          <t>1701007041/IF/IAY/5254974 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP121019145</t>
+          <t>1701006024/LD/22012034956016 — PERIPHERL BAND NIRMAN KARY SHRIPTI KE KHET SE BASTOLI ROAD KI OUR</t>
         </is>
       </c>
       <c r="G136" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H136" s="2" t="n">
-        <v>23490</v>
+        <v>1416026.24</v>
       </c>
       <c r="I136" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J136" s="3" t="n">
-        <v>45787</v>
+        <v>45843</v>
       </c>
       <c r="K136" s="3" t="n">
-        <v>46243</v>
+        <v>46267</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="137">
       <c r="A137" s="1" t="inlineStr">
         <is>
-          <t>SABALGARH / BAMSOLI</t>
+          <t>KAILARAS / DONGARPUR MANGARH</t>
         </is>
       </c>
       <c r="B137" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C137" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D137" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of Stone peripheral Bund for Community / Construction of Stone peripheral/farm/field Bund for Community</t>
         </is>
       </c>
       <c r="E137" s="1" t="inlineStr">
         <is>
-          <t>Rural Housing</t>
+          <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F137" s="1" t="inlineStr">
         <is>
-          <t>1701007050/IF/IAY/5324926 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP148216485</t>
+          <t>1701006024/LD/22012034956018 — PERIPHERL BAND NIRMAN KARY NALE BALE RPTA  SE KHUMAN KE PURA ROAD KI OUR</t>
         </is>
       </c>
       <c r="G137" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H137" s="2" t="n">
-        <v>23490</v>
+        <v>1496435.63</v>
       </c>
       <c r="I137" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J137" s="3" t="n">
-        <v>45897</v>
+        <v>45843</v>
       </c>
       <c r="K137" s="3" t="n">
-        <v>46243</v>
+        <v>46267</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="138">
       <c r="A138" s="1" t="inlineStr">
         <is>
-          <t>SABALGARH / PACHER</t>
+          <t>KAILARAS / DONGARPUR MANGARH</t>
         </is>
       </c>
       <c r="B138" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C138" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D138" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of Stone peripheral Bund for Community / Construction of Stone peripheral/farm/field Bund for Community</t>
         </is>
       </c>
       <c r="E138" s="1" t="inlineStr">
         <is>
-          <t>Rural Housing</t>
+          <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F138" s="1" t="inlineStr">
         <is>
-          <t>1701007061/IF/IAY/4528989 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP146606671</t>
+          <t>1701006024/LD/22012034956019 — PERIPHERL BAND NIRMAN KARY RIJHONI MOD SE NALE KI OUR</t>
         </is>
       </c>
       <c r="G138" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H138" s="2" t="n">
-        <v>23490</v>
+        <v>1489313.21</v>
       </c>
       <c r="I138" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J138" s="3" t="n">
-        <v>45698</v>
+        <v>45843</v>
       </c>
       <c r="K138" s="3" t="n">
-        <v>46236</v>
+        <v>46267</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="139">
       <c r="A139" s="1" t="inlineStr">
         <is>
+          <t>KAILARAS / DONGARPUR MANGARH</t>
+        </is>
+      </c>
+      <c r="B139" s="1" t="inlineStr">
+        <is>
+          <t>2026-2027</t>
+        </is>
+      </c>
+      <c r="C139" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+        </is>
+      </c>
+      <c r="D139" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Stone peripheral Bund for Community / Construction of Stone peripheral/farm/field Bund for Community</t>
+        </is>
+      </c>
+      <c r="E139" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Bund</t>
+        </is>
+      </c>
+      <c r="F139" s="1" t="inlineStr">
+        <is>
+          <t>1701006024/LD/22012034956061 — PERIPHERAL STON BUND NIRMAN KARY MURGA PHARM SE RAMDYAL KE KHET KI OUR</t>
+        </is>
+      </c>
+      <c r="G139" s="1" t="inlineStr">
+        <is>
+          <t>Physically Completed</t>
+        </is>
+      </c>
+      <c r="H139" s="2" t="n">
+        <v>1422553.84</v>
+      </c>
+      <c r="I139" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J139" s="3" t="n">
+        <v>46114</v>
+      </c>
+      <c r="K139" s="3" t="n">
+        <v>46267</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="140">
+      <c r="A140" s="1" t="inlineStr">
+        <is>
+          <t>KAILARAS / TILONJARI</t>
+        </is>
+      </c>
+      <c r="B140" s="1" t="inlineStr">
+        <is>
+          <t>2021-2022</t>
+        </is>
+      </c>
+      <c r="C140" s="1" t="inlineStr">
+        <is>
+          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
+        </is>
+      </c>
+      <c r="D140" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Food grain storage / Construction of Food Grain Storage Building for Community</t>
+        </is>
+      </c>
+      <c r="E140" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Food Grain storage</t>
+        </is>
+      </c>
+      <c r="F140" s="1" t="inlineStr">
+        <is>
+          <t>1701006032/AV/22012034565995 — प्राथमि क़षि साख सह0 सं0 मार्या तिलोंजरी चबूतरा निर्माण कार्य 1</t>
+        </is>
+      </c>
+      <c r="G140" s="1" t="inlineStr">
+        <is>
+          <t>Physically Completed</t>
+        </is>
+      </c>
+      <c r="H140" s="2" t="n">
+        <v>804741.09</v>
+      </c>
+      <c r="I140" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J140" s="3" t="n">
+        <v>44331</v>
+      </c>
+      <c r="K140" s="3" t="n">
+        <v>46267</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="141">
+      <c r="A141" s="1" t="inlineStr">
+        <is>
+          <t>KAILARAS / TILONJARI</t>
+        </is>
+      </c>
+      <c r="B141" s="1" t="inlineStr">
+        <is>
+          <t>2024-2025</t>
+        </is>
+      </c>
+      <c r="C141" s="1" t="inlineStr">
+        <is>
+          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
+        </is>
+      </c>
+      <c r="D141" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Anganwadi for community / Construction of Anganwadi Centre Building for Community</t>
+        </is>
+      </c>
+      <c r="E141" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Aganwadi</t>
+        </is>
+      </c>
+      <c r="F141" s="1" t="inlineStr">
+        <is>
+          <t>1701006032/AV/22012034660410 — Shanti dham gadipura tilonjari</t>
+        </is>
+      </c>
+      <c r="G141" s="1" t="inlineStr">
+        <is>
+          <t>Physically Completed</t>
+        </is>
+      </c>
+      <c r="H141" s="2" t="n">
+        <v>334906.09</v>
+      </c>
+      <c r="I141" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J141" s="3" t="n">
+        <v>45638</v>
+      </c>
+      <c r="K141" s="3" t="n">
+        <v>46267</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="142">
+      <c r="A142" s="1" t="inlineStr">
+        <is>
+          <t>KAILARAS / TILONJARI</t>
+        </is>
+      </c>
+      <c r="B142" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C142" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D142" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
+        </is>
+      </c>
+      <c r="E142" s="1" t="inlineStr">
+        <is>
+          <t>Farm Pond</t>
+        </is>
+      </c>
+      <c r="F142" s="1" t="inlineStr">
+        <is>
+          <t>1701006032/IF/22012035376314 — Khet talav sajjan ke khet ke pass kaimara tilonjari</t>
+        </is>
+      </c>
+      <c r="G142" s="1" t="inlineStr">
+        <is>
+          <t>Physically Completed</t>
+        </is>
+      </c>
+      <c r="H142" s="2" t="n">
+        <v>147621.16</v>
+      </c>
+      <c r="I142" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J142" s="3" t="n">
+        <v>45789</v>
+      </c>
+      <c r="K142" s="3" t="n">
+        <v>46267</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="143">
+      <c r="A143" s="1" t="inlineStr">
+        <is>
+          <t>KAILARAS / TILONJARI</t>
+        </is>
+      </c>
+      <c r="B143" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C143" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+        </is>
+      </c>
+      <c r="D143" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Earthen peripheral Bund for Community / Construction of Earthen peripheral/farm/field Bund for Community</t>
+        </is>
+      </c>
+      <c r="E143" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Bund</t>
+        </is>
+      </c>
+      <c r="F143" s="1" t="inlineStr">
+        <is>
+          <t>1701006032/LD/22012034952515 — Periferal Stone bund nirman kary Ramsevak das school par tilonjari</t>
+        </is>
+      </c>
+      <c r="G143" s="1" t="inlineStr">
+        <is>
+          <t>Physically Completed</t>
+        </is>
+      </c>
+      <c r="H143" s="2" t="n">
+        <v>1485689.26</v>
+      </c>
+      <c r="I143" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J143" s="3" t="n">
+        <v>45831</v>
+      </c>
+      <c r="K143" s="3" t="n">
+        <v>46267</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="144">
+      <c r="A144" s="1" t="inlineStr">
+        <is>
+          <t>KAILARAS / TILONJARI</t>
+        </is>
+      </c>
+      <c r="B144" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C144" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+        </is>
+      </c>
+      <c r="D144" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Stone peripheral Bund for Community / Construction of Stone peripheral/farm/field Bund for Community</t>
+        </is>
+      </c>
+      <c r="E144" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Bund</t>
+        </is>
+      </c>
+      <c r="F144" s="1" t="inlineStr">
+        <is>
+          <t>1701006032/LD/22012034956291 — Periferal bund nirman kary kaimara rod se Rajaram ke khet ki or tilonjari</t>
+        </is>
+      </c>
+      <c r="G144" s="1" t="inlineStr">
+        <is>
+          <t>Physically Completed</t>
+        </is>
+      </c>
+      <c r="H144" s="2" t="n">
+        <v>1453328.04</v>
+      </c>
+      <c r="I144" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J144" s="3" t="n">
+        <v>46041</v>
+      </c>
+      <c r="K144" s="3" t="n">
+        <v>46267</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="145">
+      <c r="A145" s="1" t="inlineStr">
+        <is>
+          <t>KAILARAS / TILONJARI</t>
+        </is>
+      </c>
+      <c r="B145" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C145" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+        </is>
+      </c>
+      <c r="D145" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Stone peripheral Bund for Community / Construction of Stone peripheral/farm/field Bund for Community</t>
+        </is>
+      </c>
+      <c r="E145" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Bund</t>
+        </is>
+      </c>
+      <c r="F145" s="1" t="inlineStr">
+        <is>
+          <t>1701006032/LD/22012034956292 — Periferal bund nirman kary kaimara rod se nathhi sharma ke khet ki or tilonjari</t>
+        </is>
+      </c>
+      <c r="G145" s="1" t="inlineStr">
+        <is>
+          <t>Physically Completed</t>
+        </is>
+      </c>
+      <c r="H145" s="2" t="n">
+        <v>1471741.28</v>
+      </c>
+      <c r="I145" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J145" s="3" t="n">
+        <v>46041</v>
+      </c>
+      <c r="K145" s="3" t="n">
+        <v>46267</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="146">
+      <c r="A146" s="1" t="inlineStr">
+        <is>
+          <t>KAILARAS / TILONJARI</t>
+        </is>
+      </c>
+      <c r="B146" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C146" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+        </is>
+      </c>
+      <c r="D146" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Stone peripheral Bund for Community / Construction of Stone peripheral/farm/field Bund for Community</t>
+        </is>
+      </c>
+      <c r="E146" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Bund</t>
+        </is>
+      </c>
+      <c r="F146" s="1" t="inlineStr">
+        <is>
+          <t>1701006032/LD/22012034956294 — Periferal bund nirman kary bachchu adivashi ke khet serod ki or tilonjari</t>
+        </is>
+      </c>
+      <c r="G146" s="1" t="inlineStr">
+        <is>
+          <t>Physically Completed</t>
+        </is>
+      </c>
+      <c r="H146" s="2" t="n">
+        <v>1448807.38</v>
+      </c>
+      <c r="I146" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J146" s="3" t="n">
+        <v>46041</v>
+      </c>
+      <c r="K146" s="3" t="n">
+        <v>46267</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="147">
+      <c r="A147" s="1" t="inlineStr">
+        <is>
+          <t>KAILARAS / TILONJARI</t>
+        </is>
+      </c>
+      <c r="B147" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C147" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+        </is>
+      </c>
+      <c r="D147" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Stone peripheral Bund for Community / Construction of Stone peripheral/farm/field Bund for Community</t>
+        </is>
+      </c>
+      <c r="E147" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Bund</t>
+        </is>
+      </c>
+      <c r="F147" s="1" t="inlineStr">
+        <is>
+          <t>1701006032/LD/22012034956295 — Periferal bund nirman kary haluke adivashi ke khet se raghundan ke khet ki or tilonjari</t>
+        </is>
+      </c>
+      <c r="G147" s="1" t="inlineStr">
+        <is>
+          <t>Physically Completed</t>
+        </is>
+      </c>
+      <c r="H147" s="2" t="n">
+        <v>1448807.38</v>
+      </c>
+      <c r="I147" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J147" s="3" t="n">
+        <v>46041</v>
+      </c>
+      <c r="K147" s="3" t="n">
+        <v>46267</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="148">
+      <c r="A148" s="1" t="inlineStr">
+        <is>
+          <t>KAILARAS / TILONJARI</t>
+        </is>
+      </c>
+      <c r="B148" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C148" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+        </is>
+      </c>
+      <c r="D148" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Stone peripheral Bund for Community / Construction of Stone peripheral/farm/field Bund for Community</t>
+        </is>
+      </c>
+      <c r="E148" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Bund</t>
+        </is>
+      </c>
+      <c r="F148" s="1" t="inlineStr">
+        <is>
+          <t>1701006032/LD/22012034957285 — Periferal bund nirman kary Naruaa se darshan dhakad ke khet ki or tilonjari</t>
+        </is>
+      </c>
+      <c r="G148" s="1" t="inlineStr">
+        <is>
+          <t>Physically Completed</t>
+        </is>
+      </c>
+      <c r="H148" s="2" t="n">
+        <v>1487611.3</v>
+      </c>
+      <c r="I148" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J148" s="3" t="n">
+        <v>46041</v>
+      </c>
+      <c r="K148" s="3" t="n">
+        <v>46267</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="149">
+      <c r="A149" s="1" t="inlineStr">
+        <is>
+          <t>KAILARAS / TILONJARI</t>
+        </is>
+      </c>
+      <c r="B149" s="1" t="inlineStr">
+        <is>
+          <t>2021-2022</t>
+        </is>
+      </c>
+      <c r="C149" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D149" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Earthen contour Bund for Community / Construction of Earthen contour Bund for Community</t>
+        </is>
+      </c>
+      <c r="E149" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Bund</t>
+        </is>
+      </c>
+      <c r="F149" s="1" t="inlineStr">
+        <is>
+          <t>1701006032/WC/22012034575209 — RAPTA NIRMAN KARY KAIMRA ROAD KHOR ME</t>
+        </is>
+      </c>
+      <c r="G149" s="1" t="inlineStr">
+        <is>
+          <t>Physically Completed</t>
+        </is>
+      </c>
+      <c r="H149" s="2" t="n">
+        <v>1023958.62</v>
+      </c>
+      <c r="I149" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J149" s="3" t="n">
+        <v>44541</v>
+      </c>
+      <c r="K149" s="3" t="n">
+        <v>46267</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="150">
+      <c r="A150" s="1" t="inlineStr">
+        <is>
+          <t>KAILARAS / PIPRONYA</t>
+        </is>
+      </c>
+      <c r="B150" s="1" t="inlineStr">
+        <is>
+          <t>2021-2022</t>
+        </is>
+      </c>
+      <c r="C150" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D150" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Pebble peripheral Bund for Community / Construction of Pebble peripheral/farm/field Bund for Community</t>
+        </is>
+      </c>
+      <c r="E150" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Bund</t>
+        </is>
+      </c>
+      <c r="F150" s="1" t="inlineStr">
+        <is>
+          <t>1701006034/WC/22012034793789 — NAVIN TALAB NIRMAN KARY BEECH KI NARI PAR ARRAT (WATER SHEED) CTR</t>
+        </is>
+      </c>
+      <c r="G150" s="1" t="inlineStr">
+        <is>
+          <t>Physically Completed</t>
+        </is>
+      </c>
+      <c r="H150" s="2" t="n">
+        <v>1494040.54</v>
+      </c>
+      <c r="I150" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J150" s="3" t="n">
+        <v>44392</v>
+      </c>
+      <c r="K150" s="3" t="n">
+        <v>46267</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="151">
+      <c r="A151" s="1" t="inlineStr">
+        <is>
+          <t>KAILARAS / BHILSAIYA</t>
+        </is>
+      </c>
+      <c r="B151" s="1" t="inlineStr">
+        <is>
+          <t>2024-2025</t>
+        </is>
+      </c>
+      <c r="C151" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Fisheries</t>
+        </is>
+      </c>
+      <c r="D151" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Fisheries Ponds for Community / Construction of Fishery Pond for Community</t>
+        </is>
+      </c>
+      <c r="E151" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Tank</t>
+        </is>
+      </c>
+      <c r="F151" s="1" t="inlineStr">
+        <is>
+          <t>1701006048/FR/22012034323741 — TALAB NIRMAN KARY MUNNA SHRIWASH KE KHET KE PAS</t>
+        </is>
+      </c>
+      <c r="G151" s="1" t="inlineStr">
+        <is>
+          <t>Physically Completed</t>
+        </is>
+      </c>
+      <c r="H151" s="2" t="n">
+        <v>1462225.12</v>
+      </c>
+      <c r="I151" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J151" s="3" t="n">
+        <v>45685</v>
+      </c>
+      <c r="K151" s="3" t="n">
+        <v>46266</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="152">
+      <c r="A152" s="1" t="inlineStr">
+        <is>
+          <t>KAILARAS / BHILSAIYA</t>
+        </is>
+      </c>
+      <c r="B152" s="1" t="inlineStr">
+        <is>
+          <t>2024-2025</t>
+        </is>
+      </c>
+      <c r="C152" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Fisheries</t>
+        </is>
+      </c>
+      <c r="D152" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Fisheries Ponds for Community / Construction of Fishery Pond for Community</t>
+        </is>
+      </c>
+      <c r="E152" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Tank</t>
+        </is>
+      </c>
+      <c r="F152" s="1" t="inlineStr">
+        <is>
+          <t>1701006048/FR/22012034323742 — TALAB NIRMAN KARY MATADEEN SHRIWASH KE KHET KE PAS</t>
+        </is>
+      </c>
+      <c r="G152" s="1" t="inlineStr">
+        <is>
+          <t>Physically Completed</t>
+        </is>
+      </c>
+      <c r="H152" s="2" t="n">
+        <v>1497281.85</v>
+      </c>
+      <c r="I152" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J152" s="3" t="n">
+        <v>45685</v>
+      </c>
+      <c r="K152" s="3" t="n">
+        <v>46266</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="153">
+      <c r="A153" s="1" t="inlineStr">
+        <is>
+          <t>KAILARAS / BHILSAIYA</t>
+        </is>
+      </c>
+      <c r="B153" s="1" t="inlineStr">
+        <is>
+          <t>2024-2025</t>
+        </is>
+      </c>
+      <c r="C153" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Fisheries</t>
+        </is>
+      </c>
+      <c r="D153" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Fisheries Ponds for Community / Construction of Fishery Pond for Community</t>
+        </is>
+      </c>
+      <c r="E153" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Tank</t>
+        </is>
+      </c>
+      <c r="F153" s="1" t="inlineStr">
+        <is>
+          <t>1701006048/FR/22012034323744 — TALAB NIRMAN KARY RAMSINGH KUSHWAH KE KHET KE PAS</t>
+        </is>
+      </c>
+      <c r="G153" s="1" t="inlineStr">
+        <is>
+          <t>Physically Completed</t>
+        </is>
+      </c>
+      <c r="H153" s="2" t="n">
+        <v>1450727.93</v>
+      </c>
+      <c r="I153" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J153" s="3" t="n">
+        <v>45685</v>
+      </c>
+      <c r="K153" s="3" t="n">
+        <v>46266</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="154">
+      <c r="A154" s="1" t="inlineStr">
+        <is>
+          <t>KAILARAS / BHILSAIYA</t>
+        </is>
+      </c>
+      <c r="B154" s="1" t="inlineStr">
+        <is>
+          <t>2024-2025</t>
+        </is>
+      </c>
+      <c r="C154" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Fisheries</t>
+        </is>
+      </c>
+      <c r="D154" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Fisheries Ponds for Community / Construction of Fishery Pond for Community</t>
+        </is>
+      </c>
+      <c r="E154" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Tank</t>
+        </is>
+      </c>
+      <c r="F154" s="1" t="inlineStr">
+        <is>
+          <t>1701006048/FR/22012034323745 — TALAB NIRMAN KARY DURGA KUSHWAH KE KHET KE PAS</t>
+        </is>
+      </c>
+      <c r="G154" s="1" t="inlineStr">
+        <is>
+          <t>Physically Completed</t>
+        </is>
+      </c>
+      <c r="H154" s="2" t="n">
+        <v>1328519.66</v>
+      </c>
+      <c r="I154" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J154" s="3" t="n">
+        <v>45685</v>
+      </c>
+      <c r="K154" s="3" t="n">
+        <v>46266</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="155">
+      <c r="A155" s="1" t="inlineStr">
+        <is>
+          <t>KAILARAS / BHILSAIYA</t>
+        </is>
+      </c>
+      <c r="B155" s="1" t="inlineStr">
+        <is>
+          <t>2023-2024</t>
+        </is>
+      </c>
+      <c r="C155" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D155" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Earthen graded Bund for Community / Construction of Earthen graded Bund for Community</t>
+        </is>
+      </c>
+      <c r="E155" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Bund</t>
+        </is>
+      </c>
+      <c r="F155" s="1" t="inlineStr">
+        <is>
+          <t>1701006048/WC/22012035173634 — MNREGA WATER SED EARTHEN BAND NIRMAN KARYA BUBU KE BEHAD ME BHILSAIYA</t>
+        </is>
+      </c>
+      <c r="G155" s="1" t="inlineStr">
+        <is>
+          <t>Physically Completed</t>
+        </is>
+      </c>
+      <c r="H155" s="2" t="n">
+        <v>1494673.63</v>
+      </c>
+      <c r="I155" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J155" s="3" t="n">
+        <v>45366</v>
+      </c>
+      <c r="K155" s="3" t="n">
+        <v>46266</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="156">
+      <c r="A156" s="1" t="inlineStr">
+        <is>
+          <t>KAILARAS / BHILSAIYA</t>
+        </is>
+      </c>
+      <c r="B156" s="1" t="inlineStr">
+        <is>
+          <t>2024-2025</t>
+        </is>
+      </c>
+      <c r="C156" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D156" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
+        </is>
+      </c>
+      <c r="E156" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Tank</t>
+        </is>
+      </c>
+      <c r="F156" s="1" t="inlineStr">
+        <is>
+          <t>1701006048/WC/22012035227196 — Talab nirman karya bhogiram ke behad ke pass</t>
+        </is>
+      </c>
+      <c r="G156" s="1" t="inlineStr">
+        <is>
+          <t>Physically Completed</t>
+        </is>
+      </c>
+      <c r="H156" s="2" t="n">
+        <v>2497515.76</v>
+      </c>
+      <c r="I156" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J156" s="3" t="n">
+        <v>45665</v>
+      </c>
+      <c r="K156" s="3" t="n">
+        <v>46266</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="157">
+      <c r="A157" s="1" t="inlineStr">
+        <is>
+          <t>KAILARAS / BHILSAIYA</t>
+        </is>
+      </c>
+      <c r="B157" s="1" t="inlineStr">
+        <is>
+          <t>2024-2025</t>
+        </is>
+      </c>
+      <c r="C157" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D157" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
+        </is>
+      </c>
+      <c r="E157" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Tank</t>
+        </is>
+      </c>
+      <c r="F157" s="1" t="inlineStr">
+        <is>
+          <t>1701006048/WC/22012035227197 — Talab nirman karya roshan jatav ke behad ke pass</t>
+        </is>
+      </c>
+      <c r="G157" s="1" t="inlineStr">
+        <is>
+          <t>Physically Completed</t>
+        </is>
+      </c>
+      <c r="H157" s="2" t="n">
+        <v>2466762.88</v>
+      </c>
+      <c r="I157" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J157" s="3" t="n">
+        <v>45665</v>
+      </c>
+      <c r="K157" s="3" t="n">
+        <v>46266</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="158">
+      <c r="A158" s="1" t="inlineStr">
+        <is>
+          <t>KAILARAS / BHILSAIYA</t>
+        </is>
+      </c>
+      <c r="B158" s="1" t="inlineStr">
+        <is>
+          <t>2024-2025</t>
+        </is>
+      </c>
+      <c r="C158" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D158" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
+        </is>
+      </c>
+      <c r="E158" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Tank</t>
+        </is>
+      </c>
+      <c r="F158" s="1" t="inlineStr">
+        <is>
+          <t>1701006048/WC/22012035227199 — Talab nirman karya soneram ke behad ke pass</t>
+        </is>
+      </c>
+      <c r="G158" s="1" t="inlineStr">
+        <is>
+          <t>Physically Completed</t>
+        </is>
+      </c>
+      <c r="H158" s="2" t="n">
+        <v>2453990.54</v>
+      </c>
+      <c r="I158" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J158" s="3" t="n">
+        <v>45665</v>
+      </c>
+      <c r="K158" s="3" t="n">
+        <v>46266</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="159">
+      <c r="A159" s="1" t="inlineStr">
+        <is>
+          <t>KAILARAS / PANIHARI</t>
+        </is>
+      </c>
+      <c r="B159" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C159" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D159" s="1" t="inlineStr">
+        <is>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
+        </is>
+      </c>
+      <c r="E159" s="1" t="inlineStr">
+        <is>
+          <t>Rural Housing</t>
+        </is>
+      </c>
+      <c r="F159" s="1" t="inlineStr">
+        <is>
+          <t>1701006056/IF/IAY/4900039 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP151971780</t>
+        </is>
+      </c>
+      <c r="G159" s="1" t="inlineStr">
+        <is>
+          <t>Physically Completed</t>
+        </is>
+      </c>
+      <c r="H159" s="2" t="n">
+        <v>23490</v>
+      </c>
+      <c r="I159" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J159" s="3" t="n">
+        <v>45832</v>
+      </c>
+      <c r="K159" s="3" t="n">
+        <v>46236</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="160">
+      <c r="A160" s="1" t="inlineStr">
+        <is>
+          <t>KAILARAS / BEHARARAJAGIR</t>
+        </is>
+      </c>
+      <c r="B160" s="1" t="inlineStr">
+        <is>
+          <t>2024-2025</t>
+        </is>
+      </c>
+      <c r="C160" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D160" s="1" t="inlineStr">
+        <is>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
+        </is>
+      </c>
+      <c r="E160" s="1" t="inlineStr">
+        <is>
+          <t>Rural Housing</t>
+        </is>
+      </c>
+      <c r="F160" s="1" t="inlineStr">
+        <is>
+          <t>1701006059/IF/IAY/4898648 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP152066560</t>
+        </is>
+      </c>
+      <c r="G160" s="1" t="inlineStr">
+        <is>
+          <t>Physically Completed</t>
+        </is>
+      </c>
+      <c r="H160" s="2" t="n">
+        <v>23490</v>
+      </c>
+      <c r="I160" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J160" s="3" t="n">
+        <v>45583</v>
+      </c>
+      <c r="K160" s="3" t="n">
+        <v>46208</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="161">
+      <c r="A161" s="1" t="inlineStr">
+        <is>
+          <t>KAILARAS / BEHARARAJAGIR</t>
+        </is>
+      </c>
+      <c r="B161" s="1" t="inlineStr">
+        <is>
+          <t>2024-2025</t>
+        </is>
+      </c>
+      <c r="C161" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D161" s="1" t="inlineStr">
+        <is>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
+        </is>
+      </c>
+      <c r="E161" s="1" t="inlineStr">
+        <is>
+          <t>Rural Housing</t>
+        </is>
+      </c>
+      <c r="F161" s="1" t="inlineStr">
+        <is>
+          <t>1701006059/IF/IAY/4898650 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP152066563</t>
+        </is>
+      </c>
+      <c r="G161" s="1" t="inlineStr">
+        <is>
+          <t>Physically Completed</t>
+        </is>
+      </c>
+      <c r="H161" s="2" t="n">
+        <v>23490</v>
+      </c>
+      <c r="I161" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J161" s="3" t="n">
+        <v>45583</v>
+      </c>
+      <c r="K161" s="3" t="n">
+        <v>46250</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="162">
+      <c r="A162" s="1" t="inlineStr">
+        <is>
+          <t>KAILARAS / BEHARARAJAGIR</t>
+        </is>
+      </c>
+      <c r="B162" s="1" t="inlineStr">
+        <is>
+          <t>2024-2025</t>
+        </is>
+      </c>
+      <c r="C162" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D162" s="1" t="inlineStr">
+        <is>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
+        </is>
+      </c>
+      <c r="E162" s="1" t="inlineStr">
+        <is>
+          <t>Rural Housing</t>
+        </is>
+      </c>
+      <c r="F162" s="1" t="inlineStr">
+        <is>
+          <t>1701006059/IF/IAY/5730610 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP152066511</t>
+        </is>
+      </c>
+      <c r="G162" s="1" t="inlineStr">
+        <is>
+          <t>Physically Completed</t>
+        </is>
+      </c>
+      <c r="H162" s="2" t="n">
+        <v>23490</v>
+      </c>
+      <c r="I162" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J162" s="3" t="n">
+        <v>45583</v>
+      </c>
+      <c r="K162" s="3" t="n">
+        <v>46250</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="163">
+      <c r="A163" s="1" t="inlineStr">
+        <is>
+          <t>KAILARAS / KHIRI</t>
+        </is>
+      </c>
+      <c r="B163" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C163" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D163" s="1" t="inlineStr">
+        <is>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
+        </is>
+      </c>
+      <c r="E163" s="1" t="inlineStr">
+        <is>
+          <t>Rural Housing</t>
+        </is>
+      </c>
+      <c r="F163" s="1" t="inlineStr">
+        <is>
+          <t>1701006061/IF/IAY/5610269 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP151782758</t>
+        </is>
+      </c>
+      <c r="G163" s="1" t="inlineStr">
+        <is>
+          <t>Physically Completed</t>
+        </is>
+      </c>
+      <c r="H163" s="2" t="n">
+        <v>27000</v>
+      </c>
+      <c r="I163" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J163" s="3" t="n">
+        <v>45814</v>
+      </c>
+      <c r="K163" s="3" t="n">
+        <v>46278</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="164">
+      <c r="A164" s="1" t="inlineStr">
+        <is>
+          <t>SABALGARH / JAWAHARGARH</t>
+        </is>
+      </c>
+      <c r="B164" s="1" t="inlineStr">
+        <is>
+          <t>2024-2025</t>
+        </is>
+      </c>
+      <c r="C164" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D164" s="1" t="inlineStr">
+        <is>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
+        </is>
+      </c>
+      <c r="E164" s="1" t="inlineStr">
+        <is>
+          <t>Rural Housing</t>
+        </is>
+      </c>
+      <c r="F164" s="1" t="inlineStr">
+        <is>
+          <t>1701007006/IF/IAY/4722200 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP145498961</t>
+        </is>
+      </c>
+      <c r="G164" s="1" t="inlineStr">
+        <is>
+          <t>Physically Completed</t>
+        </is>
+      </c>
+      <c r="H164" s="2" t="n">
+        <v>23490</v>
+      </c>
+      <c r="I164" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J164" s="3" t="n">
+        <v>45731</v>
+      </c>
+      <c r="K164" s="3" t="n">
+        <v>46243</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="165">
+      <c r="A165" s="1" t="inlineStr">
+        <is>
+          <t>SABALGARH / JAWAHARGARH</t>
+        </is>
+      </c>
+      <c r="B165" s="1" t="inlineStr">
+        <is>
+          <t>2024-2025</t>
+        </is>
+      </c>
+      <c r="C165" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D165" s="1" t="inlineStr">
+        <is>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
+        </is>
+      </c>
+      <c r="E165" s="1" t="inlineStr">
+        <is>
+          <t>Rural Housing</t>
+        </is>
+      </c>
+      <c r="F165" s="1" t="inlineStr">
+        <is>
+          <t>1701007006/IF/IAY/4722564 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP144420620</t>
+        </is>
+      </c>
+      <c r="G165" s="1" t="inlineStr">
+        <is>
+          <t>Physically Completed</t>
+        </is>
+      </c>
+      <c r="H165" s="2" t="n">
+        <v>27000</v>
+      </c>
+      <c r="I165" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J165" s="3" t="n">
+        <v>45678</v>
+      </c>
+      <c r="K165" s="3" t="n">
+        <v>46306</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="166">
+      <c r="A166" s="1" t="inlineStr">
+        <is>
+          <t>SABALGARH / JAWAHARGARH</t>
+        </is>
+      </c>
+      <c r="B166" s="1" t="inlineStr">
+        <is>
+          <t>2024-2025</t>
+        </is>
+      </c>
+      <c r="C166" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D166" s="1" t="inlineStr">
+        <is>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
+        </is>
+      </c>
+      <c r="E166" s="1" t="inlineStr">
+        <is>
+          <t>Rural Housing</t>
+        </is>
+      </c>
+      <c r="F166" s="1" t="inlineStr">
+        <is>
+          <t>1701007006/IF/IAY/4894161 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP151951175</t>
+        </is>
+      </c>
+      <c r="G166" s="1" t="inlineStr">
+        <is>
+          <t>Physically Completed</t>
+        </is>
+      </c>
+      <c r="H166" s="2" t="n">
+        <v>23490</v>
+      </c>
+      <c r="I166" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J166" s="3" t="n">
+        <v>45722</v>
+      </c>
+      <c r="K166" s="3" t="n">
+        <v>46236</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="167">
+      <c r="A167" s="1" t="inlineStr">
+        <is>
+          <t>SABALGARH / JAWAHARGARH</t>
+        </is>
+      </c>
+      <c r="B167" s="1" t="inlineStr">
+        <is>
+          <t>2024-2025</t>
+        </is>
+      </c>
+      <c r="C167" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D167" s="1" t="inlineStr">
+        <is>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
+        </is>
+      </c>
+      <c r="E167" s="1" t="inlineStr">
+        <is>
+          <t>Rural Housing</t>
+        </is>
+      </c>
+      <c r="F167" s="1" t="inlineStr">
+        <is>
+          <t>1701007006/IF/IAY/4894169 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP151951212</t>
+        </is>
+      </c>
+      <c r="G167" s="1" t="inlineStr">
+        <is>
+          <t>Physically Completed</t>
+        </is>
+      </c>
+      <c r="H167" s="2" t="n">
+        <v>23490</v>
+      </c>
+      <c r="I167" s="2" t="n">
+        <v>1800</v>
+      </c>
+      <c r="J167" s="3" t="n">
+        <v>45722</v>
+      </c>
+      <c r="K167" s="3" t="n">
+        <v>46236</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="168">
+      <c r="A168" s="1" t="inlineStr">
+        <is>
+          <t>SABALGARH / BAMSOLI</t>
+        </is>
+      </c>
+      <c r="B168" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C168" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D168" s="1" t="inlineStr">
+        <is>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
+        </is>
+      </c>
+      <c r="E168" s="1" t="inlineStr">
+        <is>
+          <t>Rural Housing</t>
+        </is>
+      </c>
+      <c r="F168" s="1" t="inlineStr">
+        <is>
+          <t>1701007050/IF/IAY/5303428 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP148225386</t>
+        </is>
+      </c>
+      <c r="G168" s="1" t="inlineStr">
+        <is>
+          <t>Physically Completed</t>
+        </is>
+      </c>
+      <c r="H168" s="2" t="n">
+        <v>27000</v>
+      </c>
+      <c r="I168" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J168" s="3" t="n">
+        <v>45897</v>
+      </c>
+      <c r="K168" s="3" t="n">
+        <v>46306</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="169">
+      <c r="A169" s="1" t="inlineStr">
+        <is>
+          <t>SABALGARH / BAMSOLI</t>
+        </is>
+      </c>
+      <c r="B169" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C169" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D169" s="1" t="inlineStr">
+        <is>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
+        </is>
+      </c>
+      <c r="E169" s="1" t="inlineStr">
+        <is>
+          <t>Rural Housing</t>
+        </is>
+      </c>
+      <c r="F169" s="1" t="inlineStr">
+        <is>
+          <t>1701007050/IF/IAY/5313977 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP148266270</t>
+        </is>
+      </c>
+      <c r="G169" s="1" t="inlineStr">
+        <is>
+          <t>Physically Completed</t>
+        </is>
+      </c>
+      <c r="H169" s="2" t="n">
+        <v>27000</v>
+      </c>
+      <c r="I169" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J169" s="3" t="n">
+        <v>45897</v>
+      </c>
+      <c r="K169" s="3" t="n">
+        <v>46306</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="170">
+      <c r="A170" s="1" t="inlineStr">
+        <is>
+          <t>SABALGARH / BAMSOLI</t>
+        </is>
+      </c>
+      <c r="B170" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C170" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D170" s="1" t="inlineStr">
+        <is>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
+        </is>
+      </c>
+      <c r="E170" s="1" t="inlineStr">
+        <is>
+          <t>Rural Housing</t>
+        </is>
+      </c>
+      <c r="F170" s="1" t="inlineStr">
+        <is>
+          <t>1701007050/IF/IAY/5324926 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP148216485</t>
+        </is>
+      </c>
+      <c r="G170" s="1" t="inlineStr">
+        <is>
+          <t>Physically Completed</t>
+        </is>
+      </c>
+      <c r="H170" s="2" t="n">
+        <v>23490</v>
+      </c>
+      <c r="I170" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J170" s="3" t="n">
+        <v>45897</v>
+      </c>
+      <c r="K170" s="3" t="n">
+        <v>46243</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="171">
+      <c r="A171" s="1" t="inlineStr">
+        <is>
           <t>SABALGARH / PACHER</t>
         </is>
       </c>
-      <c r="B139" s="1" t="inlineStr">
+      <c r="B171" s="1" t="inlineStr">
+        <is>
+          <t>2024-2025</t>
+        </is>
+      </c>
+      <c r="C171" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D171" s="1" t="inlineStr">
+        <is>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
+        </is>
+      </c>
+      <c r="E171" s="1" t="inlineStr">
+        <is>
+          <t>Rural Housing</t>
+        </is>
+      </c>
+      <c r="F171" s="1" t="inlineStr">
+        <is>
+          <t>1701007061/IF/IAY/4528989 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP146606671</t>
+        </is>
+      </c>
+      <c r="G171" s="1" t="inlineStr">
+        <is>
+          <t>Physically Completed</t>
+        </is>
+      </c>
+      <c r="H171" s="2" t="n">
+        <v>23490</v>
+      </c>
+      <c r="I171" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J171" s="3" t="n">
+        <v>45698</v>
+      </c>
+      <c r="K171" s="3" t="n">
+        <v>46236</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="172">
+      <c r="A172" s="1" t="inlineStr">
+        <is>
+          <t>SABALGARH / PACHER</t>
+        </is>
+      </c>
+      <c r="B172" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
-      <c r="C139" s="1" t="inlineStr">
+      <c r="C172" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
-      <c r="D139" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="E139" s="1" t="inlineStr">
+      <c r="D172" s="1" t="inlineStr">
+        <is>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
+        </is>
+      </c>
+      <c r="E172" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
-      <c r="F139" s="1" t="inlineStr">
+      <c r="F172" s="1" t="inlineStr">
         <is>
           <t>1701007061/IF/IAY/5492645 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP147277410</t>
         </is>
       </c>
-      <c r="G139" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="H139" s="2" t="n">
+      <c r="G172" s="1" t="inlineStr">
+        <is>
+          <t>Physically Completed</t>
+        </is>
+      </c>
+      <c r="H172" s="2" t="n">
         <v>23490</v>
       </c>
-      <c r="I139" s="2" t="n">
+      <c r="I172" s="2" t="n">
         <v>1500</v>
       </c>
-      <c r="J139" s="3" t="n">
+      <c r="J172" s="3" t="n">
         <v>45992</v>
       </c>
-      <c r="K139" s="3" t="n">
+      <c r="K172" s="3" t="n">
         <v>46236</v>
       </c>
     </row>
   </sheetData>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Company/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:title/>