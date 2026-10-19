--- v0 (2026-08-30)
+++ v1 (2026-10-19)
@@ -135,51 +135,51 @@
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
   <dimension ref="A1:K24"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="true" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <selection activeCell="A1" activeCellId="0" pane="topLeft" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1024" min="1" style="0" customWidth="false" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="0" t="inlineStr">
         <is>
-          <t>Exported on: 2026-08-30 23:10:55</t>
+          <t>Exported on: 2026-10-19 17:21:42</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="0" t="inlineStr">
         <is>
           <t>Filters applied:</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="0" t="inlineStr">
         <is>
           <t>  Data source: VBGRAMG</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="0" t="inlineStr">
         <is>
           <t>  District: BHIND</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
@@ -273,427 +273,427 @@
       </c>
       <c r="K11" s="3" t="inlineStr">
         <is>
           <t>Work Completed Date</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="12">
       <c r="A12" s="1" t="inlineStr">
         <is>
           <t>ATER</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C12" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D12" s="1" t="inlineStr">
         <is>
-          <t>Constr of GP for community / Construction of Gram Panchayat/Panchayat Bhavan Building for Community</t>
+          <t>Constr of GP for community / Construction of Gram Panchayat Building for Community</t>
         </is>
       </c>
       <c r="E12" s="1" t="inlineStr">
         <is>
           <t>Constr of GP Bhawan</t>
         </is>
       </c>
       <c r="F12" s="1" t="inlineStr">
         <is>
           <t>1702001019/AV/22012034533686 — Gaushala Nirman- Gram Dehra</t>
         </is>
       </c>
       <c r="G12" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H12" s="2" t="n">
         <v>4328556.29</v>
       </c>
       <c r="I12" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J12" s="3" t="n">
         <v>44092</v>
       </c>
       <c r="K12" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="13">
       <c r="A13" s="1" t="inlineStr">
         <is>
           <t>ATER</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C13" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D13" s="1" t="inlineStr">
         <is>
-          <t>Constr of GP for community / Construction of Gram Panchayat/Panchayat Bhavan Building for Community</t>
+          <t>Constr of GP for community / Construction of Gram Panchayat Building for Community</t>
         </is>
       </c>
       <c r="E13" s="1" t="inlineStr">
         <is>
           <t>Constr of GP Bhawan</t>
         </is>
       </c>
       <c r="F13" s="1" t="inlineStr">
         <is>
           <t>1702001019/AV/22012034542403 — Fodder Development Gram Punchayat Dehra</t>
         </is>
       </c>
       <c r="G13" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H13" s="2" t="n">
         <v>792213.45</v>
       </c>
       <c r="I13" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J13" s="3" t="n">
         <v>44155</v>
       </c>
       <c r="K13" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="14">
       <c r="A14" s="1" t="inlineStr">
         <is>
           <t>ATER</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C14" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Flood Control and Protection</t>
         </is>
       </c>
       <c r="D14" s="1" t="inlineStr">
         <is>
-          <t>Constr of drain for coastal protection for Comm. / Construction of Storm Water drain for coastal protection for Community</t>
+          <t>Constr of drain for coastal protection for Comm. / Construction of Storm Water Drain for Community</t>
         </is>
       </c>
       <c r="E14" s="1" t="inlineStr">
         <is>
           <t>Works for Flood Control and Protection</t>
         </is>
       </c>
       <c r="F14" s="1" t="inlineStr">
         <is>
           <t>1702001019/FP/22012034627291 — नाला निर्माण शा. प्रा. शाला से तालाब तक , ग्राम रानीपुरा मै  , ग्राम पंचायत देहरा</t>
         </is>
       </c>
       <c r="G14" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H14" s="2" t="n">
         <v>1486194.19</v>
       </c>
       <c r="I14" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J14" s="3" t="n">
         <v>44515</v>
       </c>
       <c r="K14" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="15">
       <c r="A15" s="1" t="inlineStr">
         <is>
           <t>ATER</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C15" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D15" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E15" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F15" s="1" t="inlineStr">
         <is>
           <t>1702001019/IF/22012034750160 — Khet Talab Nirman- Bhure Singh Ke Khet Par, Ranipura</t>
         </is>
       </c>
       <c r="G15" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H15" s="2" t="n">
         <v>337715.44</v>
       </c>
       <c r="I15" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J15" s="3" t="n">
         <v>44343</v>
       </c>
       <c r="K15" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="16">
       <c r="A16" s="1" t="inlineStr">
         <is>
           <t>ATER</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C16" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D16" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E16" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F16" s="1" t="inlineStr">
         <is>
           <t>1702001019/IF/IAY/4915650 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP113955487</t>
         </is>
       </c>
       <c r="G16" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H16" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I16" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J16" s="3" t="n">
         <v>45919</v>
       </c>
       <c r="K16" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="17">
       <c r="A17" s="1" t="inlineStr">
         <is>
           <t>ATER</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C17" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D17" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E17" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F17" s="1" t="inlineStr">
         <is>
           <t>1702001019/IF/IAY/4924452 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP113954504</t>
         </is>
       </c>
       <c r="G17" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H17" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I17" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J17" s="3" t="n">
         <v>45703</v>
       </c>
       <c r="K17" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="18">
       <c r="A18" s="1" t="inlineStr">
         <is>
           <t>ATER</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C18" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D18" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E18" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F18" s="1" t="inlineStr">
         <is>
           <t>1702001019/IF/IAY/4924453 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP113955509</t>
         </is>
       </c>
       <c r="G18" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H18" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I18" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J18" s="3" t="n">
         <v>45955</v>
       </c>
       <c r="K18" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="19">
       <c r="A19" s="1" t="inlineStr">
         <is>
           <t>ATER</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C19" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D19" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>IAY Houses / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E19" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F19" s="1" t="inlineStr">
         <is>
           <t>1702001019/IF/IAY/79796 — Construction of IAY House -IAY REG. NO. MP-02-001-019-002/21</t>
         </is>
       </c>
       <c r="G19" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H19" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I19" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J19" s="3" t="n">
         <v>42376</v>
       </c>
       <c r="K19" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="20">
       <c r="A20" s="1" t="inlineStr">
         <is>
           <t>ATER</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C20" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D20" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>IAY Houses / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E20" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F20" s="1" t="inlineStr">
         <is>
           <t>1702001019/IF/IAY/80133 — Construction of IAY House -IAY REG. NO. MP-02-001-019-001/8</t>
         </is>
       </c>
       <c r="G20" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H20" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I20" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J20" s="3" t="n">
         <v>42377</v>