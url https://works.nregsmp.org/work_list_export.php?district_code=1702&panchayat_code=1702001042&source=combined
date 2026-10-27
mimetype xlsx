--- v0 (2026-09-01)
+++ v1 (2026-10-27)
@@ -135,51 +135,51 @@
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
   <dimension ref="A1:K128"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="true" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <selection activeCell="A1" activeCellId="0" pane="topLeft" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1024" min="1" style="0" customWidth="false" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="0" t="inlineStr">
         <is>
-          <t>Exported on: 2026-09-01 10:04:07</t>
+          <t>Exported on: 2026-10-27 03:17:03</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="0" t="inlineStr">
         <is>
           <t>Filters applied:</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="0" t="inlineStr">
         <is>
           <t>  Data source: MGNREGA + VBGRAMG</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="0" t="inlineStr">
         <is>
           <t>  District: BHIND</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
@@ -565,51 +565,51 @@
       <c r="J17" s="3" t="n">
         <v>44288</v>
       </c>
       <c r="K17" s="3" t="n">
         <v>45587</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="18">
       <c r="A18" s="1" t="inlineStr">
         <is>
           <t>ATER</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C18" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Flood Control and Protection</t>
         </is>
       </c>
       <c r="D18" s="1" t="inlineStr">
         <is>
-          <t>Constr of drain for coastal protection for Comm. / Construction of Storm Water drain for coastal protection for Community</t>
+          <t>Constr of drain for coastal protection for Comm. / Construction of Storm Water Drain for Community</t>
         </is>
       </c>
       <c r="E18" s="1" t="inlineStr">
         <is>
           <t>Works for Flood Control and Protection</t>
         </is>
       </c>
       <c r="F18" s="1" t="inlineStr">
         <is>
           <t>1702001042/FP/22012034626456 — Construction work of RCC Nala nirman - parsuram ke makan ke samane se bamba ke or</t>
         </is>
       </c>
       <c r="G18" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H18" s="2" t="n">
         <v>113000</v>
       </c>
       <c r="I18" s="2" t="n">
         <v>111385</v>
       </c>
       <c r="J18" s="3" t="n">
         <v>44602</v>
@@ -2348,145 +2348,145 @@
       <c r="J54" s="3" t="n">
         <v>45082</v>
       </c>
       <c r="K54" s="3" t="n">
         <v>45617</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="55">
       <c r="A55" s="1" t="inlineStr">
         <is>
           <t>ATER</t>
         </is>
       </c>
       <c r="B55" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C55" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D55" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E55" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F55" s="1" t="inlineStr">
         <is>
           <t>1702001042/IF/IAY/4742235 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP113464414</t>
         </is>
       </c>
       <c r="G55" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H55" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I55" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J55" s="3" t="n">
         <v>45569</v>
       </c>
       <c r="K55" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="56">
       <c r="A56" s="1" t="inlineStr">
         <is>
           <t>ATER</t>
         </is>
       </c>
       <c r="B56" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C56" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D56" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E56" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F56" s="1" t="inlineStr">
         <is>
           <t>1702001042/IF/IAY/5560551 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP113463950</t>
         </is>
       </c>
       <c r="G56" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H56" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I56" s="2" t="n">
         <v>3132</v>
       </c>
       <c r="J56" s="3" t="n">
         <v>45980</v>
       </c>
       <c r="K56" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="57">
       <c r="A57" s="1" t="inlineStr">
         <is>
           <t>ATER</t>
         </is>
       </c>
       <c r="B57" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C57" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D57" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E57" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F57" s="1" t="inlineStr">
         <is>
           <t>1702001042/IF/IAY/5561679 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP113464248</t>
         </is>
       </c>
       <c r="G57" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H57" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I57" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J57" s="3" t="n">
         <v>45712</v>
@@ -4374,192 +4374,192 @@
         <v>0</v>
       </c>
       <c r="J96" s="3" t="n">
         <v>44471</v>
       </c>
       <c r="K96" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="97">
       <c r="A97" s="1" t="inlineStr">
         <is>
           <t>ATER</t>
         </is>
       </c>
       <c r="B97" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C97" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D97" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E97" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F97" s="1" t="inlineStr">
         <is>
           <t>1702001042/RC/22012034845152 — c c road laxminarayn ke darwaje se rajendra ke darwaje ke or bhujpura</t>
         </is>
       </c>
       <c r="G97" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H97" s="2" t="n">
         <v>35000</v>
       </c>
       <c r="I97" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J97" s="3" t="n">
         <v>45748</v>
       </c>
       <c r="K97" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="98">
       <c r="A98" s="1" t="inlineStr">
         <is>
           <t>ATER</t>
         </is>
       </c>
       <c r="B98" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C98" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D98" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E98" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F98" s="1" t="inlineStr">
         <is>
           <t>1702001042/RC/22012034845250 — c c roaad  kali mata mandir se phool singh ke makan ke or bhujpura</t>
         </is>
       </c>
       <c r="G98" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H98" s="2" t="n">
         <v>115000</v>
       </c>
       <c r="I98" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J98" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K98" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="99">
       <c r="A99" s="1" t="inlineStr">
         <is>
           <t>ATER</t>
         </is>
       </c>
       <c r="B99" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C99" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D99" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E99" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F99" s="1" t="inlineStr">
         <is>
           <t>1702001042/RC/22012034845251 — c c road  main road se rakesh ke darwaje ke or bhujpura</t>
         </is>
       </c>
       <c r="G99" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H99" s="2" t="n">
         <v>35000</v>
       </c>
       <c r="I99" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J99" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K99" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="100">
       <c r="A100" s="1" t="inlineStr">
         <is>
           <t>ATER</t>
         </is>
       </c>
       <c r="B100" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C100" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D100" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E100" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F100" s="1" t="inlineStr">
         <is>
           <t>1702001042/RC/22012034845252 — C C Road - Pappu Ke Makan Se Raju Ke Makan Tak Balmik Ka Pura</t>
         </is>
       </c>
       <c r="G100" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H100" s="2" t="n">
         <v>77000</v>
       </c>
       <c r="I100" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J100" s="3" t="n">
         <v>45761</v>
@@ -4807,98 +4807,98 @@
       <c r="J105" s="3" t="n">
         <v>41959</v>
       </c>
       <c r="K105" s="3" t="n">
         <v>42520</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="106">
       <c r="A106" s="1" t="inlineStr">
         <is>
           <t>ATER</t>
         </is>
       </c>
       <c r="B106" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C106" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D106" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Sanitary Complex / Construction of Community Sanitary Complex</t>
+          <t>Construction of Community Sanitary Complex / Construction of Community Sanitary Complex for Community</t>
         </is>
       </c>
       <c r="E106" s="1" t="inlineStr">
         <is>
           <t>Community Sanitary Complex</t>
         </is>
       </c>
       <c r="F106" s="1" t="inlineStr">
         <is>
           <t>1702001042/RS/22012034587634 — community senetry complex bhujpura</t>
         </is>
       </c>
       <c r="G106" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H106" s="2" t="n">
         <v>43000</v>
       </c>
       <c r="I106" s="2" t="n">
         <v>14433</v>
       </c>
       <c r="J106" s="3" t="n">
         <v>44830</v>
       </c>
       <c r="K106" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="107">
       <c r="A107" s="1" t="inlineStr">
         <is>
           <t>ATER</t>
         </is>
       </c>
       <c r="B107" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C107" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D107" s="1" t="inlineStr">
         <is>
-          <t>Construction of Vermi Compost structure for Groups / Construction of Vermi Compost structure for Groups</t>
+          <t>Construction of Vermi Compost structure for Groups / Construction of Vermi Compost Structure for Groups</t>
         </is>
       </c>
       <c r="E107" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F107" s="1" t="inlineStr">
         <is>
           <t>1702001042/RS/22012034692111 — Segrigation sed - bhujpura</t>
         </is>
       </c>
       <c r="G107" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H107" s="2" t="n">
         <v>33000</v>
       </c>
       <c r="I107" s="2" t="n">
         <v>18343</v>
       </c>
       <c r="J107" s="3" t="n">
         <v>45116</v>