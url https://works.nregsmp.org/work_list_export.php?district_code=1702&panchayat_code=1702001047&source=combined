--- v0 (2026-09-05)
+++ v1 (2026-10-23)
@@ -135,51 +135,51 @@
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
   <dimension ref="A1:K247"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="true" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <selection activeCell="A1" activeCellId="0" pane="topLeft" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1024" min="1" style="0" customWidth="false" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="0" t="inlineStr">
         <is>
-          <t>Exported on: 2026-09-05 13:13:21</t>
+          <t>Exported on: 2026-10-23 00:12:00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="0" t="inlineStr">
         <is>
           <t>Filters applied:</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="0" t="inlineStr">
         <is>
           <t>  Data source: MGNREGA + VBGRAMG</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="0" t="inlineStr">
         <is>
           <t>  District: BHIND</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
@@ -3051,51 +3051,51 @@
         <v>0</v>
       </c>
       <c r="J69" s="3" t="n">
         <v>45789</v>
       </c>
       <c r="K69" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="70">
       <c r="A70" s="1" t="inlineStr">
         <is>
           <t>ATER</t>
         </is>
       </c>
       <c r="B70" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C70" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D70" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E70" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F70" s="1" t="inlineStr">
         <is>
           <t>1702001047/IF/22012035522305 — khet talab nirman karya siyaram ke khet par badapura</t>
         </is>
       </c>
       <c r="G70" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H70" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I70" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J70" s="3" t="n">
         <v>45761</v>
@@ -3341,51 +3341,51 @@
         <v>106730.52</v>
       </c>
       <c r="J75" s="3" t="n">
         <v>45796</v>
       </c>
       <c r="K75" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="76">
       <c r="A76" s="1" t="inlineStr">
         <is>
           <t>ATER</t>
         </is>
       </c>
       <c r="B76" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C76" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D76" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E76" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F76" s="1" t="inlineStr">
         <is>
           <t>1702001047/IF/22012035522604 — khet talab nirman karya siyaram ke khet par badapura</t>
         </is>
       </c>
       <c r="G76" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H76" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I76" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J76" s="3" t="n">
         <v>45761</v>
@@ -3486,194 +3486,194 @@
       <c r="J78" s="3" t="n">
         <v>45036</v>
       </c>
       <c r="K78" s="3" t="n">
         <v>45783</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="79">
       <c r="A79" s="1" t="inlineStr">
         <is>
           <t>ATER</t>
         </is>
       </c>
       <c r="B79" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C79" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D79" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E79" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F79" s="1" t="inlineStr">
         <is>
           <t>1702001047/IF/IAY/4530720 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP149116552</t>
         </is>
       </c>
       <c r="G79" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H79" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I79" s="2" t="n">
         <v>6264</v>
       </c>
       <c r="J79" s="3" t="n">
         <v>45780</v>
       </c>
       <c r="K79" s="3" t="n">
         <v>46222</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="80">
       <c r="A80" s="1" t="inlineStr">
         <is>
           <t>ATER</t>
         </is>
       </c>
       <c r="B80" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C80" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D80" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E80" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F80" s="1" t="inlineStr">
         <is>
           <t>1702001047/IF/IAY/4530721 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP149116567</t>
         </is>
       </c>
       <c r="G80" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H80" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I80" s="2" t="n">
         <v>3132</v>
       </c>
       <c r="J80" s="3" t="n">
         <v>45780</v>
       </c>
       <c r="K80" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="81">
       <c r="A81" s="1" t="inlineStr">
         <is>
           <t>ATER</t>
         </is>
       </c>
       <c r="B81" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C81" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D81" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E81" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F81" s="1" t="inlineStr">
         <is>
           <t>1702001047/IF/IAY/4868438 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP149116471</t>
         </is>
       </c>
       <c r="G81" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H81" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I81" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J81" s="3" t="n">
         <v>45593</v>
       </c>
       <c r="K81" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="82">
       <c r="A82" s="1" t="inlineStr">
         <is>
           <t>ATER</t>
         </is>
       </c>
       <c r="B82" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C82" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D82" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E82" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F82" s="1" t="inlineStr">
         <is>
           <t>1702001047/IF/IAY/4868439 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP149116495</t>
         </is>
       </c>
       <c r="G82" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H82" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I82" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J82" s="3" t="n">
         <v>45593</v>
@@ -7293,51 +7293,51 @@
       <c r="J157" s="3" t="n">
         <v>44814</v>
       </c>
       <c r="K157" s="3" t="n">
         <v>44894</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="158">
       <c r="A158" s="1" t="inlineStr">
         <is>
           <t>ATER</t>
         </is>
       </c>
       <c r="B158" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C158" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D158" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Sanitary Complex / Construction of Community Sanitary Complex</t>
+          <t>Construction of Community Sanitary Complex / Construction of Community Sanitary Complex for Community</t>
         </is>
       </c>
       <c r="E158" s="1" t="inlineStr">
         <is>
           <t>Community Sanitary Complex</t>
         </is>
       </c>
       <c r="F158" s="1" t="inlineStr">
         <is>
           <t>1702001047/RS/22012035133950 — Samudayik Swachhta Parisar - Kadora</t>
         </is>
       </c>
       <c r="G158" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H158" s="2" t="n">
         <v>43000</v>
       </c>
       <c r="I158" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J158" s="3" t="n">
         <v>45396</v>
@@ -11006,145 +11006,145 @@
         <v>84864</v>
       </c>
       <c r="J234" s="3" t="n">
         <v>45205</v>
       </c>
       <c r="K234" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="235">
       <c r="A235" s="1" t="inlineStr">
         <is>
           <t>ATER</t>
         </is>
       </c>
       <c r="B235" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C235" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D235" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E235" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F235" s="1" t="inlineStr">
         <is>
           <t>1702001047/WC/22012035258959 — khet talab nirman karya shiv kumar ke khet par badapura</t>
         </is>
       </c>
       <c r="G235" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H235" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I235" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J235" s="3" t="n">
         <v>45753</v>
       </c>
       <c r="K235" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="236">
       <c r="A236" s="1" t="inlineStr">
         <is>
           <t>ATER</t>
         </is>
       </c>
       <c r="B236" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C236" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D236" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E236" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F236" s="1" t="inlineStr">
         <is>
           <t>1702001047/WC/22012035285267 — khet talab nirman karya siyaram ke khet par badapura</t>
         </is>
       </c>
       <c r="G236" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H236" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I236" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J236" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K236" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="237">
       <c r="A237" s="1" t="inlineStr">
         <is>
           <t>ATER</t>
         </is>
       </c>
       <c r="B237" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C237" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D237" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E237" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F237" s="1" t="inlineStr">
         <is>
           <t>1702001047/WC/22012035285268 — khet talab nirman karya devendra sharma  ke khet par badapura</t>
         </is>
       </c>
       <c r="G237" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H237" s="2" t="n">
         <v>147621.16</v>
       </c>
       <c r="I237" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J237" s="3" t="n">
         <v>45761</v>
@@ -11194,145 +11194,145 @@
         <v>0</v>
       </c>
       <c r="J238" s="3" t="n">
         <v>46121</v>
       </c>
       <c r="K238" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="239">
       <c r="A239" s="1" t="inlineStr">
         <is>
           <t>ATER</t>
         </is>
       </c>
       <c r="B239" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C239" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D239" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E239" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F239" s="1" t="inlineStr">
         <is>
           <t>1702001047/WC/22012035285270 — khet talab nirman karya asharam ke khet par badapura</t>
         </is>
       </c>
       <c r="G239" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H239" s="2" t="n">
         <v>147621.16</v>
       </c>
       <c r="I239" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J239" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K239" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="240">
       <c r="A240" s="1" t="inlineStr">
         <is>
           <t>ATER</t>
         </is>
       </c>
       <c r="B240" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C240" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D240" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E240" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F240" s="1" t="inlineStr">
         <is>
           <t>1702001047/WC/22012035285271 — khet talab nirman karya jay narayan  ke khet par badapura</t>
         </is>
       </c>
       <c r="G240" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H240" s="2" t="n">
         <v>147621.16</v>
       </c>
       <c r="I240" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J240" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K240" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="241">
       <c r="A241" s="1" t="inlineStr">
         <is>
           <t>ATER</t>
         </is>
       </c>
       <c r="B241" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C241" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D241" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-Borewell recharge for Comm / Construction of Sand filter for borewell recharge for Community</t>
+          <t>Constr of Sand filter-Borewell recharge for Comm / Construction of Sand-Filled Groundwater Recharge in Borewell for Community</t>
         </is>
       </c>
       <c r="E241" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F241" s="1" t="inlineStr">
         <is>
           <t>1702001047/WC/22012035300897 — dag well reeharj pit baghiya ke kua ke pass kadora</t>
         </is>
       </c>
       <c r="G241" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H241" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I241" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J241" s="3" t="n">
         <v>45761</v>
@@ -11384,76 +11384,76 @@
       <c r="J242" s="3" t="n">
         <v>45791</v>
       </c>
       <c r="K242" s="3" t="n">
         <v>46126</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="243">
       <c r="A243" s="1" t="inlineStr">
         <is>
           <t>ATER</t>
         </is>
       </c>
       <c r="B243" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C243" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D243" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
+          <t>Construction of Recharge Pits for Community / Construction of Recharge Pit for Community</t>
         </is>
       </c>
       <c r="E243" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F243" s="1" t="inlineStr">
         <is>
           <t>1702001047/WC/VB/22012035330016 — Sokta gadda nirman karya subedar ke ghar ke pass kadora ka pura</t>
         </is>
       </c>
       <c r="G243" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H243" s="2" t="n">
         <v>28505.05</v>
       </c>
       <c r="I243" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J243" s="3" t="n">
-        <v>46233</v>
+        <v>46275</v>
       </c>
       <c r="K243" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="244">
       <c r="A244" s="1" t="inlineStr">
         <is>
           <t>ATER</t>
         </is>
       </c>
       <c r="B244" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C244" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="D244" s="1" t="inlineStr">
         <is>
           <t>Renovation / Renovation of Community Water Harvesting Ponds for Community</t>
         </is>
       </c>
       <c r="E244" s="1" t="inlineStr">