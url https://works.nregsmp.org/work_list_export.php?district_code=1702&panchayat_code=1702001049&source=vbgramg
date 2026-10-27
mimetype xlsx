--- v0 (2026-09-11)
+++ v1 (2026-10-27)
@@ -135,51 +135,51 @@
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
   <dimension ref="A1:K16"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="true" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <selection activeCell="A1" activeCellId="0" pane="topLeft" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1024" min="1" style="0" customWidth="false" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="0" t="inlineStr">
         <is>
-          <t>Exported on: 2026-09-11 09:08:15</t>
+          <t>Exported on: 2026-10-27 11:37:01</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="0" t="inlineStr">
         <is>
           <t>Filters applied:</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="0" t="inlineStr">
         <is>
           <t>  Data source: VBGRAMG</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="0" t="inlineStr">
         <is>
           <t>  District: BHIND</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
@@ -273,239 +273,239 @@
       </c>
       <c r="K11" s="3" t="inlineStr">
         <is>
           <t>Work Completed Date</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="12">
       <c r="A12" s="1" t="inlineStr">
         <is>
           <t>ATER</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C12" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D12" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>IAY Houses / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E12" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F12" s="1" t="inlineStr">
         <is>
           <t>1702001049/IF/IAY/202953 — Construction of IAY House -IAY REG. NO. MP-02-001-049-003/80</t>
         </is>
       </c>
       <c r="G12" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H12" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I12" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J12" s="3" t="n">
         <v>42414</v>
       </c>
       <c r="K12" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="13">
       <c r="A13" s="1" t="inlineStr">
         <is>
           <t>ATER</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C13" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D13" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E13" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F13" s="1" t="inlineStr">
         <is>
           <t>1702001049/IF/IAY/4774438 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126048298</t>
         </is>
       </c>
       <c r="G13" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H13" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I13" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J13" s="3" t="n">
         <v>45671</v>
       </c>
       <c r="K13" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="14">
       <c r="A14" s="1" t="inlineStr">
         <is>
           <t>ATER</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C14" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D14" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E14" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F14" s="1" t="inlineStr">
         <is>
           <t>1702001049/RC/22012034832866 — c c road kachhi sadak se suresh sarhama ke darwaje ke or</t>
         </is>
       </c>
       <c r="G14" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H14" s="2" t="n">
         <v>30000</v>
       </c>
       <c r="I14" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J14" s="3" t="n">
         <v>45708</v>
       </c>
       <c r="K14" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="15">
       <c r="A15" s="1" t="inlineStr">
         <is>
           <t>ATER</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C15" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D15" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E15" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F15" s="1" t="inlineStr">
         <is>
           <t>1702001049/RC/22012034832871 — c c road  rajveer ke darwaje se hote huye foran singh ke darwaje ke or</t>
         </is>
       </c>
       <c r="G15" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H15" s="2" t="n">
         <v>60000</v>
       </c>
       <c r="I15" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J15" s="3" t="n">
         <v>45708</v>
       </c>
       <c r="K15" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="16">
       <c r="A16" s="1" t="inlineStr">
         <is>
           <t>ATER</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C16" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D16" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
+          <t>Construction of Mini Percolation Tank for Comm / Construction of Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E16" s="1" t="inlineStr">
         <is>
           <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F16" s="1" t="inlineStr">
         <is>
           <t>1702001049/WC/22012035316424 — Parcolation tank Nirman Pilua kola Thari ke pass khiphona</t>
         </is>
       </c>
       <c r="G16" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H16" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I16" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J16" s="3" t="n">
         <v>45761</v>