--- v1 (2026-10-27)
+++ v2 (2026-10-27)
@@ -135,51 +135,51 @@
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
   <dimension ref="A1:K16"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="true" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <selection activeCell="A1" activeCellId="0" pane="topLeft" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1024" min="1" style="0" customWidth="false" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="0" t="inlineStr">
         <is>
-          <t>Exported on: 2026-10-27 11:37:01</t>
+          <t>Exported on: 2026-10-27 16:58:33</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="0" t="inlineStr">
         <is>
           <t>Filters applied:</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="0" t="inlineStr">
         <is>
           <t>  Data source: VBGRAMG</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="0" t="inlineStr">
         <is>
           <t>  District: BHIND</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">