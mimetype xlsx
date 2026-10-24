--- v0 (2026-09-06)
+++ v1 (2026-10-24)
@@ -135,51 +135,51 @@
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
   <dimension ref="A1:K445"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="true" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <selection activeCell="A1" activeCellId="0" pane="topLeft" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1024" min="1" style="0" customWidth="false" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="0" t="inlineStr">
         <is>
-          <t>Exported on: 2026-09-06 08:06:43</t>
+          <t>Exported on: 2026-10-24 14:48:58</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="0" t="inlineStr">
         <is>
           <t>Filters applied:</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="0" t="inlineStr">
         <is>
           <t>  Data source: MGNREGA + VBGRAMG</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="0" t="inlineStr">
         <is>
           <t>  District: BHIND</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
@@ -465,145 +465,145 @@
         <v>0</v>
       </c>
       <c r="J15" s="3" t="n">
         <v>43570</v>
       </c>
       <c r="K15" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="16">
       <c r="A16" s="1" t="inlineStr">
         <is>
           <t>ATER</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C16" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D16" s="1" t="inlineStr">
         <is>
-          <t>Constr of Anganwadi for community / Construction of Anganwadi Building for Community</t>
+          <t>Constr of Anganwadi for community / Construction of Anganwadi Centre Building for Community</t>
         </is>
       </c>
       <c r="E16" s="1" t="inlineStr">
         <is>
           <t>Constr of Aganwadi</t>
         </is>
       </c>
       <c r="F16" s="1" t="inlineStr">
         <is>
           <t>1702001057/AV/22012034508581 — Aaganwadi bhawan- chakarpura</t>
         </is>
       </c>
       <c r="G16" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H16" s="2" t="n">
         <v>330000</v>
       </c>
       <c r="I16" s="2" t="n">
         <v>365298</v>
       </c>
       <c r="J16" s="3" t="n">
         <v>44212</v>
       </c>
       <c r="K16" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="17">
       <c r="A17" s="1" t="inlineStr">
         <is>
           <t>ATER</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C17" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D17" s="1" t="inlineStr">
         <is>
-          <t>Construction of Play field for Community / Construction of Play field for Community</t>
+          <t>Construction of Play field for Community / Construction of Play Ground for Government School for Community</t>
         </is>
       </c>
       <c r="E17" s="1" t="inlineStr">
         <is>
           <t>Construction of Play field</t>
         </is>
       </c>
       <c r="F17" s="1" t="inlineStr">
         <is>
           <t>1702001057/AV/22012034512036 — khel maidan mahapur</t>
         </is>
       </c>
       <c r="G17" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H17" s="2" t="n">
         <v>393576.46</v>
       </c>
       <c r="I17" s="2" t="n">
         <v>177924</v>
       </c>
       <c r="J17" s="3" t="n">
         <v>44103</v>
       </c>
       <c r="K17" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="18">
       <c r="A18" s="1" t="inlineStr">
         <is>
           <t>ATER</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C18" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D18" s="1" t="inlineStr">
         <is>
-          <t>Constr of GP for community / Construction of Gram Panchayat/Panchayat Bhavan Building for Community</t>
+          <t>Constr of GP for community / Construction of Gram Panchayat Building for Community</t>
         </is>
       </c>
       <c r="E18" s="1" t="inlineStr">
         <is>
           <t>Constr of GP Bhawan</t>
         </is>
       </c>
       <c r="F18" s="1" t="inlineStr">
         <is>
           <t>1702001057/AV/22012034620205 — Boundary Ball Nirman Karya Hanuman Mandir Chakarpura, Mahapur</t>
         </is>
       </c>
       <c r="G18" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H18" s="2" t="n">
         <v>230000</v>
       </c>
       <c r="I18" s="2" t="n">
         <v>169728</v>
       </c>
       <c r="J18" s="3" t="n">
         <v>45130</v>
@@ -653,51 +653,51 @@
         <v>26520</v>
       </c>
       <c r="J19" s="3" t="n">
         <v>45174</v>
       </c>
       <c r="K19" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="20">
       <c r="A20" s="1" t="inlineStr">
         <is>
           <t>ATER</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C20" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D20" s="1" t="inlineStr">
         <is>
-          <t>Constr of GP for community / Construction of Gram Panchayat/Panchayat Bhavan Building for Community</t>
+          <t>Constr of GP for community / Construction of Gram Panchayat Building for Community</t>
         </is>
       </c>
       <c r="E20" s="1" t="inlineStr">
         <is>
           <t>Constr of GP Bhawan</t>
         </is>
       </c>
       <c r="F20" s="1" t="inlineStr">
         <is>
           <t>1702001057/AV/22012034653056 — samudayik bhawan mahapur</t>
         </is>
       </c>
       <c r="G20" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H20" s="2" t="n">
         <v>252000</v>
       </c>
       <c r="I20" s="2" t="n">
         <v>52974</v>
       </c>
       <c r="J20" s="3" t="n">
         <v>45571</v>
@@ -845,51 +845,51 @@
         <v>0</v>
       </c>
       <c r="J23" s="3" t="n">
         <v>42358</v>
       </c>
       <c r="K23" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="24">
       <c r="A24" s="1" t="inlineStr">
         <is>
           <t>ATER</t>
         </is>
       </c>
       <c r="B24" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C24" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
         </is>
       </c>
       <c r="D24" s="1" t="inlineStr">
         <is>
-          <t>Boundary Line Plantation-Farm Forestry-Community / Boundary Line Plantation of Farm Forestry Trees for Community</t>
+          <t>Boundary Line Plantation-Farm Forestry-Community / Line Plantation of Forestry Trees for Community</t>
         </is>
       </c>
       <c r="E24" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F24" s="1" t="inlineStr">
         <is>
           <t>1702001057/DP/22012034596014 — पोषण वाटिका हनुमान मंदिर के पास महापुर</t>
         </is>
       </c>
       <c r="G24" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H24" s="2" t="n">
         <v>54564.94</v>
       </c>
       <c r="I24" s="2" t="n">
         <v>7956</v>
       </c>
       <c r="J24" s="3" t="n">
         <v>45174</v>
@@ -1272,51 +1272,51 @@
       <c r="J32" s="3" t="n">
         <v>44011</v>
       </c>
       <c r="K32" s="3" t="n">
         <v>44175</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="33">
       <c r="A33" s="1" t="inlineStr">
         <is>
           <t>ATER</t>
         </is>
       </c>
       <c r="B33" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C33" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Flood Control and Protection</t>
         </is>
       </c>
       <c r="D33" s="1" t="inlineStr">
         <is>
-          <t>Constr of Flood/ Diversion Channel for Community / Construction of Flood/ Diversion Channel for Community</t>
+          <t>Constr of Flood/ Diversion Channel for Community / Construction of Flood or Diversion Channel for Community</t>
         </is>
       </c>
       <c r="E33" s="1" t="inlineStr">
         <is>
           <t>Works for Flood Control and Protection</t>
         </is>
       </c>
       <c r="F33" s="1" t="inlineStr">
         <is>
           <t>1702001057/FP/22012034366839 — nala nirman aanganwadi bhawan se marghat wale talab ki ore mahapur</t>
         </is>
       </c>
       <c r="G33" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H33" s="2" t="n">
         <v>578000</v>
       </c>
       <c r="I33" s="2" t="n">
         <v>105468</v>
       </c>
       <c r="J33" s="3" t="n">
         <v>44819</v>
@@ -2024,51 +2024,51 @@
         <v>0</v>
       </c>
       <c r="J48" s="3" t="n">
         <v>44301</v>
       </c>
       <c r="K48" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="49">
       <c r="A49" s="1" t="inlineStr">
         <is>
           <t>ATER</t>
         </is>
       </c>
       <c r="B49" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C49" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Flood Control and Protection</t>
         </is>
       </c>
       <c r="D49" s="1" t="inlineStr">
         <is>
-          <t>Constr of Flood/ Diversion Channel for Community / Construction of Flood/ Diversion Channel for Community</t>
+          <t>Constr of Flood/ Diversion Channel for Community / Construction of Flood or Diversion Channel for Community</t>
         </is>
       </c>
       <c r="E49" s="1" t="inlineStr">
         <is>
           <t>Works for Flood Control and Protection</t>
         </is>
       </c>
       <c r="F49" s="1" t="inlineStr">
         <is>
           <t>1702001057/FP/22012034627213 — nala nirman munna jatav ke makan se talab ki ore chakarpura</t>
         </is>
       </c>
       <c r="G49" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H49" s="2" t="n">
         <v>392000</v>
       </c>
       <c r="I49" s="2" t="n">
         <v>123828</v>
       </c>
       <c r="J49" s="3" t="n">
         <v>44836</v>
@@ -2306,51 +2306,51 @@
         <v>0</v>
       </c>
       <c r="J54" s="3" t="n">
         <v>44789</v>
       </c>
       <c r="K54" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="55">
       <c r="A55" s="1" t="inlineStr">
         <is>
           <t>ATER</t>
         </is>
       </c>
       <c r="B55" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C55" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Flood Control and Protection</t>
         </is>
       </c>
       <c r="D55" s="1" t="inlineStr">
         <is>
-          <t>Constr of drain for coastal protection for Comm. / Construction of Storm Water drain for coastal protection for Community</t>
+          <t>Constr of drain for coastal protection for Comm. / Construction of Storm Water Drain for Community</t>
         </is>
       </c>
       <c r="E55" s="1" t="inlineStr">
         <is>
           <t>Works for Flood Control and Protection</t>
         </is>
       </c>
       <c r="F55" s="1" t="inlineStr">
         <is>
           <t>1702001057/FP/22012034630713 — kool nirman - nahar se shetlamata ke or</t>
         </is>
       </c>
       <c r="G55" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H55" s="2" t="n">
         <v>220800.49</v>
       </c>
       <c r="I55" s="2" t="n">
         <v>166573.02</v>
       </c>
       <c r="J55" s="3" t="n">
         <v>45174</v>
@@ -2590,51 +2590,51 @@
         <v>0</v>
       </c>
       <c r="J60" s="3" t="n">
         <v>44789</v>
       </c>
       <c r="K60" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="61">
       <c r="A61" s="1" t="inlineStr">
         <is>
           <t>ATER</t>
         </is>
       </c>
       <c r="B61" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C61" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Flood Control and Protection</t>
         </is>
       </c>
       <c r="D61" s="1" t="inlineStr">
         <is>
-          <t>Constr of Flood/ Diversion Channel for Community / Construction of Flood/ Diversion Channel for Community</t>
+          <t>Constr of Flood/ Diversion Channel for Community / Construction of Flood or Diversion Channel for Community</t>
         </is>
       </c>
       <c r="E61" s="1" t="inlineStr">
         <is>
           <t>Works for Flood Control and Protection</t>
         </is>
       </c>
       <c r="F61" s="1" t="inlineStr">
         <is>
           <t>1702001057/FP/22012034630719 — Kool nirman - mahapur se bamba ke or</t>
         </is>
       </c>
       <c r="G61" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H61" s="2" t="n">
         <v>438600.97</v>
       </c>
       <c r="I61" s="2" t="n">
         <v>232248</v>
       </c>
       <c r="J61" s="3" t="n">
         <v>44983</v>
@@ -2778,51 +2778,51 @@
         <v>0</v>
       </c>
       <c r="J64" s="3" t="n">
         <v>44789</v>
       </c>
       <c r="K64" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="65">
       <c r="A65" s="1" t="inlineStr">
         <is>
           <t>ATER</t>
         </is>
       </c>
       <c r="B65" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C65" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Flood Control and Protection</t>
         </is>
       </c>
       <c r="D65" s="1" t="inlineStr">
         <is>
-          <t>Constr of Flood/ Diversion Channel for Community / Construction of Flood/ Diversion Channel for Community</t>
+          <t>Constr of Flood/ Diversion Channel for Community / Construction of Flood or Diversion Channel for Community</t>
         </is>
       </c>
       <c r="E65" s="1" t="inlineStr">
         <is>
           <t>Works for Flood Control and Protection</t>
         </is>
       </c>
       <c r="F65" s="1" t="inlineStr">
         <is>
           <t>1702001057/FP/22012034634109 — Kool nirman karya - Nahar se mahadev pura ke or</t>
         </is>
       </c>
       <c r="G65" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H65" s="2" t="n">
         <v>899576.35</v>
       </c>
       <c r="I65" s="2" t="n">
         <v>213486</v>
       </c>
       <c r="J65" s="3" t="n">
         <v>45273</v>
@@ -2872,51 +2872,51 @@
         <v>0</v>
       </c>
       <c r="J66" s="3" t="n">
         <v>45030</v>
       </c>
       <c r="K66" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="67">
       <c r="A67" s="1" t="inlineStr">
         <is>
           <t>ATER</t>
         </is>
       </c>
       <c r="B67" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C67" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Flood Control and Protection</t>
         </is>
       </c>
       <c r="D67" s="1" t="inlineStr">
         <is>
-          <t>Constr of drain for coastal protection for Comm. / Construction of Storm Water drain for coastal protection for Community</t>
+          <t>Constr of drain for coastal protection for Comm. / Construction of Storm Water Drain for Community</t>
         </is>
       </c>
       <c r="E67" s="1" t="inlineStr">
         <is>
           <t>Works for Flood Control and Protection</t>
         </is>
       </c>
       <c r="F67" s="1" t="inlineStr">
         <is>
           <t>1702001057/FP/22012034634111 — Kool nirman karya - nahar se brajmohan ke tubewell and khadiyane ke or</t>
         </is>
       </c>
       <c r="G67" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H67" s="2" t="n">
         <v>582260.97</v>
       </c>
       <c r="I67" s="2" t="n">
         <v>333214.86</v>
       </c>
       <c r="J67" s="3" t="n">
         <v>45174</v>
@@ -6110,51 +6110,51 @@
       <c r="J134" s="3" t="n">
         <v>43533</v>
       </c>
       <c r="K134" s="3" t="n">
         <v>43682</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="135">
       <c r="A135" s="1" t="inlineStr">
         <is>
           <t>ATER</t>
         </is>
       </c>
       <c r="B135" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C135" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D135" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E135" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F135" s="1" t="inlineStr">
         <is>
           <t>1702001057/IF/22012034470224 — khet talab gajraj / matadin</t>
         </is>
       </c>
       <c r="G135" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H135" s="2" t="n">
         <v>288000</v>
       </c>
       <c r="I135" s="2" t="n">
         <v>82801</v>
       </c>
       <c r="J135" s="3" t="n">
         <v>44495</v>
@@ -12639,145 +12639,145 @@
         <v>0</v>
       </c>
       <c r="J271" s="3" t="n">
         <v>43936</v>
       </c>
       <c r="K271" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="272">
       <c r="A272" s="1" t="inlineStr">
         <is>
           <t>ATER</t>
         </is>
       </c>
       <c r="B272" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C272" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D272" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E272" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F272" s="1" t="inlineStr">
         <is>
           <t>1702001057/IF/22012035503565 — khet talab  jalim singh ke khet par</t>
         </is>
       </c>
       <c r="G272" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H272" s="2" t="n">
         <v>391387.53</v>
       </c>
       <c r="I272" s="2" t="n">
         <v>88998</v>
       </c>
       <c r="J272" s="3" t="n">
         <v>45791</v>
       </c>
       <c r="K272" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="273">
       <c r="A273" s="1" t="inlineStr">
         <is>
           <t>ATER</t>
         </is>
       </c>
       <c r="B273" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C273" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D273" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E273" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F273" s="1" t="inlineStr">
         <is>
           <t>1702001057/IF/22012035515932 — khet talab  dhamendra singh s/o kok singh ke khet par chakarpura</t>
         </is>
       </c>
       <c r="G273" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H273" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I273" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J273" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K273" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="274">
       <c r="A274" s="1" t="inlineStr">
         <is>
           <t>ATER</t>
         </is>
       </c>
       <c r="B274" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C274" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D274" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E274" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F274" s="1" t="inlineStr">
         <is>
           <t>1702001057/IF/22012035548827 — khet talab -satyapal ke khet par</t>
         </is>
       </c>
       <c r="G274" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H274" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I274" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J274" s="3" t="n">
         <v>45761</v>
@@ -19232,51 +19232,51 @@
         <v>0</v>
       </c>
       <c r="J408" s="3" t="n">
         <v>44301</v>
       </c>
       <c r="K408" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="409">
       <c r="A409" s="1" t="inlineStr">
         <is>
           <t>ATER</t>
         </is>
       </c>
       <c r="B409" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C409" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D409" s="1" t="inlineStr">
         <is>
-          <t>Construction of Gravel Road Roads for Community / Construction of Gravel Road Roads for Community</t>
+          <t>Construction of Gravel Road Roads for Community / Construction of Gravel / Mitti Murram Road for Community</t>
         </is>
       </c>
       <c r="E409" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F409" s="1" t="inlineStr">
         <is>
           <t>1702001057/RC/22012034610086 — Sudur Samprak Sadak Prathimik Shala Bhawan Chakarpura Se English Madhayam Shala Raipura Ki Or,</t>
         </is>
       </c>
       <c r="G409" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H409" s="2" t="n">
         <v>2486310.08</v>
       </c>
       <c r="I409" s="2" t="n">
         <v>962018</v>
       </c>
       <c r="J409" s="3" t="n">
         <v>44806</v>