--- v0 (2026-09-05)
+++ v1 (2026-10-26)
@@ -135,51 +135,51 @@
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
   <dimension ref="A1:K30"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="true" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <selection activeCell="A1" activeCellId="0" pane="topLeft" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1024" min="1" style="0" customWidth="false" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="0" t="inlineStr">
         <is>
-          <t>Exported on: 2026-09-05 05:57:20</t>
+          <t>Exported on: 2026-10-26 18:08:34</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="0" t="inlineStr">
         <is>
           <t>Filters applied:</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="0" t="inlineStr">
         <is>
           <t>  Data source: VBGRAMG</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="0" t="inlineStr">
         <is>
           <t>  District: BHIND</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
@@ -273,145 +273,145 @@
       </c>
       <c r="K11" s="3" t="inlineStr">
         <is>
           <t>Work Completed Date</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="12">
       <c r="A12" s="1" t="inlineStr">
         <is>
           <t>ATER</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C12" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D12" s="1" t="inlineStr">
         <is>
-          <t>Constr of Anganwadi for community / Construction of Anganwadi Building for Community</t>
+          <t>Constr of Anganwadi for community / Construction of Anganwadi Centre Building for Community</t>
         </is>
       </c>
       <c r="E12" s="1" t="inlineStr">
         <is>
           <t>Constr of Aganwadi</t>
         </is>
       </c>
       <c r="F12" s="1" t="inlineStr">
         <is>
           <t>1702001057/AV/22012034508581 — Aaganwadi bhawan- chakarpura</t>
         </is>
       </c>
       <c r="G12" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H12" s="2" t="n">
         <v>330000</v>
       </c>
       <c r="I12" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J12" s="3" t="n">
         <v>44212</v>
       </c>
       <c r="K12" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="13">
       <c r="A13" s="1" t="inlineStr">
         <is>
           <t>ATER</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C13" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D13" s="1" t="inlineStr">
         <is>
-          <t>Construction of Play field for Community / Construction of Play field for Community</t>
+          <t>Construction of Play field for Community / Construction of Play Ground for Government School for Community</t>
         </is>
       </c>
       <c r="E13" s="1" t="inlineStr">
         <is>
           <t>Construction of Play field</t>
         </is>
       </c>
       <c r="F13" s="1" t="inlineStr">
         <is>
           <t>1702001057/AV/22012034512036 — khel maidan mahapur</t>
         </is>
       </c>
       <c r="G13" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H13" s="2" t="n">
         <v>393576.46</v>
       </c>
       <c r="I13" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J13" s="3" t="n">
         <v>44103</v>
       </c>
       <c r="K13" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="14">
       <c r="A14" s="1" t="inlineStr">
         <is>
           <t>ATER</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C14" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D14" s="1" t="inlineStr">
         <is>
-          <t>Constr of GP for community / Construction of Gram Panchayat/Panchayat Bhavan Building for Community</t>
+          <t>Constr of GP for community / Construction of Gram Panchayat Building for Community</t>
         </is>
       </c>
       <c r="E14" s="1" t="inlineStr">
         <is>
           <t>Constr of GP Bhawan</t>
         </is>
       </c>
       <c r="F14" s="1" t="inlineStr">
         <is>
           <t>1702001057/AV/22012034620205 — Boundary Ball Nirman Karya Hanuman Mandir Chakarpura, Mahapur</t>
         </is>
       </c>
       <c r="G14" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H14" s="2" t="n">
         <v>230000</v>
       </c>
       <c r="I14" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J14" s="3" t="n">
         <v>45130</v>
@@ -461,568 +461,568 @@
         <v>0</v>
       </c>
       <c r="J15" s="3" t="n">
         <v>45174</v>
       </c>
       <c r="K15" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="16">
       <c r="A16" s="1" t="inlineStr">
         <is>
           <t>ATER</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C16" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D16" s="1" t="inlineStr">
         <is>
-          <t>Constr of GP for community / Construction of Gram Panchayat/Panchayat Bhavan Building for Community</t>
+          <t>Constr of GP for community / Construction of Gram Panchayat Building for Community</t>
         </is>
       </c>
       <c r="E16" s="1" t="inlineStr">
         <is>
           <t>Constr of GP Bhawan</t>
         </is>
       </c>
       <c r="F16" s="1" t="inlineStr">
         <is>
           <t>1702001057/AV/22012034653056 — samudayik bhawan mahapur</t>
         </is>
       </c>
       <c r="G16" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H16" s="2" t="n">
         <v>252000</v>
       </c>
       <c r="I16" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J16" s="3" t="n">
         <v>45571</v>
       </c>
       <c r="K16" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="17">
       <c r="A17" s="1" t="inlineStr">
         <is>
           <t>ATER</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C17" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
         </is>
       </c>
       <c r="D17" s="1" t="inlineStr">
         <is>
-          <t>Boundary Line Plantation-Farm Forestry-Community / Boundary Line Plantation of Farm Forestry Trees for Community</t>
+          <t>Boundary Line Plantation-Farm Forestry-Community / Line Plantation of Forestry Trees for Community</t>
         </is>
       </c>
       <c r="E17" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F17" s="1" t="inlineStr">
         <is>
           <t>1702001057/DP/22012034596014 — पोषण वाटिका हनुमान मंदिर के पास महापुर</t>
         </is>
       </c>
       <c r="G17" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H17" s="2" t="n">
         <v>54564.94</v>
       </c>
       <c r="I17" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J17" s="3" t="n">
         <v>45174</v>
       </c>
       <c r="K17" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="18">
       <c r="A18" s="1" t="inlineStr">
         <is>
           <t>ATER</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C18" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Flood Control and Protection</t>
         </is>
       </c>
       <c r="D18" s="1" t="inlineStr">
         <is>
-          <t>Constr of Flood/ Diversion Channel for Community / Construction of Flood/ Diversion Channel for Community</t>
+          <t>Constr of Flood/ Diversion Channel for Community / Construction of Flood or Diversion Channel for Community</t>
         </is>
       </c>
       <c r="E18" s="1" t="inlineStr">
         <is>
           <t>Works for Flood Control and Protection</t>
         </is>
       </c>
       <c r="F18" s="1" t="inlineStr">
         <is>
           <t>1702001057/FP/22012034366839 — nala nirman aanganwadi bhawan se marghat wale talab ki ore mahapur</t>
         </is>
       </c>
       <c r="G18" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H18" s="2" t="n">
         <v>578000</v>
       </c>
       <c r="I18" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J18" s="3" t="n">
         <v>44819</v>
       </c>
       <c r="K18" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="19">
       <c r="A19" s="1" t="inlineStr">
         <is>
           <t>ATER</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C19" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Flood Control and Protection</t>
         </is>
       </c>
       <c r="D19" s="1" t="inlineStr">
         <is>
-          <t>Constr of Flood/ Diversion Channel for Community / Construction of Flood/ Diversion Channel for Community</t>
+          <t>Constr of Flood/ Diversion Channel for Community / Construction of Flood or Diversion Channel for Community</t>
         </is>
       </c>
       <c r="E19" s="1" t="inlineStr">
         <is>
           <t>Works for Flood Control and Protection</t>
         </is>
       </c>
       <c r="F19" s="1" t="inlineStr">
         <is>
           <t>1702001057/FP/22012034627213 — nala nirman munna jatav ke makan se talab ki ore chakarpura</t>
         </is>
       </c>
       <c r="G19" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H19" s="2" t="n">
         <v>392000</v>
       </c>
       <c r="I19" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J19" s="3" t="n">
         <v>44836</v>
       </c>
       <c r="K19" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="20">
       <c r="A20" s="1" t="inlineStr">
         <is>
           <t>ATER</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C20" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Flood Control and Protection</t>
         </is>
       </c>
       <c r="D20" s="1" t="inlineStr">
         <is>
-          <t>Constr of drain for coastal protection for Comm. / Construction of Storm Water drain for coastal protection for Community</t>
+          <t>Constr of drain for coastal protection for Comm. / Construction of Storm Water Drain for Community</t>
         </is>
       </c>
       <c r="E20" s="1" t="inlineStr">
         <is>
           <t>Works for Flood Control and Protection</t>
         </is>
       </c>
       <c r="F20" s="1" t="inlineStr">
         <is>
           <t>1702001057/FP/22012034630713 — kool nirman - nahar se shetlamata ke or</t>
         </is>
       </c>
       <c r="G20" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H20" s="2" t="n">
         <v>220800.49</v>
       </c>
       <c r="I20" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J20" s="3" t="n">
         <v>45174</v>
       </c>
       <c r="K20" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="21">
       <c r="A21" s="1" t="inlineStr">
         <is>
           <t>ATER</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C21" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Flood Control and Protection</t>
         </is>
       </c>
       <c r="D21" s="1" t="inlineStr">
         <is>
-          <t>Constr of Flood/ Diversion Channel for Community / Construction of Flood/ Diversion Channel for Community</t>
+          <t>Constr of Flood/ Diversion Channel for Community / Construction of Flood or Diversion Channel for Community</t>
         </is>
       </c>
       <c r="E21" s="1" t="inlineStr">
         <is>
           <t>Works for Flood Control and Protection</t>
         </is>
       </c>
       <c r="F21" s="1" t="inlineStr">
         <is>
           <t>1702001057/FP/22012034630719 — Kool nirman - mahapur se bamba ke or</t>
         </is>
       </c>
       <c r="G21" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H21" s="2" t="n">
         <v>438600.97</v>
       </c>
       <c r="I21" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J21" s="3" t="n">
         <v>44983</v>
       </c>
       <c r="K21" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="22">
       <c r="A22" s="1" t="inlineStr">
         <is>
           <t>ATER</t>
         </is>
       </c>
       <c r="B22" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C22" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Flood Control and Protection</t>
         </is>
       </c>
       <c r="D22" s="1" t="inlineStr">
         <is>
-          <t>Constr of Flood/ Diversion Channel for Community / Construction of Flood/ Diversion Channel for Community</t>
+          <t>Constr of Flood/ Diversion Channel for Community / Construction of Flood or Diversion Channel for Community</t>
         </is>
       </c>
       <c r="E22" s="1" t="inlineStr">
         <is>
           <t>Works for Flood Control and Protection</t>
         </is>
       </c>
       <c r="F22" s="1" t="inlineStr">
         <is>
           <t>1702001057/FP/22012034634109 — Kool nirman karya - Nahar se mahadev pura ke or</t>
         </is>
       </c>
       <c r="G22" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H22" s="2" t="n">
         <v>899576.35</v>
       </c>
       <c r="I22" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J22" s="3" t="n">
         <v>45273</v>
       </c>
       <c r="K22" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="23">
       <c r="A23" s="1" t="inlineStr">
         <is>
           <t>ATER</t>
         </is>
       </c>
       <c r="B23" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C23" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Flood Control and Protection</t>
         </is>
       </c>
       <c r="D23" s="1" t="inlineStr">
         <is>
-          <t>Constr of drain for coastal protection for Comm. / Construction of Storm Water drain for coastal protection for Community</t>
+          <t>Constr of drain for coastal protection for Comm. / Construction of Storm Water Drain for Community</t>
         </is>
       </c>
       <c r="E23" s="1" t="inlineStr">
         <is>
           <t>Works for Flood Control and Protection</t>
         </is>
       </c>
       <c r="F23" s="1" t="inlineStr">
         <is>
           <t>1702001057/FP/22012034634111 — Kool nirman karya - nahar se brajmohan ke tubewell and khadiyane ke or</t>
         </is>
       </c>
       <c r="G23" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H23" s="2" t="n">
         <v>582260.97</v>
       </c>
       <c r="I23" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J23" s="3" t="n">
         <v>45174</v>
       </c>
       <c r="K23" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="24">
       <c r="A24" s="1" t="inlineStr">
         <is>
           <t>ATER</t>
         </is>
       </c>
       <c r="B24" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C24" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D24" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E24" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F24" s="1" t="inlineStr">
         <is>
           <t>1702001057/IF/22012034470224 — khet talab gajraj / matadin</t>
         </is>
       </c>
       <c r="G24" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H24" s="2" t="n">
         <v>288000</v>
       </c>
       <c r="I24" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J24" s="3" t="n">
         <v>44495</v>
       </c>
       <c r="K24" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="25">
       <c r="A25" s="1" t="inlineStr">
         <is>
           <t>ATER</t>
         </is>
       </c>
       <c r="B25" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C25" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D25" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E25" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F25" s="1" t="inlineStr">
         <is>
           <t>1702001057/IF/22012035503565 — khet talab  jalim singh ke khet par</t>
         </is>
       </c>
       <c r="G25" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H25" s="2" t="n">
         <v>391387.53</v>
       </c>
       <c r="I25" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J25" s="3" t="n">
         <v>45791</v>
       </c>
       <c r="K25" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="26">
       <c r="A26" s="1" t="inlineStr">
         <is>
           <t>ATER</t>
         </is>
       </c>
       <c r="B26" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C26" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D26" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E26" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F26" s="1" t="inlineStr">
         <is>
           <t>1702001057/IF/22012035515932 — khet talab  dhamendra singh s/o kok singh ke khet par chakarpura</t>
         </is>
       </c>
       <c r="G26" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H26" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I26" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J26" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K26" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="27">
       <c r="A27" s="1" t="inlineStr">
         <is>
           <t>ATER</t>
         </is>
       </c>
       <c r="B27" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C27" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D27" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E27" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F27" s="1" t="inlineStr">
         <is>
           <t>1702001057/IF/22012035548827 — khet talab -satyapal ke khet par</t>
         </is>
       </c>
       <c r="G27" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H27" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I27" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J27" s="3" t="n">
         <v>45761</v>
@@ -1119,51 +1119,51 @@
         <v>0</v>
       </c>
       <c r="J29" s="3" t="n">
         <v>45975</v>
       </c>
       <c r="K29" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="30">
       <c r="A30" s="1" t="inlineStr">
         <is>
           <t>ATER</t>
         </is>
       </c>
       <c r="B30" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C30" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D30" s="1" t="inlineStr">
         <is>
-          <t>Construction of Gravel Road Roads for Community / Construction of Gravel Road Roads for Community</t>
+          <t>Construction of Gravel Road Roads for Community / Construction of Gravel / Mitti Murram Road for Community</t>
         </is>
       </c>
       <c r="E30" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F30" s="1" t="inlineStr">
         <is>
           <t>1702001057/RC/22012034610086 — Sudur Samprak Sadak Prathimik Shala Bhawan Chakarpura Se English Madhayam Shala Raipura Ki Or,</t>
         </is>
       </c>
       <c r="G30" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H30" s="2" t="n">
         <v>2486310.08</v>
       </c>
       <c r="I30" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J30" s="3" t="n">
         <v>44806</v>