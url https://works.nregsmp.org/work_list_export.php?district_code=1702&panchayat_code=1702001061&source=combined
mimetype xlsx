--- v0 (2026-09-01)
+++ v1 (2026-10-22)
@@ -135,51 +135,51 @@
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
   <dimension ref="A1:K321"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="true" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <selection activeCell="A1" activeCellId="0" pane="topLeft" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1024" min="1" style="0" customWidth="false" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="0" t="inlineStr">
         <is>
-          <t>Exported on: 2026-09-01 14:13:01</t>
+          <t>Exported on: 2026-10-22 13:42:33</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="0" t="inlineStr">
         <is>
           <t>Filters applied:</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="0" t="inlineStr">
         <is>
           <t>  Data source: MGNREGA + VBGRAMG</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="0" t="inlineStr">
         <is>
           <t>  District: BHIND</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
@@ -418,51 +418,51 @@
       <c r="J14" s="3" t="n">
         <v>44099</v>
       </c>
       <c r="K14" s="3" t="n">
         <v>44352</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="15">
       <c r="A15" s="1" t="inlineStr">
         <is>
           <t>ATER</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C15" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
         </is>
       </c>
       <c r="D15" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation-Sericulture- in Fields-Community / Block Plantation of Sericulture Trees in Fields for Community</t>
+          <t>Block Plantation-Sericulture- in Fields-Community / Block Plantation of Sericulture Trees in fields for Community</t>
         </is>
       </c>
       <c r="E15" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F15" s="1" t="inlineStr">
         <is>
           <t>1702001061/DP/22012034596647 — बसुधा वंदन अमृत वाटिका विकास शा.मा.विधालय परिसर बिछौली</t>
         </is>
       </c>
       <c r="G15" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H15" s="2" t="n">
         <v>54564.94</v>
       </c>
       <c r="I15" s="2" t="n">
         <v>6630</v>
       </c>
       <c r="J15" s="3" t="n">
         <v>45185</v>
@@ -4503,51 +4503,51 @@
       <c r="J99" s="3" t="n">
         <v>45199</v>
       </c>
       <c r="K99" s="3" t="n">
         <v>45608</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="100">
       <c r="A100" s="1" t="inlineStr">
         <is>
           <t>ATER</t>
         </is>
       </c>
       <c r="B100" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C100" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D100" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E100" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F100" s="1" t="inlineStr">
         <is>
           <t>1702001061/IF/IAY/4519893 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP114999880</t>
         </is>
       </c>
       <c r="G100" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H100" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I100" s="2" t="n">
         <v>20736</v>
       </c>
       <c r="J100" s="3" t="n">
         <v>45586</v>
@@ -4599,239 +4599,239 @@
       <c r="J101" s="3" t="n">
         <v>45586</v>
       </c>
       <c r="K101" s="3" t="n">
         <v>45944</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="102">
       <c r="A102" s="1" t="inlineStr">
         <is>
           <t>ATER</t>
         </is>
       </c>
       <c r="B102" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C102" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D102" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E102" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F102" s="1" t="inlineStr">
         <is>
           <t>1702001061/IF/IAY/4528640 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP147747078</t>
         </is>
       </c>
       <c r="G102" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H102" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I102" s="2" t="n">
         <v>22320</v>
       </c>
       <c r="J102" s="3" t="n">
         <v>45649</v>
       </c>
       <c r="K102" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="103">
       <c r="A103" s="1" t="inlineStr">
         <is>
           <t>ATER</t>
         </is>
       </c>
       <c r="B103" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C103" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D103" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E103" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F103" s="1" t="inlineStr">
         <is>
           <t>1702001061/IF/IAY/4528820 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP146889080</t>
         </is>
       </c>
       <c r="G103" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H103" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I103" s="2" t="n">
         <v>21276</v>
       </c>
       <c r="J103" s="3" t="n">
         <v>45649</v>
       </c>
       <c r="K103" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="104">
       <c r="A104" s="1" t="inlineStr">
         <is>
           <t>ATER</t>
         </is>
       </c>
       <c r="B104" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C104" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D104" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E104" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F104" s="1" t="inlineStr">
         <is>
           <t>1702001061/IF/IAY/4528821 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP146895480</t>
         </is>
       </c>
       <c r="G104" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H104" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I104" s="2" t="n">
         <v>20736</v>
       </c>
       <c r="J104" s="3" t="n">
         <v>45586</v>
       </c>
       <c r="K104" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="105">
       <c r="A105" s="1" t="inlineStr">
         <is>
           <t>ATER</t>
         </is>
       </c>
       <c r="B105" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C105" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D105" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E105" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F105" s="1" t="inlineStr">
         <is>
           <t>1702001061/IF/IAY/4528825 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP146900648</t>
         </is>
       </c>
       <c r="G105" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H105" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I105" s="2" t="n">
         <v>22365</v>
       </c>
       <c r="J105" s="3" t="n">
         <v>45586</v>
       </c>
       <c r="K105" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="106">
       <c r="A106" s="1" t="inlineStr">
         <is>
           <t>ATER</t>
         </is>
       </c>
       <c r="B106" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C106" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D106" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E106" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F106" s="1" t="inlineStr">
         <is>
           <t>1702001061/IF/IAY/4528826 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP146906332</t>
         </is>
       </c>
       <c r="G106" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H106" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I106" s="2" t="n">
         <v>21933</v>
       </c>
       <c r="J106" s="3" t="n">
         <v>45649</v>
@@ -4885,51 +4885,51 @@
       <c r="J107" s="3" t="n">
         <v>45642</v>
       </c>
       <c r="K107" s="3" t="n">
         <v>46044</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="108">
       <c r="A108" s="1" t="inlineStr">
         <is>
           <t>ATER</t>
         </is>
       </c>
       <c r="B108" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C108" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D108" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E108" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F108" s="1" t="inlineStr">
         <is>
           <t>1702001061/IF/IAY/4796469 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP147739039</t>
         </is>
       </c>
       <c r="G108" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H108" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I108" s="2" t="n">
         <v>21924</v>
       </c>
       <c r="J108" s="3" t="n">
         <v>45775</v>
@@ -8412,51 +8412,51 @@
         <v>0</v>
       </c>
       <c r="J180" s="3" t="n">
         <v>44836</v>
       </c>
       <c r="K180" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="181">
       <c r="A181" s="1" t="inlineStr">
         <is>
           <t>ATER</t>
         </is>
       </c>
       <c r="B181" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C181" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D181" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E181" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F181" s="1" t="inlineStr">
         <is>
           <t>1702001061/RC/22012034830585 — c c road  ramnivas dhanuk ke darwaje se gambheer singh bhadouriya ke darwaje ke or</t>
         </is>
       </c>
       <c r="G181" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H181" s="2" t="n">
         <v>60000</v>
       </c>
       <c r="I181" s="2" t="n">
         <v>59778.36</v>
       </c>
       <c r="J181" s="3" t="n">
         <v>45782</v>
@@ -14938,98 +14938,98 @@
         <v>0</v>
       </c>
       <c r="J314" s="3" t="n">
         <v>45683</v>
       </c>
       <c r="K314" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="315">
       <c r="A315" s="1" t="inlineStr">
         <is>
           <t>ATER</t>
         </is>
       </c>
       <c r="B315" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C315" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D315" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E315" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F315" s="1" t="inlineStr">
         <is>
           <t>1702001061/WC/22012035262599 — Dug Pond Nirman Naresh Singh Ke Khet Ke Pass Bicholi</t>
         </is>
       </c>
       <c r="G315" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H315" s="2" t="n">
         <v>1180899.96</v>
       </c>
       <c r="I315" s="2" t="n">
         <v>62640</v>
       </c>
       <c r="J315" s="3" t="n">
         <v>45824</v>
       </c>
       <c r="K315" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="316">
       <c r="A316" s="1" t="inlineStr">
         <is>
           <t>ATER</t>
         </is>
       </c>
       <c r="B316" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C316" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D316" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E316" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F316" s="1" t="inlineStr">
         <is>
           <t>1702001061/WC/22012035262609 — Dug Pond Nirman Baag Ke Pass Bicholi</t>
         </is>
       </c>
       <c r="G316" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H316" s="2" t="n">
         <v>960479.13</v>
       </c>
       <c r="I316" s="2" t="n">
         <v>137808</v>
       </c>
       <c r="J316" s="3" t="n">
         <v>45824</v>
@@ -15177,51 +15177,51 @@
       <c r="J319" s="3" t="n">
         <v>42873</v>
       </c>
       <c r="K319" s="3" t="n">
         <v>43330</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="320">
       <c r="A320" s="1" t="inlineStr">
         <is>
           <t>ATER</t>
         </is>
       </c>
       <c r="B320" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C320" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="D320" s="1" t="inlineStr">
         <is>
-          <t>Renovtion of Community Ponds for Comm / Renovation of Community Water Harvesting Ponds for Community</t>
+          <t>Renovtion of Community Ponds for Comm / Rejuvenation of Pond for Community</t>
         </is>
       </c>
       <c r="E320" s="1" t="inlineStr">
         <is>
           <t>Repair &amp; maint of Pond/ Tank</t>
         </is>
       </c>
       <c r="F320" s="1" t="inlineStr">
         <is>
           <t>1702001061/WH/22012034450219 — तालाब जीडोद्धार कार्य स्कूल के पास , बिछोली</t>
         </is>
       </c>
       <c r="G320" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H320" s="2" t="n">
         <v>990909.53</v>
       </c>
       <c r="I320" s="2" t="n">
         <v>190188</v>
       </c>
       <c r="J320" s="3" t="n">
         <v>44622</v>