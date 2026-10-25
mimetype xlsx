--- v0 (2026-09-08)
+++ v1 (2026-10-25)
@@ -135,51 +135,51 @@
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
   <dimension ref="A1:K361"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="true" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <selection activeCell="A1" activeCellId="0" pane="topLeft" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1024" min="1" style="0" customWidth="false" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="0" t="inlineStr">
         <is>
-          <t>Exported on: 2026-09-08 00:03:10</t>
+          <t>Exported on: 2026-10-25 01:43:53</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="0" t="inlineStr">
         <is>
           <t>Filters applied:</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="0" t="inlineStr">
         <is>
           <t>  Data source: MGNREGA + VBGRAMG</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="0" t="inlineStr">
         <is>
           <t>  District: BHIND</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
@@ -322,98 +322,98 @@
       <c r="J12" s="3" t="n">
         <v>43532</v>
       </c>
       <c r="K12" s="3" t="n">
         <v>44089</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="13">
       <c r="A13" s="1" t="inlineStr">
         <is>
           <t>BHIND</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C13" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D13" s="1" t="inlineStr">
         <is>
-          <t>Constr of Bharat Nirman Seva Kendra / Construction of Gram Panchayat/Panchayat Bhavan Building for Community</t>
+          <t>Constr of Bharat Nirman Seva Kendra / Construction of Gram Panchayat Building for Community</t>
         </is>
       </c>
       <c r="E13" s="1" t="inlineStr">
         <is>
           <t>Constr of GP Bhawan</t>
         </is>
       </c>
       <c r="F13" s="1" t="inlineStr">
         <is>
           <t>1702002033/AV/22012034597456 — SAMUDAYAK BHAVAN NIRMAN KISHAN KI GADIYA</t>
         </is>
       </c>
       <c r="G13" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H13" s="2" t="n">
         <v>750000</v>
       </c>
       <c r="I13" s="2" t="n">
         <v>6948</v>
       </c>
       <c r="J13" s="3" t="n">
         <v>44509</v>
       </c>
       <c r="K13" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="14">
       <c r="A14" s="1" t="inlineStr">
         <is>
           <t>BHIND</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C14" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D14" s="1" t="inlineStr">
         <is>
-          <t>Constr of CmpOnd wall for gov schools for Comm / Construction of Compound wall for government schools for Community</t>
+          <t>Constr of CmpOnd wall for gov schools for Comm / Construction of Compound Wall for Government School for Community</t>
         </is>
       </c>
       <c r="E14" s="1" t="inlineStr">
         <is>
           <t>Constr of Compound wall</t>
         </is>
       </c>
       <c r="F14" s="1" t="inlineStr">
         <is>
           <t>1702002033/AV/22012034605779 — BOUNDARY WALL NIRMAN PS SCHOOL TAL KA PURA NAHTOLI</t>
         </is>
       </c>
       <c r="G14" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H14" s="2" t="n">
         <v>93000</v>
       </c>
       <c r="I14" s="2" t="n">
         <v>30108</v>
       </c>
       <c r="J14" s="3" t="n">
         <v>44509</v>
@@ -561,51 +561,51 @@
       <c r="J17" s="3" t="n">
         <v>44070</v>
       </c>
       <c r="K17" s="3" t="n">
         <v>46129</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="18">
       <c r="A18" s="1" t="inlineStr">
         <is>
           <t>BHIND</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C18" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Flood Control and Protection</t>
         </is>
       </c>
       <c r="D18" s="1" t="inlineStr">
         <is>
-          <t>Constr of Diversion Storm Water Drain for Comm / Construction of Diversion Storm Water Drain for Community</t>
+          <t>Constr of Diversion Storm Water Drain for Comm / Construction of Flood Diversion Drain for Community</t>
         </is>
       </c>
       <c r="E18" s="1" t="inlineStr">
         <is>
           <t>Works for Flood Control and Protection</t>
         </is>
       </c>
       <c r="F18" s="1" t="inlineStr">
         <is>
           <t>1702002033/FP/22012034627338 — NALA NIRMAN KISHAN KI GADIYA BHARKA SE TALAB KI OR</t>
         </is>
       </c>
       <c r="G18" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H18" s="2" t="n">
         <v>750000</v>
       </c>
       <c r="I18" s="2" t="n">
         <v>180543</v>
       </c>
       <c r="J18" s="3" t="n">
         <v>44518</v>
@@ -1956,98 +1956,98 @@
         <v>0</v>
       </c>
       <c r="J46" s="3" t="n">
         <v>44300</v>
       </c>
       <c r="K46" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="47">
       <c r="A47" s="1" t="inlineStr">
         <is>
           <t>BHIND</t>
         </is>
       </c>
       <c r="B47" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C47" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D47" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E47" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F47" s="1" t="inlineStr">
         <is>
           <t>1702002033/IF/22012035544335 — khet talab nirman karya chhakki lal s/o kashiram</t>
         </is>
       </c>
       <c r="G47" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H47" s="2" t="n">
         <v>55865.38</v>
       </c>
       <c r="I47" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J47" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K47" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="48">
       <c r="A48" s="1" t="inlineStr">
         <is>
           <t>BHIND</t>
         </is>
       </c>
       <c r="B48" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C48" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D48" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E48" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F48" s="1" t="inlineStr">
         <is>
           <t>1702002033/IF/22012035544361 — khet talab nirman karya ramseva s/o bhurelal</t>
         </is>
       </c>
       <c r="G48" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H48" s="2" t="n">
         <v>55865.38</v>
       </c>
       <c r="I48" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J48" s="3" t="n">
         <v>45761</v>
@@ -7704,1377 +7704,1377 @@
       <c r="J168" s="3" t="n">
         <v>45029</v>
       </c>
       <c r="K168" s="3" t="n">
         <v>45617</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="169">
       <c r="A169" s="1" t="inlineStr">
         <is>
           <t>BHIND</t>
         </is>
       </c>
       <c r="B169" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C169" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D169" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E169" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F169" s="1" t="inlineStr">
         <is>
           <t>1702002033/IF/IAY/4385866 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP114092769</t>
         </is>
       </c>
       <c r="G169" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H169" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I169" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J169" s="3" t="n">
         <v>45179</v>
       </c>
       <c r="K169" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="170">
       <c r="A170" s="1" t="inlineStr">
         <is>
           <t>BHIND</t>
         </is>
       </c>
       <c r="B170" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C170" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D170" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E170" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F170" s="1" t="inlineStr">
         <is>
           <t>1702002033/IF/IAY/5578067 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP123144276</t>
         </is>
       </c>
       <c r="G170" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H170" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I170" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J170" s="3" t="n">
         <v>45760</v>
       </c>
       <c r="K170" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="171">
       <c r="A171" s="1" t="inlineStr">
         <is>
           <t>BHIND</t>
         </is>
       </c>
       <c r="B171" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C171" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D171" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E171" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F171" s="1" t="inlineStr">
         <is>
           <t>1702002033/IF/IAY/5578076 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP115371031</t>
         </is>
       </c>
       <c r="G171" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H171" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I171" s="2" t="n">
-        <v>19260</v>
+        <v>15660</v>
       </c>
       <c r="J171" s="3" t="n">
         <v>46116</v>
       </c>
       <c r="K171" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="172">
       <c r="A172" s="1" t="inlineStr">
         <is>
           <t>BHIND</t>
         </is>
       </c>
       <c r="B172" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C172" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D172" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E172" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F172" s="1" t="inlineStr">
         <is>
           <t>1702002033/IF/IAY/5578081 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP105536459</t>
         </is>
       </c>
       <c r="G172" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H172" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I172" s="2" t="n">
         <v>22968</v>
       </c>
       <c r="J172" s="3" t="n">
         <v>45997</v>
       </c>
       <c r="K172" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="173">
       <c r="A173" s="1" t="inlineStr">
         <is>
           <t>BHIND</t>
         </is>
       </c>
       <c r="B173" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C173" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D173" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E173" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F173" s="1" t="inlineStr">
         <is>
           <t>1702002033/IF/IAY/5578092 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP116183513</t>
         </is>
       </c>
       <c r="G173" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H173" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I173" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J173" s="3" t="n">
         <v>45746</v>
       </c>
       <c r="K173" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="174">
       <c r="A174" s="1" t="inlineStr">
         <is>
           <t>BHIND</t>
         </is>
       </c>
       <c r="B174" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C174" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D174" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E174" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F174" s="1" t="inlineStr">
         <is>
           <t>1702002033/IF/IAY/5578093 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP116183554</t>
         </is>
       </c>
       <c r="G174" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H174" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I174" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J174" s="3" t="n">
         <v>45746</v>
       </c>
       <c r="K174" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="175">
       <c r="A175" s="1" t="inlineStr">
         <is>
           <t>BHIND</t>
         </is>
       </c>
       <c r="B175" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C175" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D175" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E175" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F175" s="1" t="inlineStr">
         <is>
           <t>1702002033/IF/IAY/5578102 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP113896901</t>
         </is>
       </c>
       <c r="G175" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H175" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I175" s="2" t="n">
-        <v>14328</v>
+        <v>12528</v>
       </c>
       <c r="J175" s="3" t="n">
         <v>46075</v>
       </c>
       <c r="K175" s="3" t="n">
         <v>46264</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="176">
       <c r="A176" s="1" t="inlineStr">
         <is>
           <t>BHIND</t>
         </is>
       </c>
       <c r="B176" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C176" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D176" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E176" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F176" s="1" t="inlineStr">
         <is>
           <t>1702002033/IF/IAY/5578112 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP118637425</t>
         </is>
       </c>
       <c r="G176" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H176" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I176" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J176" s="3" t="n">
         <v>45746</v>
       </c>
       <c r="K176" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="177">
       <c r="A177" s="1" t="inlineStr">
         <is>
           <t>BHIND</t>
         </is>
       </c>
       <c r="B177" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C177" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D177" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E177" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F177" s="1" t="inlineStr">
         <is>
           <t>1702002033/IF/IAY/5578113 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP118637672</t>
         </is>
       </c>
       <c r="G177" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H177" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I177" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J177" s="3" t="n">
         <v>45760</v>
       </c>
       <c r="K177" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="178">
       <c r="A178" s="1" t="inlineStr">
         <is>
           <t>BHIND</t>
         </is>
       </c>
       <c r="B178" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C178" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D178" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E178" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F178" s="1" t="inlineStr">
         <is>
           <t>1702002033/IF/IAY/5578119 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP141330200</t>
         </is>
       </c>
       <c r="G178" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H178" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I178" s="2" t="n">
         <v>4176</v>
       </c>
       <c r="J178" s="3" t="n">
         <v>45997</v>
       </c>
       <c r="K178" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="179">
       <c r="A179" s="1" t="inlineStr">
         <is>
           <t>BHIND</t>
         </is>
       </c>
       <c r="B179" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C179" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D179" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E179" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F179" s="1" t="inlineStr">
         <is>
           <t>1702002033/IF/IAY/5578125 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP119704395</t>
         </is>
       </c>
       <c r="G179" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H179" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I179" s="2" t="n">
         <v>21924</v>
       </c>
       <c r="J179" s="3" t="n">
         <v>45997</v>
       </c>
       <c r="K179" s="3" t="n">
         <v>46264</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="180">
       <c r="A180" s="1" t="inlineStr">
         <is>
           <t>BHIND</t>
         </is>
       </c>
       <c r="B180" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C180" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D180" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E180" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F180" s="1" t="inlineStr">
         <is>
           <t>1702002033/IF/IAY/5578140 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP115356732</t>
         </is>
       </c>
       <c r="G180" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H180" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I180" s="2" t="n">
         <v>20358</v>
       </c>
       <c r="J180" s="3" t="n">
         <v>46066</v>
       </c>
       <c r="K180" s="3" t="n">
         <v>46236</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="181">
       <c r="A181" s="1" t="inlineStr">
         <is>
           <t>BHIND</t>
         </is>
       </c>
       <c r="B181" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C181" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D181" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E181" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F181" s="1" t="inlineStr">
         <is>
           <t>1702002033/IF/IAY/5578141 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP119704710</t>
         </is>
       </c>
       <c r="G181" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H181" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I181" s="2" t="n">
         <v>18792</v>
       </c>
       <c r="J181" s="3" t="n">
         <v>46066</v>
       </c>
       <c r="K181" s="3" t="n">
         <v>46264</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="182">
       <c r="A182" s="1" t="inlineStr">
         <is>
           <t>BHIND</t>
         </is>
       </c>
       <c r="B182" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C182" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D182" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E182" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F182" s="1" t="inlineStr">
         <is>
           <t>1702002033/IF/IAY/5578144 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP106444408</t>
         </is>
       </c>
       <c r="G182" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H182" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I182" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J182" s="3" t="n">
         <v>45760</v>
       </c>
       <c r="K182" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="183">
       <c r="A183" s="1" t="inlineStr">
         <is>
           <t>BHIND</t>
         </is>
       </c>
       <c r="B183" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C183" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D183" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E183" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F183" s="1" t="inlineStr">
         <is>
           <t>1702002033/IF/IAY/5578153 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP114084759</t>
         </is>
       </c>
       <c r="G183" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H183" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I183" s="2" t="n">
         <v>10962</v>
       </c>
       <c r="J183" s="3" t="n">
         <v>45997</v>
       </c>
       <c r="K183" s="3" t="n">
         <v>46264</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="184">
       <c r="A184" s="1" t="inlineStr">
         <is>
           <t>BHIND</t>
         </is>
       </c>
       <c r="B184" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C184" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D184" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E184" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F184" s="1" t="inlineStr">
         <is>
           <t>1702002033/IF/IAY/5578155 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP106449162</t>
         </is>
       </c>
       <c r="G184" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H184" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I184" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J184" s="3" t="n">
         <v>46066</v>
       </c>
       <c r="K184" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="185">
       <c r="A185" s="1" t="inlineStr">
         <is>
           <t>BHIND</t>
         </is>
       </c>
       <c r="B185" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C185" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D185" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E185" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F185" s="1" t="inlineStr">
         <is>
           <t>1702002033/IF/IAY/5578164 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP123854229</t>
         </is>
       </c>
       <c r="G185" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H185" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I185" s="2" t="n">
         <v>19836</v>
       </c>
       <c r="J185" s="3" t="n">
         <v>45997</v>
       </c>
       <c r="K185" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="186">
       <c r="A186" s="1" t="inlineStr">
         <is>
           <t>BHIND</t>
         </is>
       </c>
       <c r="B186" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C186" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D186" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E186" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F186" s="1" t="inlineStr">
         <is>
           <t>1702002033/IF/IAY/5578165 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP146783425</t>
         </is>
       </c>
       <c r="G186" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H186" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I186" s="2" t="n">
         <v>15660</v>
       </c>
       <c r="J186" s="3" t="n">
         <v>46075</v>
       </c>
       <c r="K186" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="187">
       <c r="A187" s="1" t="inlineStr">
         <is>
           <t>BHIND</t>
         </is>
       </c>
       <c r="B187" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C187" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D187" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E187" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F187" s="1" t="inlineStr">
         <is>
           <t>1702002033/IF/IAY/5578170 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP106636373</t>
         </is>
       </c>
       <c r="G187" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H187" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I187" s="2" t="n">
         <v>22968</v>
       </c>
       <c r="J187" s="3" t="n">
         <v>45997</v>
       </c>
       <c r="K187" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="188">
       <c r="A188" s="1" t="inlineStr">
         <is>
           <t>BHIND</t>
         </is>
       </c>
       <c r="B188" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C188" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D188" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E188" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F188" s="1" t="inlineStr">
         <is>
           <t>1702002033/IF/IAY/5621192 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP123144009</t>
         </is>
       </c>
       <c r="G188" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H188" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I188" s="2" t="n">
         <v>9396</v>
       </c>
       <c r="J188" s="3" t="n">
         <v>45997</v>
       </c>
       <c r="K188" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="189">
       <c r="A189" s="1" t="inlineStr">
         <is>
           <t>BHIND</t>
         </is>
       </c>
       <c r="B189" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C189" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D189" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E189" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F189" s="1" t="inlineStr">
         <is>
           <t>1702002033/IF/IAY/5621511 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP106444609</t>
         </is>
       </c>
       <c r="G189" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H189" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I189" s="2" t="n">
         <v>17226</v>
       </c>
       <c r="J189" s="3" t="n">
         <v>45997</v>
       </c>
       <c r="K189" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="190">
       <c r="A190" s="1" t="inlineStr">
         <is>
           <t>BHIND</t>
         </is>
       </c>
       <c r="B190" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C190" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D190" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E190" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F190" s="1" t="inlineStr">
         <is>
           <t>1702002033/IF/IAY/5670124 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP106130363</t>
         </is>
       </c>
       <c r="G190" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H190" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I190" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J190" s="3" t="n">
         <v>45794</v>
       </c>
       <c r="K190" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="191">
       <c r="A191" s="1" t="inlineStr">
         <is>
           <t>BHIND</t>
         </is>
       </c>
       <c r="B191" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C191" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D191" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E191" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F191" s="1" t="inlineStr">
         <is>
           <t>1702002033/IF/IAY/5681970 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP116039302</t>
         </is>
       </c>
       <c r="G191" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H191" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I191" s="2" t="n">
         <v>15660</v>
       </c>
       <c r="J191" s="3" t="n">
         <v>46075</v>
       </c>
       <c r="K191" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="192">
       <c r="A192" s="1" t="inlineStr">
         <is>
           <t>BHIND</t>
         </is>
       </c>
       <c r="B192" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C192" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D192" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E192" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F192" s="1" t="inlineStr">
         <is>
           <t>1702002033/IF/IAY/5681978 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP125597625</t>
         </is>
       </c>
       <c r="G192" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H192" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I192" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J192" s="3" t="n">
         <v>45745</v>
       </c>
       <c r="K192" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="193">
       <c r="A193" s="1" t="inlineStr">
         <is>
           <t>BHIND</t>
         </is>
       </c>
       <c r="B193" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C193" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D193" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E193" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F193" s="1" t="inlineStr">
         <is>
           <t>1702002033/IF/IAY/5681996 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP127821230</t>
         </is>
       </c>
       <c r="G193" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H193" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I193" s="2" t="n">
         <v>10962</v>
       </c>
       <c r="J193" s="3" t="n">
         <v>46097</v>
       </c>
       <c r="K193" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="194">
       <c r="A194" s="1" t="inlineStr">
         <is>
           <t>BHIND</t>
         </is>
       </c>
       <c r="B194" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C194" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D194" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E194" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F194" s="1" t="inlineStr">
         <is>
           <t>1702002033/IF/IAY/5872487 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126546950</t>
         </is>
       </c>
       <c r="G194" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H194" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I194" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J194" s="3" t="n">
         <v>45745</v>
       </c>
       <c r="K194" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="195">
       <c r="A195" s="1" t="inlineStr">
         <is>
           <t>BHIND</t>
         </is>
       </c>
       <c r="B195" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C195" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D195" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E195" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F195" s="1" t="inlineStr">
         <is>
           <t>1702002033/IF/IAY/5872489 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP115361623</t>
         </is>
       </c>
       <c r="G195" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H195" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I195" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J195" s="3" t="n">
         <v>45746</v>
       </c>
       <c r="K195" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="196">
       <c r="A196" s="1" t="inlineStr">
         <is>
           <t>BHIND</t>
         </is>
       </c>
       <c r="B196" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C196" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D196" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E196" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F196" s="1" t="inlineStr">
         <is>
           <t>1702002033/IF/IAY/5872504 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP119651803</t>
         </is>
       </c>
       <c r="G196" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H196" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I196" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J196" s="3" t="n">
         <v>45760</v>
       </c>
       <c r="K196" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="197">
       <c r="A197" s="1" t="inlineStr">
         <is>
           <t>BHIND</t>
         </is>
       </c>
       <c r="B197" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C197" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D197" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E197" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F197" s="1" t="inlineStr">
         <is>
           <t>1702002033/IF/IAY/5872519 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP125283319</t>
         </is>
       </c>
       <c r="G197" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H197" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I197" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J197" s="3" t="n">
         <v>45745</v>
@@ -15404,51 +15404,51 @@
       <c r="J330" s="3" t="n">
         <v>43740</v>
       </c>
       <c r="K330" s="3" t="n">
         <v>43987</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="331">
       <c r="A331" s="1" t="inlineStr">
         <is>
           <t>BHIND</t>
         </is>
       </c>
       <c r="B331" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C331" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D331" s="1" t="inlineStr">
         <is>
-          <t>Construction of Gravel Road Roads for Community / Construction of Gravel Road Roads for Community</t>
+          <t>Construction of Gravel Road Roads for Community / Construction of Gravel / Mitti Murram Road for Community</t>
         </is>
       </c>
       <c r="E331" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F331" s="1" t="inlineStr">
         <is>
           <t>1702002033/RC/22012034531738 — SUDOOR SAMPARK SADAK KISHANGAD KI GADIYA SE SINGPURA TAK</t>
         </is>
       </c>
       <c r="G331" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H331" s="2" t="n">
         <v>1988428.87</v>
       </c>
       <c r="I331" s="2" t="n">
         <v>4370</v>
       </c>
       <c r="J331" s="3" t="n">
         <v>44091</v>