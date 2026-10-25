--- v0 (2026-09-02)
+++ v1 (2026-10-25)
@@ -135,51 +135,51 @@
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
   <dimension ref="A1:K290"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="true" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <selection activeCell="A1" activeCellId="0" pane="topLeft" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1024" min="1" style="0" customWidth="false" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="0" t="inlineStr">
         <is>
-          <t>Exported on: 2026-09-02 17:41:09</t>
+          <t>Exported on: 2026-10-25 03:30:39</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="0" t="inlineStr">
         <is>
           <t>Filters applied:</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="0" t="inlineStr">
         <is>
           <t>  Data source: MGNREGA + VBGRAMG</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="0" t="inlineStr">
         <is>
           <t>  District: BHIND</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
@@ -2565,98 +2565,98 @@
       <c r="J59" s="3" t="n">
         <v>45856</v>
       </c>
       <c r="K59" s="3" t="n">
         <v>46127</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="60">
       <c r="A60" s="1" t="inlineStr">
         <is>
           <t>BHIND</t>
         </is>
       </c>
       <c r="B60" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C60" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D60" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E60" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F60" s="1" t="inlineStr">
         <is>
           <t>1702002036/IF/22012035582492 — खेत तालाब निर्माण कार्य  ग्राम पंचायत umari</t>
         </is>
       </c>
       <c r="G60" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H60" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I60" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J60" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K60" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="61">
       <c r="A61" s="1" t="inlineStr">
         <is>
           <t>BHIND</t>
         </is>
       </c>
       <c r="B61" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C61" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D61" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E61" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F61" s="1" t="inlineStr">
         <is>
           <t>1702002036/IF/22012035582494 — kapil dhara kup work gp umari</t>
         </is>
       </c>
       <c r="G61" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H61" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I61" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J61" s="3" t="n">
         <v>45761</v>
@@ -4025,474 +4025,474 @@
       <c r="J89" s="3" t="n">
         <v>42385</v>
       </c>
       <c r="K89" s="3" t="n">
         <v>42508</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="90">
       <c r="A90" s="1" t="inlineStr">
         <is>
           <t>BHIND</t>
         </is>
       </c>
       <c r="B90" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C90" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D90" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>IAY Houses / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E90" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F90" s="1" t="inlineStr">
         <is>
           <t>1702002036/IF/IAY/133966 — Construction of IAY House -IAY REG. NO. MP-02-002-036-001/114</t>
         </is>
       </c>
       <c r="G90" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H90" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I90" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J90" s="3" t="n">
         <v>42414</v>
       </c>
       <c r="K90" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="91">
       <c r="A91" s="1" t="inlineStr">
         <is>
           <t>BHIND</t>
         </is>
       </c>
       <c r="B91" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C91" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D91" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>IAY Houses / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E91" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F91" s="1" t="inlineStr">
         <is>
           <t>1702002036/IF/IAY/133967 — Construction of IAY House -IAY REG. NO. MP-02-002-036-001/145</t>
         </is>
       </c>
       <c r="G91" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H91" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I91" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J91" s="3" t="n">
         <v>42414</v>
       </c>
       <c r="K91" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="92">
       <c r="A92" s="1" t="inlineStr">
         <is>
           <t>BHIND</t>
         </is>
       </c>
       <c r="B92" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C92" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D92" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>IAY Houses / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E92" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F92" s="1" t="inlineStr">
         <is>
           <t>1702002036/IF/IAY/133968 — Construction of IAY House -IAY REG. NO. MP-02-002-036-001/207</t>
         </is>
       </c>
       <c r="G92" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H92" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I92" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J92" s="3" t="n">
         <v>42414</v>
       </c>
       <c r="K92" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="93">
       <c r="A93" s="1" t="inlineStr">
         <is>
           <t>BHIND</t>
         </is>
       </c>
       <c r="B93" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C93" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D93" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>IAY Houses / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E93" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F93" s="1" t="inlineStr">
         <is>
           <t>1702002036/IF/IAY/133969 — Construction of IAY House -IAY REG. NO. MP-02-002-036-001/254</t>
         </is>
       </c>
       <c r="G93" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H93" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I93" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J93" s="3" t="n">
         <v>42414</v>
       </c>
       <c r="K93" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="94">
       <c r="A94" s="1" t="inlineStr">
         <is>
           <t>BHIND</t>
         </is>
       </c>
       <c r="B94" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C94" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D94" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>IAY Houses / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E94" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F94" s="1" t="inlineStr">
         <is>
           <t>1702002036/IF/IAY/133970 — Construction of IAY House -IAY REG. NO. MP-02-002-036-001/504</t>
         </is>
       </c>
       <c r="G94" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H94" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I94" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J94" s="3" t="n">
         <v>42414</v>
       </c>
       <c r="K94" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="95">
       <c r="A95" s="1" t="inlineStr">
         <is>
           <t>BHIND</t>
         </is>
       </c>
       <c r="B95" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C95" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D95" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>IAY Houses / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E95" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F95" s="1" t="inlineStr">
         <is>
           <t>1702002036/IF/IAY/133972 — Construction of IAY House -IAY REG. NO. MP-02-002-036-001/227</t>
         </is>
       </c>
       <c r="G95" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H95" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I95" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J95" s="3" t="n">
         <v>42414</v>
       </c>
       <c r="K95" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="96">
       <c r="A96" s="1" t="inlineStr">
         <is>
           <t>BHIND</t>
         </is>
       </c>
       <c r="B96" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C96" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D96" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>IAY Houses / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E96" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F96" s="1" t="inlineStr">
         <is>
           <t>1702002036/IF/IAY/199289 — Construction of IAY House -IAY REG. NO. MP-02-002-036-001/148</t>
         </is>
       </c>
       <c r="G96" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H96" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I96" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J96" s="3" t="n">
         <v>42455</v>
       </c>
       <c r="K96" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="97">
       <c r="A97" s="1" t="inlineStr">
         <is>
           <t>BHIND</t>
         </is>
       </c>
       <c r="B97" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C97" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D97" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>IAY Houses / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E97" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F97" s="1" t="inlineStr">
         <is>
           <t>1702002036/IF/IAY/199290 — Construction of IAY House -IAY REG. NO. MP-02-002-036-001/219</t>
         </is>
       </c>
       <c r="G97" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H97" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I97" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J97" s="3" t="n">
         <v>42455</v>
       </c>
       <c r="K97" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="98">
       <c r="A98" s="1" t="inlineStr">
         <is>
           <t>BHIND</t>
         </is>
       </c>
       <c r="B98" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C98" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D98" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>IAY Houses / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E98" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F98" s="1" t="inlineStr">
         <is>
           <t>1702002036/IF/IAY/199291 — Construction of IAY House -IAY REG. NO. MP-02-002-036-001/521</t>
         </is>
       </c>
       <c r="G98" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H98" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I98" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J98" s="3" t="n">
         <v>42455</v>
       </c>
       <c r="K98" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="99">
       <c r="A99" s="1" t="inlineStr">
         <is>
           <t>BHIND</t>
         </is>
       </c>
       <c r="B99" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C99" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D99" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>IAY Houses / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E99" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F99" s="1" t="inlineStr">
         <is>
           <t>1702002036/IF/IAY/199292 — Construction of IAY House -IAY REG. NO. MP-02-002-036-001/532</t>
         </is>
       </c>
       <c r="G99" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H99" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I99" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J99" s="3" t="n">
         <v>42455</v>
@@ -4838,288 +4838,288 @@
       <c r="J106" s="3" t="n">
         <v>44910</v>
       </c>
       <c r="K106" s="3" t="n">
         <v>45354</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="107">
       <c r="A107" s="1" t="inlineStr">
         <is>
           <t>BHIND</t>
         </is>
       </c>
       <c r="B107" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C107" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D107" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E107" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F107" s="1" t="inlineStr">
         <is>
           <t>1702002036/IF/IAY/5608932 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126465428</t>
         </is>
       </c>
       <c r="G107" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H107" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I107" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J107" s="3" t="n">
         <v>45783</v>
       </c>
       <c r="K107" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="108">
       <c r="A108" s="1" t="inlineStr">
         <is>
           <t>BHIND</t>
         </is>
       </c>
       <c r="B108" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C108" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D108" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E108" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F108" s="1" t="inlineStr">
         <is>
           <t>1702002036/IF/IAY/5614343 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP146779137</t>
         </is>
       </c>
       <c r="G108" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H108" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I108" s="2" t="n">
         <v>14094</v>
       </c>
       <c r="J108" s="3" t="n">
         <v>45810</v>
       </c>
       <c r="K108" s="3" t="n">
         <v>46264</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="109">
       <c r="A109" s="1" t="inlineStr">
         <is>
           <t>BHIND</t>
         </is>
       </c>
       <c r="B109" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C109" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D109" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E109" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F109" s="1" t="inlineStr">
         <is>
           <t>1702002036/IF/IAY/5615050 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP118019887</t>
         </is>
       </c>
       <c r="G109" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H109" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I109" s="2" t="n">
         <v>6264</v>
       </c>
       <c r="J109" s="3" t="n">
         <v>45866</v>
       </c>
       <c r="K109" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="110">
       <c r="A110" s="1" t="inlineStr">
         <is>
           <t>BHIND</t>
         </is>
       </c>
       <c r="B110" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C110" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D110" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E110" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F110" s="1" t="inlineStr">
         <is>
           <t>1702002036/IF/IAY/5615235 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP146843620</t>
         </is>
       </c>
       <c r="G110" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H110" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I110" s="2" t="n">
         <v>14094</v>
       </c>
       <c r="J110" s="3" t="n">
         <v>45810</v>
       </c>
       <c r="K110" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="111">
       <c r="A111" s="1" t="inlineStr">
         <is>
           <t>BHIND</t>
         </is>
       </c>
       <c r="B111" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C111" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D111" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E111" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F111" s="1" t="inlineStr">
         <is>
           <t>1702002036/IF/IAY/5615935 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP113655253</t>
         </is>
       </c>
       <c r="G111" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H111" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I111" s="2" t="n">
         <v>12528</v>
       </c>
       <c r="J111" s="3" t="n">
         <v>45810</v>
       </c>
       <c r="K111" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="112">
       <c r="A112" s="1" t="inlineStr">
         <is>
           <t>BHIND</t>
         </is>
       </c>
       <c r="B112" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C112" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D112" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E112" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F112" s="1" t="inlineStr">
         <is>
           <t>1702002036/IF/IAY/5616548 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP129964908</t>
         </is>
       </c>
       <c r="G112" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H112" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I112" s="2" t="n">
         <v>12528</v>
       </c>
       <c r="J112" s="3" t="n">
         <v>45810</v>
@@ -7744,51 +7744,51 @@
         <v>0</v>
       </c>
       <c r="J166" s="3" t="n">
         <v>43533</v>
       </c>
       <c r="K166" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="167">
       <c r="A167" s="1" t="inlineStr">
         <is>
           <t>BHIND</t>
         </is>
       </c>
       <c r="B167" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C167" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D167" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E167" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F167" s="1" t="inlineStr">
         <is>
           <t>1702002036/RC/22012034469863 — C.C.Road nirman pan singh ke dur se ujagar ki or</t>
         </is>
       </c>
       <c r="G167" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H167" s="2" t="n">
         <v>57375</v>
       </c>
       <c r="I167" s="2" t="n">
         <v>55032</v>
       </c>
       <c r="J167" s="3" t="n">
         <v>43681</v>
@@ -7840,51 +7840,51 @@
       <c r="J168" s="3" t="n">
         <v>43681</v>
       </c>
       <c r="K168" s="3" t="n">
         <v>44865</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="169">
       <c r="A169" s="1" t="inlineStr">
         <is>
           <t>BHIND</t>
         </is>
       </c>
       <c r="B169" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C169" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D169" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E169" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F169" s="1" t="inlineStr">
         <is>
           <t>1702002036/RC/22012034469865 — C.C.Road Nirman hanuman andir se atar singh ke gonda ki or</t>
         </is>
       </c>
       <c r="G169" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H169" s="2" t="n">
         <v>32550</v>
       </c>
       <c r="I169" s="2" t="n">
         <v>31888</v>
       </c>
       <c r="J169" s="3" t="n">
         <v>43681</v>
@@ -8469,51 +8469,51 @@
         <v>0</v>
       </c>
       <c r="J181" s="3" t="n">
         <v>44471</v>
       </c>
       <c r="K181" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="182">
       <c r="A182" s="1" t="inlineStr">
         <is>
           <t>BHIND</t>
         </is>
       </c>
       <c r="B182" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C182" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D182" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E182" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F182" s="1" t="inlineStr">
         <is>
           <t>1702002036/RC/22012034846857 — CC Road Work GP Umari</t>
         </is>
       </c>
       <c r="G182" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H182" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I182" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J182" s="3" t="n">
         <v>45761</v>
@@ -8614,51 +8614,51 @@
       <c r="J184" s="3" t="n">
         <v>44230</v>
       </c>
       <c r="K184" s="3" t="n">
         <v>44531</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="185">
       <c r="A185" s="1" t="inlineStr">
         <is>
           <t>BHIND</t>
         </is>
       </c>
       <c r="B185" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C185" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D185" s="1" t="inlineStr">
         <is>
-          <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
+          <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost Pit for Community</t>
         </is>
       </c>
       <c r="E185" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F185" s="1" t="inlineStr">
         <is>
           <t>1702002036/RS/22012034524919 — seggreshan shed nirman umari</t>
         </is>
       </c>
       <c r="G185" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H185" s="2" t="n">
         <v>37000</v>
       </c>
       <c r="I185" s="2" t="n">
         <v>33582</v>
       </c>
       <c r="J185" s="3" t="n">
         <v>44431</v>
@@ -9611,51 +9611,51 @@
       <c r="J205" s="3" t="n">
         <v>45180</v>
       </c>
       <c r="K205" s="3" t="n">
         <v>45582</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="206">
       <c r="A206" s="1" t="inlineStr">
         <is>
           <t>BHIND</t>
         </is>
       </c>
       <c r="B206" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C206" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D206" s="1" t="inlineStr">
         <is>
-          <t>Constr of Compost Pit for Community / Construction of Compost Pit structure for Community</t>
+          <t>Constr of Compost Pit for Community / Construction of Compost Pit for Community</t>
         </is>
       </c>
       <c r="E206" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F206" s="1" t="inlineStr">
         <is>
           <t>1702002036/RS/22012034689606 — samudayak shokpit GAIYHAR WALE BABA PER DEVGAD</t>
         </is>
       </c>
       <c r="G206" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H206" s="2" t="n">
         <v>10000</v>
       </c>
       <c r="I206" s="2" t="n">
         <v>6630</v>
       </c>
       <c r="J206" s="3" t="n">
         <v>45124</v>
@@ -9707,51 +9707,51 @@
       <c r="J207" s="3" t="n">
         <v>45180</v>
       </c>
       <c r="K207" s="3" t="n">
         <v>46129</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="208">
       <c r="A208" s="1" t="inlineStr">
         <is>
           <t>BHIND</t>
         </is>
       </c>
       <c r="B208" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C208" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D208" s="1" t="inlineStr">
         <is>
-          <t>Constr of Compost Pit for Community / Construction of Compost Pit structure for Community</t>
+          <t>Constr of Compost Pit for Community / Construction of Compost Pit for Community</t>
         </is>
       </c>
       <c r="E208" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F208" s="1" t="inlineStr">
         <is>
           <t>1702002036/RS/22012034689625 — samudayak shokpit BRAJESH BAGHEL KE GHAR KE PASS UMARI</t>
         </is>
       </c>
       <c r="G208" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H208" s="2" t="n">
         <v>10000</v>
       </c>
       <c r="I208" s="2" t="n">
         <v>7956</v>
       </c>
       <c r="J208" s="3" t="n">
         <v>45123</v>