--- v0 (2026-09-02)
+++ v1 (2026-10-24)
@@ -135,51 +135,51 @@
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
   <dimension ref="A1:K44"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="true" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <selection activeCell="A1" activeCellId="0" pane="topLeft" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1024" min="1" style="0" customWidth="false" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="0" t="inlineStr">
         <is>
-          <t>Exported on: 2026-09-02 23:47:01</t>
+          <t>Exported on: 2026-10-24 11:47:14</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="0" t="inlineStr">
         <is>
           <t>Filters applied:</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="0" t="inlineStr">
         <is>
           <t>  Data source: VBGRAMG</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="0" t="inlineStr">
         <is>
           <t>  District: BHIND</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
@@ -555,1040 +555,1040 @@
         <v>0</v>
       </c>
       <c r="J17" s="3" t="n">
         <v>45173</v>
       </c>
       <c r="K17" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="18">
       <c r="A18" s="1" t="inlineStr">
         <is>
           <t>BHIND</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C18" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D18" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E18" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F18" s="1" t="inlineStr">
         <is>
           <t>1702002036/IF/22012035582492 — खेत तालाब निर्माण कार्य  ग्राम पंचायत umari</t>
         </is>
       </c>
       <c r="G18" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H18" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I18" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J18" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K18" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="19">
       <c r="A19" s="1" t="inlineStr">
         <is>
           <t>BHIND</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C19" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D19" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E19" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F19" s="1" t="inlineStr">
         <is>
           <t>1702002036/IF/22012035582494 — kapil dhara kup work gp umari</t>
         </is>
       </c>
       <c r="G19" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H19" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I19" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J19" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K19" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="20">
       <c r="A20" s="1" t="inlineStr">
         <is>
           <t>BHIND</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C20" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D20" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>IAY Houses / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E20" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F20" s="1" t="inlineStr">
         <is>
           <t>1702002036/IF/IAY/133966 — Construction of IAY House -IAY REG. NO. MP-02-002-036-001/114</t>
         </is>
       </c>
       <c r="G20" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H20" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I20" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J20" s="3" t="n">
         <v>42414</v>
       </c>
       <c r="K20" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="21">
       <c r="A21" s="1" t="inlineStr">
         <is>
           <t>BHIND</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C21" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D21" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>IAY Houses / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E21" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F21" s="1" t="inlineStr">
         <is>
           <t>1702002036/IF/IAY/133967 — Construction of IAY House -IAY REG. NO. MP-02-002-036-001/145</t>
         </is>
       </c>
       <c r="G21" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H21" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I21" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J21" s="3" t="n">
         <v>42414</v>
       </c>
       <c r="K21" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="22">
       <c r="A22" s="1" t="inlineStr">
         <is>
           <t>BHIND</t>
         </is>
       </c>
       <c r="B22" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C22" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D22" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>IAY Houses / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E22" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F22" s="1" t="inlineStr">
         <is>
           <t>1702002036/IF/IAY/133968 — Construction of IAY House -IAY REG. NO. MP-02-002-036-001/207</t>
         </is>
       </c>
       <c r="G22" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H22" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I22" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J22" s="3" t="n">
         <v>42414</v>
       </c>
       <c r="K22" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="23">
       <c r="A23" s="1" t="inlineStr">
         <is>
           <t>BHIND</t>
         </is>
       </c>
       <c r="B23" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C23" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D23" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>IAY Houses / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E23" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F23" s="1" t="inlineStr">
         <is>
           <t>1702002036/IF/IAY/133969 — Construction of IAY House -IAY REG. NO. MP-02-002-036-001/254</t>
         </is>
       </c>
       <c r="G23" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H23" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I23" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J23" s="3" t="n">
         <v>42414</v>
       </c>
       <c r="K23" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="24">
       <c r="A24" s="1" t="inlineStr">
         <is>
           <t>BHIND</t>
         </is>
       </c>
       <c r="B24" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C24" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D24" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>IAY Houses / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E24" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F24" s="1" t="inlineStr">
         <is>
           <t>1702002036/IF/IAY/133970 — Construction of IAY House -IAY REG. NO. MP-02-002-036-001/504</t>
         </is>
       </c>
       <c r="G24" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H24" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I24" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J24" s="3" t="n">
         <v>42414</v>
       </c>
       <c r="K24" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="25">
       <c r="A25" s="1" t="inlineStr">
         <is>
           <t>BHIND</t>
         </is>
       </c>
       <c r="B25" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C25" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D25" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>IAY Houses / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E25" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F25" s="1" t="inlineStr">
         <is>
           <t>1702002036/IF/IAY/133972 — Construction of IAY House -IAY REG. NO. MP-02-002-036-001/227</t>
         </is>
       </c>
       <c r="G25" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H25" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I25" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J25" s="3" t="n">
         <v>42414</v>
       </c>
       <c r="K25" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="26">
       <c r="A26" s="1" t="inlineStr">
         <is>
           <t>BHIND</t>
         </is>
       </c>
       <c r="B26" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C26" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D26" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>IAY Houses / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E26" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F26" s="1" t="inlineStr">
         <is>
           <t>1702002036/IF/IAY/199289 — Construction of IAY House -IAY REG. NO. MP-02-002-036-001/148</t>
         </is>
       </c>
       <c r="G26" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H26" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I26" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J26" s="3" t="n">
         <v>42455</v>
       </c>
       <c r="K26" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="27">
       <c r="A27" s="1" t="inlineStr">
         <is>
           <t>BHIND</t>
         </is>
       </c>
       <c r="B27" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C27" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D27" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>IAY Houses / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E27" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F27" s="1" t="inlineStr">
         <is>
           <t>1702002036/IF/IAY/199290 — Construction of IAY House -IAY REG. NO. MP-02-002-036-001/219</t>
         </is>
       </c>
       <c r="G27" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H27" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I27" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J27" s="3" t="n">
         <v>42455</v>
       </c>
       <c r="K27" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="28">
       <c r="A28" s="1" t="inlineStr">
         <is>
           <t>BHIND</t>
         </is>
       </c>
       <c r="B28" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C28" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D28" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>IAY Houses / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E28" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F28" s="1" t="inlineStr">
         <is>
           <t>1702002036/IF/IAY/199291 — Construction of IAY House -IAY REG. NO. MP-02-002-036-001/521</t>
         </is>
       </c>
       <c r="G28" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H28" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I28" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J28" s="3" t="n">
         <v>42455</v>
       </c>
       <c r="K28" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="29">
       <c r="A29" s="1" t="inlineStr">
         <is>
           <t>BHIND</t>
         </is>
       </c>
       <c r="B29" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C29" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D29" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>IAY Houses / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E29" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F29" s="1" t="inlineStr">
         <is>
           <t>1702002036/IF/IAY/199292 — Construction of IAY House -IAY REG. NO. MP-02-002-036-001/532</t>
         </is>
       </c>
       <c r="G29" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H29" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I29" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J29" s="3" t="n">
         <v>42455</v>
       </c>
       <c r="K29" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="30">
       <c r="A30" s="1" t="inlineStr">
         <is>
           <t>BHIND</t>
         </is>
       </c>
       <c r="B30" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C30" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D30" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E30" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F30" s="1" t="inlineStr">
         <is>
           <t>1702002036/IF/IAY/5608932 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126465428</t>
         </is>
       </c>
       <c r="G30" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H30" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I30" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J30" s="3" t="n">
         <v>45783</v>
       </c>
       <c r="K30" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="31">
       <c r="A31" s="1" t="inlineStr">
         <is>
           <t>BHIND</t>
         </is>
       </c>
       <c r="B31" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C31" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D31" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E31" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F31" s="1" t="inlineStr">
         <is>
           <t>1702002036/IF/IAY/5614343 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP146779137</t>
         </is>
       </c>
       <c r="G31" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H31" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I31" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J31" s="3" t="n">
         <v>45810</v>
       </c>
       <c r="K31" s="3" t="n">
         <v>46264</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="32">
       <c r="A32" s="1" t="inlineStr">
         <is>
           <t>BHIND</t>
         </is>
       </c>
       <c r="B32" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C32" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D32" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E32" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F32" s="1" t="inlineStr">
         <is>
           <t>1702002036/IF/IAY/5615050 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP118019887</t>
         </is>
       </c>
       <c r="G32" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H32" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I32" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J32" s="3" t="n">
         <v>45866</v>
       </c>
       <c r="K32" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="33">
       <c r="A33" s="1" t="inlineStr">
         <is>
           <t>BHIND</t>
         </is>
       </c>
       <c r="B33" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C33" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D33" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E33" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F33" s="1" t="inlineStr">
         <is>
           <t>1702002036/IF/IAY/5615235 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP146843620</t>
         </is>
       </c>
       <c r="G33" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H33" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I33" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J33" s="3" t="n">
         <v>45810</v>
       </c>
       <c r="K33" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="34">
       <c r="A34" s="1" t="inlineStr">
         <is>
           <t>BHIND</t>
         </is>
       </c>
       <c r="B34" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C34" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D34" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E34" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F34" s="1" t="inlineStr">
         <is>
           <t>1702002036/IF/IAY/5615935 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP113655253</t>
         </is>
       </c>
       <c r="G34" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H34" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I34" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J34" s="3" t="n">
         <v>45810</v>
       </c>
       <c r="K34" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="35">
       <c r="A35" s="1" t="inlineStr">
         <is>
           <t>BHIND</t>
         </is>
       </c>
       <c r="B35" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C35" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D35" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E35" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F35" s="1" t="inlineStr">
         <is>
           <t>1702002036/IF/IAY/5616548 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP129964908</t>
         </is>
       </c>
       <c r="G35" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H35" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I35" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J35" s="3" t="n">
         <v>45810</v>
       </c>
       <c r="K35" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="36">
       <c r="A36" s="1" t="inlineStr">
         <is>
           <t>BHIND</t>
         </is>
       </c>
       <c r="B36" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C36" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D36" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E36" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F36" s="1" t="inlineStr">
         <is>
           <t>1702002036/RC/22012034469863 — C.C.Road nirman pan singh ke dur se ujagar ki or</t>
         </is>
       </c>
       <c r="G36" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H36" s="2" t="n">
         <v>57375</v>
       </c>
       <c r="I36" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J36" s="3" t="n">
         <v>43681</v>
       </c>
       <c r="K36" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="37">
       <c r="A37" s="1" t="inlineStr">
         <is>
           <t>BHIND</t>
         </is>
       </c>
       <c r="B37" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C37" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D37" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E37" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F37" s="1" t="inlineStr">
         <is>
           <t>1702002036/RC/22012034469865 — C.C.Road Nirman hanuman andir se atar singh ke gonda ki or</t>
         </is>
       </c>
       <c r="G37" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H37" s="2" t="n">
         <v>32550</v>
       </c>
       <c r="I37" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J37" s="3" t="n">
         <v>43681</v>
       </c>
       <c r="K37" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="38">
       <c r="A38" s="1" t="inlineStr">
         <is>
           <t>BHIND</t>
         </is>
       </c>
       <c r="B38" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C38" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D38" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E38" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F38" s="1" t="inlineStr">
         <is>
           <t>1702002036/RC/22012034846857 — CC Road Work GP Umari</t>
         </is>
       </c>
       <c r="G38" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H38" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I38" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J38" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K38" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="39">
       <c r="A39" s="1" t="inlineStr">
         <is>
           <t>BHIND</t>
         </is>
       </c>
       <c r="B39" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C39" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D39" s="1" t="inlineStr">
         <is>
-          <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
+          <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost Pit for Community</t>
         </is>
       </c>
       <c r="E39" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F39" s="1" t="inlineStr">
         <is>
           <t>1702002036/RS/22012034524919 — seggreshan shed nirman umari</t>
         </is>
       </c>
       <c r="G39" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H39" s="2" t="n">
         <v>37000</v>
       </c>
       <c r="I39" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J39" s="3" t="n">
         <v>44431</v>
@@ -1638,98 +1638,98 @@
         <v>0</v>
       </c>
       <c r="J40" s="3" t="n">
         <v>45180</v>
       </c>
       <c r="K40" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="41">
       <c r="A41" s="1" t="inlineStr">
         <is>
           <t>BHIND</t>
         </is>
       </c>
       <c r="B41" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C41" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D41" s="1" t="inlineStr">
         <is>
-          <t>Constr of Compost Pit for Community / Construction of Compost Pit structure for Community</t>
+          <t>Constr of Compost Pit for Community / Construction of Compost Pit for Community</t>
         </is>
       </c>
       <c r="E41" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F41" s="1" t="inlineStr">
         <is>
           <t>1702002036/RS/22012034689606 — samudayak shokpit GAIYHAR WALE BABA PER DEVGAD</t>
         </is>
       </c>
       <c r="G41" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H41" s="2" t="n">
         <v>10000</v>
       </c>
       <c r="I41" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J41" s="3" t="n">
         <v>45124</v>
       </c>
       <c r="K41" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="42">
       <c r="A42" s="1" t="inlineStr">
         <is>
           <t>BHIND</t>
         </is>
       </c>
       <c r="B42" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C42" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D42" s="1" t="inlineStr">
         <is>
-          <t>Constr of Compost Pit for Community / Construction of Compost Pit structure for Community</t>
+          <t>Constr of Compost Pit for Community / Construction of Compost Pit for Community</t>
         </is>
       </c>
       <c r="E42" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F42" s="1" t="inlineStr">
         <is>
           <t>1702002036/RS/22012034689625 — samudayak shokpit BRAJESH BAGHEL KE GHAR KE PASS UMARI</t>
         </is>
       </c>
       <c r="G42" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H42" s="2" t="n">
         <v>10000</v>
       </c>
       <c r="I42" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J42" s="3" t="n">
         <v>45123</v>