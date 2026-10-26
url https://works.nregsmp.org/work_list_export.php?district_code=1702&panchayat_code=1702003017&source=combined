--- v0 (2026-09-08)
+++ v1 (2026-10-26)
@@ -135,51 +135,51 @@
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
   <dimension ref="A1:K201"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="true" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <selection activeCell="A1" activeCellId="0" pane="topLeft" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1024" min="1" style="0" customWidth="false" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="0" t="inlineStr">
         <is>
-          <t>Exported on: 2026-09-08 18:47:19</t>
+          <t>Exported on: 2026-10-26 19:54:55</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="0" t="inlineStr">
         <is>
           <t>Filters applied:</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="0" t="inlineStr">
         <is>
           <t>  Data source: MGNREGA + VBGRAMG</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="0" t="inlineStr">
         <is>
           <t>  District: BHIND</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
@@ -416,51 +416,51 @@
       <c r="J14" s="3" t="n">
         <v>44866</v>
       </c>
       <c r="K14" s="3" t="n">
         <v>46129</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="15">
       <c r="A15" s="1" t="inlineStr">
         <is>
           <t>MEHGAON</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C15" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D15" s="1" t="inlineStr">
         <is>
-          <t>Constr of Bharat Nirman Seva Kendra / Construction of Gram Panchayat/Panchayat Bhavan Building for Community</t>
+          <t>Constr of Bharat Nirman Seva Kendra / Construction of Gram Panchayat Building for Community</t>
         </is>
       </c>
       <c r="E15" s="1" t="inlineStr">
         <is>
           <t>Constr of GP Bhawan</t>
         </is>
       </c>
       <c r="F15" s="1" t="inlineStr">
         <is>
           <t>1702003017/AV/22012034623885 — Pever block govt school middle senthari</t>
         </is>
       </c>
       <c r="G15" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H15" s="2" t="n">
         <v>1498390.4</v>
       </c>
       <c r="I15" s="2" t="n">
         <v>119952</v>
       </c>
       <c r="J15" s="3" t="n">
         <v>44872</v>
@@ -1184,51 +1184,51 @@
       <c r="J30" s="3" t="n">
         <v>45100</v>
       </c>
       <c r="K30" s="3" t="n">
         <v>46156</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="31">
       <c r="A31" s="1" t="inlineStr">
         <is>
           <t>MEHGAON</t>
         </is>
       </c>
       <c r="B31" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C31" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Micro Irrigation Works</t>
         </is>
       </c>
       <c r="D31" s="1" t="inlineStr">
         <is>
-          <t>Construction of minor Canal for Community / Construction of minor Canal for Community</t>
+          <t>Construction of minor Canal for Community / Construction of Branch Canal for Community</t>
         </is>
       </c>
       <c r="E31" s="1" t="inlineStr">
         <is>
           <t>Construction of Canal</t>
         </is>
       </c>
       <c r="F31" s="1" t="inlineStr">
         <is>
           <t>1702003017/IC/22012034882957 — CONSTRUCTION OF SUB MINOR CANAL FOR COMMUNITY GANGA SINGH K KHET SE BAMBIYA TAK</t>
         </is>
       </c>
       <c r="G31" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H31" s="2" t="n">
         <v>377290.14</v>
       </c>
       <c r="I31" s="2" t="n">
         <v>64974</v>
       </c>
       <c r="J31" s="3" t="n">
         <v>45190</v>
@@ -1419,51 +1419,51 @@
         <v>0</v>
       </c>
       <c r="J35" s="3" t="n">
         <v>45030</v>
       </c>
       <c r="K35" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="36">
       <c r="A36" s="1" t="inlineStr">
         <is>
           <t>MEHGAON</t>
         </is>
       </c>
       <c r="B36" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C36" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Micro Irrigation Works</t>
         </is>
       </c>
       <c r="D36" s="1" t="inlineStr">
         <is>
-          <t>Construction of sub-minor Canal for Community / Construction of sub-minor Canal for Community</t>
+          <t>Construction of sub-minor Canal for Community / Construction of Minor Distributary Canal for Community</t>
         </is>
       </c>
       <c r="E36" s="1" t="inlineStr">
         <is>
           <t>Construction of Canal</t>
         </is>
       </c>
       <c r="F36" s="1" t="inlineStr">
         <is>
           <t>1702003017/IC/22012034882962 — CONSTRUCTION OF SUB MINOR CANAL FOR COMMUNITY DEEPIKA SINGH K KHET SE NARENDRA SINGH K KHET TAK</t>
         </is>
       </c>
       <c r="G36" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H36" s="2" t="n">
         <v>419090.39</v>
       </c>
       <c r="I36" s="2" t="n">
         <v>119561</v>
       </c>
       <c r="J36" s="3" t="n">
         <v>45197</v>
@@ -1703,192 +1703,192 @@
         <v>0</v>
       </c>
       <c r="J41" s="3" t="n">
         <v>42905</v>
       </c>
       <c r="K41" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="42">
       <c r="A42" s="1" t="inlineStr">
         <is>
           <t>MEHGAON</t>
         </is>
       </c>
       <c r="B42" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C42" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D42" s="1" t="inlineStr">
         <is>
-          <t>Boundary Plntation of Forstry Trees for Individual / Boundary Line Plantation of Forestry Trees for Individuals</t>
+          <t>Boundary Plntation of Forstry Trees for Individual / Line Plantation of Forestry Trees for Individual</t>
         </is>
       </c>
       <c r="E42" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F42" s="1" t="inlineStr">
         <is>
           <t>1702003017/IF/22012035124826 — braksharopan karya NATHU SINGH/VISHSHWAR sINGH</t>
         </is>
       </c>
       <c r="G42" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H42" s="2" t="n">
         <v>133212.69</v>
       </c>
       <c r="I42" s="2" t="n">
         <v>31824</v>
       </c>
       <c r="J42" s="3" t="n">
         <v>45142</v>
       </c>
       <c r="K42" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="43">
       <c r="A43" s="1" t="inlineStr">
         <is>
           <t>MEHGAON</t>
         </is>
       </c>
       <c r="B43" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C43" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D43" s="1" t="inlineStr">
         <is>
-          <t>Coastal Shelter Belt-line plntation - Individual / Line Plantation of Coastal Shelter Belt Trees for Individuals</t>
+          <t>Coastal Shelter Belt-line plntation - Individual / Line Plantation of Forestry Trees for Individual</t>
         </is>
       </c>
       <c r="E43" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F43" s="1" t="inlineStr">
         <is>
           <t>1702003017/IF/22012035124828 — BRAKSHAROPAN KARYA SATYENDRA SINGH/ RAMOTAR SINGH</t>
         </is>
       </c>
       <c r="G43" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H43" s="2" t="n">
         <v>133212.69</v>
       </c>
       <c r="I43" s="2" t="n">
         <v>33150</v>
       </c>
       <c r="J43" s="3" t="n">
         <v>45142</v>
       </c>
       <c r="K43" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="44">
       <c r="A44" s="1" t="inlineStr">
         <is>
           <t>MEHGAON</t>
         </is>
       </c>
       <c r="B44" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C44" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D44" s="1" t="inlineStr">
         <is>
-          <t>Coastal Shelter Belt-line plntation - Individual / Line Plantation of Coastal Shelter Belt Trees for Individuals</t>
+          <t>Coastal Shelter Belt-line plntation - Individual / Line Plantation of Forestry Trees for Individual</t>
         </is>
       </c>
       <c r="E44" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F44" s="1" t="inlineStr">
         <is>
           <t>1702003017/IF/22012035124830 — BRAKSHAREOPAN KARYA SHASKIA MADHYAMIK VIDHALYA SCHOOL SENTHARI</t>
         </is>
       </c>
       <c r="G44" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H44" s="2" t="n">
         <v>427106.07</v>
       </c>
       <c r="I44" s="2" t="n">
         <v>62543</v>
       </c>
       <c r="J44" s="3" t="n">
         <v>45142</v>
       </c>
       <c r="K44" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="45">
       <c r="A45" s="1" t="inlineStr">
         <is>
           <t>MEHGAON</t>
         </is>
       </c>
       <c r="B45" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C45" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D45" s="1" t="inlineStr">
         <is>
-          <t>Coast Line plntation of Forestry Trees-Individuals / Along the coast Line Plantation of Forestry Trees for Individuals</t>
+          <t>Coast Line plntation of Forestry Trees-Individuals / Line Plantation of Forestry Trees for Individual</t>
         </is>
       </c>
       <c r="E45" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F45" s="1" t="inlineStr">
         <is>
           <t>1702003017/IF/22012035124834 — BRAKSHAROPAN KARYA YOGENDRA SINGH / POORAN SINGH</t>
         </is>
       </c>
       <c r="G45" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H45" s="2" t="n">
         <v>133212.69</v>
       </c>
       <c r="I45" s="2" t="n">
         <v>26520</v>
       </c>
       <c r="J45" s="3" t="n">
         <v>45142</v>
@@ -1938,333 +1938,333 @@
         <v>0</v>
       </c>
       <c r="J46" s="3" t="n">
         <v>45757</v>
       </c>
       <c r="K46" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="47">
       <c r="A47" s="1" t="inlineStr">
         <is>
           <t>MEHGAON</t>
         </is>
       </c>
       <c r="B47" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C47" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D47" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E47" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F47" s="1" t="inlineStr">
         <is>
           <t>1702003017/IF/22012035542262 — Khet talab Gopal Singh S/o Amrit singh ke khet me</t>
         </is>
       </c>
       <c r="G47" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H47" s="2" t="n">
         <v>147621.16</v>
       </c>
       <c r="I47" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J47" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K47" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="48">
       <c r="A48" s="1" t="inlineStr">
         <is>
           <t>MEHGAON</t>
         </is>
       </c>
       <c r="B48" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C48" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D48" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E48" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F48" s="1" t="inlineStr">
         <is>
           <t>1702003017/IF/22012035548072 — khet talab nathu singh S/O visheswar ke khet me</t>
         </is>
       </c>
       <c r="G48" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H48" s="2" t="n">
         <v>147621.16</v>
       </c>
       <c r="I48" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J48" s="3" t="n">
         <v>45764</v>
       </c>
       <c r="K48" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="49">
       <c r="A49" s="1" t="inlineStr">
         <is>
           <t>MEHGAON</t>
         </is>
       </c>
       <c r="B49" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C49" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D49" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E49" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F49" s="1" t="inlineStr">
         <is>
           <t>1702003017/IF/22012035548093 — khet talab Mukesh singh S/O Naval Singh ke khet me</t>
         </is>
       </c>
       <c r="G49" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H49" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I49" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J49" s="3" t="n">
         <v>45764</v>
       </c>
       <c r="K49" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="50">
       <c r="A50" s="1" t="inlineStr">
         <is>
           <t>MEHGAON</t>
         </is>
       </c>
       <c r="B50" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C50" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D50" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E50" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F50" s="1" t="inlineStr">
         <is>
           <t>1702003017/IF/22012035548100 — khet talab Mukesh singh S/O Naval Singh ke khet me</t>
         </is>
       </c>
       <c r="G50" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H50" s="2" t="n">
         <v>147621.16</v>
       </c>
       <c r="I50" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J50" s="3" t="n">
         <v>45764</v>
       </c>
       <c r="K50" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="51">
       <c r="A51" s="1" t="inlineStr">
         <is>
           <t>MEHGAON</t>
         </is>
       </c>
       <c r="B51" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C51" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D51" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E51" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F51" s="1" t="inlineStr">
         <is>
           <t>1702003017/IF/22012035550204 — Khet talab Nirman Karya gabbar Singh S/O ram Singh ke Khet me</t>
         </is>
       </c>
       <c r="G51" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H51" s="2" t="n">
         <v>147621.16</v>
       </c>
       <c r="I51" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J51" s="3" t="n">
         <v>45764</v>
       </c>
       <c r="K51" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="52">
       <c r="A52" s="1" t="inlineStr">
         <is>
           <t>MEHGAON</t>
         </is>
       </c>
       <c r="B52" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C52" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D52" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E52" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F52" s="1" t="inlineStr">
         <is>
           <t>1702003017/IF/22012035562037 — KHET TALAB NIRMAN SATENDRA S/O RAMAVTAR SINGH KE KHET ME</t>
         </is>
       </c>
       <c r="G52" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H52" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I52" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J52" s="3" t="n">
         <v>45764</v>
       </c>
       <c r="K52" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="53">
       <c r="A53" s="1" t="inlineStr">
         <is>
           <t>MEHGAON</t>
         </is>
       </c>
       <c r="B53" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C53" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D53" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E53" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F53" s="1" t="inlineStr">
         <is>
           <t>1702003017/IF/22012035562043 — KHET TALAB NIRMAN SATENDRA S/O RAMAVTAR SINGH KE KHET ME</t>
         </is>
       </c>
       <c r="G53" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H53" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I53" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J53" s="3" t="n">
         <v>45764</v>
@@ -4590,51 +4590,51 @@
       <c r="J102" s="3" t="n">
         <v>43418</v>
       </c>
       <c r="K102" s="3" t="n">
         <v>44532</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="103">
       <c r="A103" s="1" t="inlineStr">
         <is>
           <t>MEHGAON</t>
         </is>
       </c>
       <c r="B103" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C103" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D103" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>IAY Houses / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E103" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F103" s="1" t="inlineStr">
         <is>
           <t>1702003017/IF/IAY/193196 — Construction of IAY House -IAY REG. NO. MP-02-003-017-001/20</t>
         </is>
       </c>
       <c r="G103" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H103" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I103" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J103" s="3" t="n">
         <v>42421</v>
@@ -4735,51 +4735,51 @@
       <c r="J105" s="3" t="n">
         <v>44873</v>
       </c>
       <c r="K105" s="3" t="n">
         <v>45810</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="106">
       <c r="A106" s="1" t="inlineStr">
         <is>
           <t>MEHGAON</t>
         </is>
       </c>
       <c r="B106" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C106" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D106" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E106" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F106" s="1" t="inlineStr">
         <is>
           <t>1702003017/IF/IAY/4102327 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP145780520</t>
         </is>
       </c>
       <c r="G106" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H106" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I106" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J106" s="3" t="n">
         <v>44693</v>
@@ -4880,145 +4880,145 @@
       <c r="J108" s="3" t="n">
         <v>44872</v>
       </c>
       <c r="K108" s="3" t="n">
         <v>45617</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="109">
       <c r="A109" s="1" t="inlineStr">
         <is>
           <t>MEHGAON</t>
         </is>
       </c>
       <c r="B109" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C109" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D109" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E109" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F109" s="1" t="inlineStr">
         <is>
           <t>1702003017/IF/IAY/4755474 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP118065852</t>
         </is>
       </c>
       <c r="G109" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H109" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I109" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J109" s="3" t="n">
         <v>45553</v>
       </c>
       <c r="K109" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="110">
       <c r="A110" s="1" t="inlineStr">
         <is>
           <t>MEHGAON</t>
         </is>
       </c>
       <c r="B110" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C110" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D110" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E110" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F110" s="1" t="inlineStr">
         <is>
           <t>1702003017/IF/IAY/4762039 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP120582374</t>
         </is>
       </c>
       <c r="G110" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H110" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I110" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J110" s="3" t="n">
         <v>45553</v>
       </c>
       <c r="K110" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="111">
       <c r="A111" s="1" t="inlineStr">
         <is>
           <t>MEHGAON</t>
         </is>
       </c>
       <c r="B111" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C111" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D111" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E111" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F111" s="1" t="inlineStr">
         <is>
           <t>1702003017/IF/IAY/4854349 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP121670994</t>
         </is>
       </c>
       <c r="G111" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H111" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I111" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J111" s="3" t="n">
         <v>46127</v>
@@ -5070,192 +5070,192 @@
       <c r="J112" s="3" t="n">
         <v>42798</v>
       </c>
       <c r="K112" s="3" t="n">
         <v>43235</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="113">
       <c r="A113" s="1" t="inlineStr">
         <is>
           <t>MEHGAON</t>
         </is>
       </c>
       <c r="B113" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C113" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D113" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E113" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F113" s="1" t="inlineStr">
         <is>
           <t>1702003017/IF/IAY/5719799 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP124825919</t>
         </is>
       </c>
       <c r="G113" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H113" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I113" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J113" s="3" t="n">
         <v>46038</v>
       </c>
       <c r="K113" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="114">
       <c r="A114" s="1" t="inlineStr">
         <is>
           <t>MEHGAON</t>
         </is>
       </c>
       <c r="B114" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C114" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D114" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E114" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F114" s="1" t="inlineStr">
         <is>
           <t>1702003017/IF/IAY/5720166 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP124824522</t>
         </is>
       </c>
       <c r="G114" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H114" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I114" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J114" s="3" t="n">
         <v>46038</v>
       </c>
       <c r="K114" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="115">
       <c r="A115" s="1" t="inlineStr">
         <is>
           <t>MEHGAON</t>
         </is>
       </c>
       <c r="B115" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C115" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D115" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E115" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F115" s="1" t="inlineStr">
         <is>
           <t>1702003017/IF/IAY/5725517 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP120591434</t>
         </is>
       </c>
       <c r="G115" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H115" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I115" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J115" s="3" t="n">
         <v>46037</v>
       </c>
       <c r="K115" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="116">
       <c r="A116" s="1" t="inlineStr">
         <is>
           <t>MEHGAON</t>
         </is>
       </c>
       <c r="B116" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C116" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D116" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E116" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F116" s="1" t="inlineStr">
         <is>
           <t>1702003017/IF/IAY/5726223 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP121673273</t>
         </is>
       </c>
       <c r="G116" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H116" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I116" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J116" s="3" t="n">
         <v>45754</v>
@@ -6351,51 +6351,51 @@
         <v>0</v>
       </c>
       <c r="J139" s="3" t="n">
         <v>45030</v>
       </c>
       <c r="K139" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="140">
       <c r="A140" s="1" t="inlineStr">
         <is>
           <t>MEHGAON</t>
         </is>
       </c>
       <c r="B140" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C140" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D140" s="1" t="inlineStr">
         <is>
-          <t>Block Plntation-Biodrainage-Wastelands for comm / Block Plantation of Biodrainage trees in Wastelands for community</t>
+          <t>Block Plntation-Biodrainage-Wastelands for comm / Bio-drainage Plantation for Community</t>
         </is>
       </c>
       <c r="E140" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F140" s="1" t="inlineStr">
         <is>
           <t>1702003017/LD/22012034593879 — MERI MITTI MERA DESH BRAKSHAROPAN SHANTI DHAM SENTHARI</t>
         </is>
       </c>
       <c r="G140" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H140" s="2" t="n">
         <v>55847.4</v>
       </c>
       <c r="I140" s="2" t="n">
         <v>4420</v>
       </c>
       <c r="J140" s="3" t="n">
         <v>45181</v>
@@ -8430,51 +8430,51 @@
       <c r="J182" s="3" t="n">
         <v>44099</v>
       </c>
       <c r="K182" s="3" t="n">
         <v>44275</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="183">
       <c r="A183" s="1" t="inlineStr">
         <is>
           <t>MEHGAON</t>
         </is>
       </c>
       <c r="B183" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C183" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D183" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E183" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F183" s="1" t="inlineStr">
         <is>
           <t>1702003017/RC/22012034591768 — Sudur Sampark Sadak Mukhya Marg Se Radhe Ke Khet Kee Or</t>
         </is>
       </c>
       <c r="G183" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H183" s="2" t="n">
         <v>1482299</v>
       </c>
       <c r="I183" s="2" t="n">
         <v>1449299.86</v>
       </c>
       <c r="J183" s="3" t="n">
         <v>44511</v>