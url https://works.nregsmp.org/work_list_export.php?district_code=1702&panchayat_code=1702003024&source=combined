--- v0 (2026-09-05)
+++ v1 (2026-10-22)
@@ -135,51 +135,51 @@
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
   <dimension ref="A1:K344"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="true" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <selection activeCell="A1" activeCellId="0" pane="topLeft" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1024" min="1" style="0" customWidth="false" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="0" t="inlineStr">
         <is>
-          <t>Exported on: 2026-09-05 03:37:25</t>
+          <t>Exported on: 2026-10-22 08:33:58</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="0" t="inlineStr">
         <is>
           <t>Filters applied:</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="0" t="inlineStr">
         <is>
           <t>  Data source: MGNREGA + VBGRAMG</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="0" t="inlineStr">
         <is>
           <t>  District: BHIND</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
@@ -1031,51 +1031,51 @@
         <v>0</v>
       </c>
       <c r="J27" s="3" t="n">
         <v>44790</v>
       </c>
       <c r="K27" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="28">
       <c r="A28" s="1" t="inlineStr">
         <is>
           <t>MEHGAON</t>
         </is>
       </c>
       <c r="B28" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C28" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D28" s="1" t="inlineStr">
         <is>
-          <t>Constr of GP for community / Construction of Gram Panchayat/Panchayat Bhavan Building for Community</t>
+          <t>Constr of GP for community / Construction of Gram Panchayat Building for Community</t>
         </is>
       </c>
       <c r="E28" s="1" t="inlineStr">
         <is>
           <t>Constr of GP Bhawan</t>
         </is>
       </c>
       <c r="F28" s="1" t="inlineStr">
         <is>
           <t>1702003024/AV/22012034621770 — Shanti dham nirman karya jarpura</t>
         </is>
       </c>
       <c r="G28" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H28" s="2" t="n">
         <v>289747.78</v>
       </c>
       <c r="I28" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J28" s="3" t="n">
         <v>45735</v>
@@ -1270,51 +1270,51 @@
         <v>0</v>
       </c>
       <c r="J32" s="3" t="n">
         <v>45030</v>
       </c>
       <c r="K32" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="33">
       <c r="A33" s="1" t="inlineStr">
         <is>
           <t>MEHGAON</t>
         </is>
       </c>
       <c r="B33" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C33" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
         </is>
       </c>
       <c r="D33" s="1" t="inlineStr">
         <is>
-          <t>Road Line Plantation of Forestry Trees for Comm / Road side line plantation of Forestry Trees for Community</t>
+          <t>Road Line Plantation of Forestry Trees for Comm / Avenue Plantation for Community</t>
         </is>
       </c>
       <c r="E33" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F33" s="1" t="inlineStr">
         <is>
           <t>1702003024/DP/22012034626674 — Vraksharopan karya gram meghpura se jarpura sadak ke kinare dono oor</t>
         </is>
       </c>
       <c r="G33" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H33" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I33" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J33" s="3" t="n">
         <v>45451</v>
@@ -2281,98 +2281,98 @@
       <c r="J53" s="3" t="n">
         <v>44883</v>
       </c>
       <c r="K53" s="3" t="n">
         <v>46128</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="54">
       <c r="A54" s="1" t="inlineStr">
         <is>
           <t>MEHGAON</t>
         </is>
       </c>
       <c r="B54" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C54" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Micro Irrigation Works</t>
         </is>
       </c>
       <c r="D54" s="1" t="inlineStr">
         <is>
-          <t>Construction of distributary Canal for Community / Construction of distributary Canal for Community</t>
+          <t>Construction of distributary Canal for Community / Construction of Major Distributary Canal for Community</t>
         </is>
       </c>
       <c r="E54" s="1" t="inlineStr">
         <is>
           <t>Construction of Canal</t>
         </is>
       </c>
       <c r="F54" s="1" t="inlineStr">
         <is>
           <t>1702003024/IC/22012034882866 — Construction of water course field channel lakhan ke khet se sher singh ke khet tak</t>
         </is>
       </c>
       <c r="G54" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H54" s="2" t="n">
         <v>357346.05</v>
       </c>
       <c r="I54" s="2" t="n">
         <v>212837.16</v>
       </c>
       <c r="J54" s="3" t="n">
         <v>45334</v>
       </c>
       <c r="K54" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="55">
       <c r="A55" s="1" t="inlineStr">
         <is>
           <t>MEHGAON</t>
         </is>
       </c>
       <c r="B55" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C55" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Micro Irrigation Works</t>
         </is>
       </c>
       <c r="D55" s="1" t="inlineStr">
         <is>
-          <t>Construction of distributary Canal for Community / Construction of distributary Canal for Community</t>
+          <t>Construction of distributary Canal for Community / Construction of Major Distributary Canal for Community</t>
         </is>
       </c>
       <c r="E55" s="1" t="inlineStr">
         <is>
           <t>Construction of Canal</t>
         </is>
       </c>
       <c r="F55" s="1" t="inlineStr">
         <is>
           <t>1702003024/IC/22012034882867 — Construction of water course field channel Mukut Singh ke khet se Jasmant singh ke khet tak</t>
         </is>
       </c>
       <c r="G55" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H55" s="2" t="n">
         <v>454242.61</v>
       </c>
       <c r="I55" s="2" t="n">
         <v>51051</v>
       </c>
       <c r="J55" s="3" t="n">
         <v>45301</v>
@@ -4808,51 +4808,51 @@
         <v>0</v>
       </c>
       <c r="J106" s="3" t="n">
         <v>44425</v>
       </c>
       <c r="K106" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="107">
       <c r="A107" s="1" t="inlineStr">
         <is>
           <t>MEHGAON</t>
         </is>
       </c>
       <c r="B107" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C107" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D107" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E107" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F107" s="1" t="inlineStr">
         <is>
           <t>1702003024/IF/22012035563946 — khet talab nirman karya manoj kumari</t>
         </is>
       </c>
       <c r="G107" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H107" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I107" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J107" s="3" t="n">
         <v>45765</v>
@@ -9354,51 +9354,51 @@
         <v>0</v>
       </c>
       <c r="J202" s="3" t="n">
         <v>42395</v>
       </c>
       <c r="K202" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="203">
       <c r="A203" s="1" t="inlineStr">
         <is>
           <t>MEHGAON</t>
         </is>
       </c>
       <c r="B203" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C203" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D203" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E203" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F203" s="1" t="inlineStr">
         <is>
           <t>1702003024/IF/IAY/3791165 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP106915415</t>
         </is>
       </c>
       <c r="G203" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H203" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I203" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J203" s="3" t="n">
         <v>44683</v>
@@ -9744,98 +9744,98 @@
       <c r="J210" s="3" t="n">
         <v>42795</v>
       </c>
       <c r="K210" s="3" t="n">
         <v>43403</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="211">
       <c r="A211" s="1" t="inlineStr">
         <is>
           <t>MEHGAON</t>
         </is>
       </c>
       <c r="B211" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C211" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D211" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E211" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F211" s="1" t="inlineStr">
         <is>
           <t>1702003024/IF/IAY/5726765 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP149991677</t>
         </is>
       </c>
       <c r="G211" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H211" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I211" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J211" s="3" t="n">
         <v>45797</v>
       </c>
       <c r="K211" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="212">
       <c r="A212" s="1" t="inlineStr">
         <is>
           <t>MEHGAON</t>
         </is>
       </c>
       <c r="B212" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C212" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D212" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E212" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F212" s="1" t="inlineStr">
         <is>
           <t>1702003024/IF/IAY/5728470 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP106906497</t>
         </is>
       </c>
       <c r="G212" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H212" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I212" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J212" s="3" t="n">
         <v>45754</v>
@@ -14166,51 +14166,51 @@
       <c r="J302" s="3" t="n">
         <v>43493</v>
       </c>
       <c r="K302" s="3" t="n">
         <v>43571</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="303">
       <c r="A303" s="1" t="inlineStr">
         <is>
           <t>MEHGAON</t>
         </is>
       </c>
       <c r="B303" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C303" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D303" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E303" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F303" s="1" t="inlineStr">
         <is>
           <t>1702003024/RC/22012034433767 — cc road ravi kushbah ke dwar se pramod sharma ke  dwar tak</t>
         </is>
       </c>
       <c r="G303" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H303" s="2" t="n">
         <v>59000</v>
       </c>
       <c r="I303" s="2" t="n">
         <v>54204</v>
       </c>
       <c r="J303" s="3" t="n">
         <v>43493</v>
@@ -15122,51 +15122,51 @@
         <v>0</v>
       </c>
       <c r="J322" s="3" t="n">
         <v>41875</v>
       </c>
       <c r="K322" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="323">
       <c r="A323" s="1" t="inlineStr">
         <is>
           <t>MEHGAON</t>
         </is>
       </c>
       <c r="B323" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C323" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D323" s="1" t="inlineStr">
         <is>
-          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
+          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Masonry Greywater Drain for Community</t>
         </is>
       </c>
       <c r="E323" s="1" t="inlineStr">
         <is>
           <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F323" s="1" t="inlineStr">
         <is>
           <t>1702003024/RS/22012034429753 — kaccha nala nirmad meghpura</t>
         </is>
       </c>
       <c r="G323" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H323" s="2" t="n">
         <v>1306000</v>
       </c>
       <c r="I323" s="2" t="n">
         <v>830502</v>
       </c>
       <c r="J323" s="3" t="n">
         <v>43626</v>
@@ -15647,51 +15647,51 @@
         <v>0</v>
       </c>
       <c r="J333" s="3" t="n">
         <v>44425</v>
       </c>
       <c r="K333" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="334">
       <c r="A334" s="1" t="inlineStr">
         <is>
           <t>MEHGAON</t>
         </is>
       </c>
       <c r="B334" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C334" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D334" s="1" t="inlineStr">
         <is>
-          <t>Constr of Wire crate (gabion) Spur for Comm / Construction of Wire crate (gabion) Spur for Community</t>
+          <t>Constr of Wire crate (gabion) Spur for Comm / Construction of Gabion Spur for Community</t>
         </is>
       </c>
       <c r="E334" s="1" t="inlineStr">
         <is>
           <t>Constr of Gabion</t>
         </is>
       </c>
       <c r="F334" s="1" t="inlineStr">
         <is>
           <t>1702003024/WC/22012034829453 — sok pitch nurman no. 1  juge ka pura</t>
         </is>
       </c>
       <c r="G334" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H334" s="2" t="n">
         <v>8780</v>
       </c>
       <c r="I334" s="2" t="n">
         <v>1544</v>
       </c>
       <c r="J334" s="3" t="n">
         <v>44475</v>