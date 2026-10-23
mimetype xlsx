--- v0 (2026-09-05)
+++ v1 (2026-10-23)
@@ -135,51 +135,51 @@
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
   <dimension ref="A1:K725"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="true" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <selection activeCell="A1" activeCellId="0" pane="topLeft" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1024" min="1" style="0" customWidth="false" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="0" t="inlineStr">
         <is>
-          <t>Exported on: 2026-09-05 10:59:06</t>
+          <t>Exported on: 2026-10-23 06:04:59</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="0" t="inlineStr">
         <is>
           <t>Filters applied:</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="0" t="inlineStr">
         <is>
           <t>  Data source: MGNREGA + VBGRAMG</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="0" t="inlineStr">
         <is>
           <t>  District: BHIND</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
@@ -5674,51 +5674,51 @@
         <v>0</v>
       </c>
       <c r="J124" s="3" t="n">
         <v>44300</v>
       </c>
       <c r="K124" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="125">
       <c r="A125" s="1" t="inlineStr">
         <is>
           <t>MEHGAON</t>
         </is>
       </c>
       <c r="B125" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C125" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D125" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation - Shelter Belt for Individuals / Block Plantation of Shelter Belt Trees for Individuals</t>
+          <t>Block Plantation - Shelter Belt for Individuals / Line Plantation of Forestry Trees for Individual</t>
         </is>
       </c>
       <c r="E125" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F125" s="1" t="inlineStr">
         <is>
           <t>1702003045/IF/22012034727231 — braksharopan ramsevak / mevaram sharma</t>
         </is>
       </c>
       <c r="G125" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H125" s="2" t="n">
         <v>201373.8</v>
       </c>
       <c r="I125" s="2" t="n">
         <v>55005</v>
       </c>
       <c r="J125" s="3" t="n">
         <v>44424</v>
@@ -12983,98 +12983,98 @@
         <v>0</v>
       </c>
       <c r="J277" s="3" t="n">
         <v>44665</v>
       </c>
       <c r="K277" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="278">
       <c r="A278" s="1" t="inlineStr">
         <is>
           <t>MEHGAON</t>
         </is>
       </c>
       <c r="B278" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C278" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D278" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation-Sericulture in fields-Individuals / Block Plantation of Sericulture Trees in fields for Individuals</t>
+          <t>Block Plantation-Sericulture in fields-Individuals / Block Plantation of Sericulture Trees in fields for Individual</t>
         </is>
       </c>
       <c r="E278" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F278" s="1" t="inlineStr">
         <is>
           <t>1702003045/IF/22012035128480 — braksharopan karya shantidhamghilaua road par</t>
         </is>
       </c>
       <c r="G278" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H278" s="2" t="n">
         <v>427106.07</v>
       </c>
       <c r="I278" s="2" t="n">
         <v>26520</v>
       </c>
       <c r="J278" s="3" t="n">
         <v>45144</v>
       </c>
       <c r="K278" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="279">
       <c r="A279" s="1" t="inlineStr">
         <is>
           <t>MEHGAON</t>
         </is>
       </c>
       <c r="B279" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C279" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D279" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation-Sericulture in fields-Individuals / Block Plantation of Sericulture Trees in fields for Individuals</t>
+          <t>Block Plantation-Sericulture in fields-Individuals / Block Plantation of Sericulture Trees in fields for Individual</t>
         </is>
       </c>
       <c r="E279" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F279" s="1" t="inlineStr">
         <is>
           <t>1702003045/IF/22012035128481 — braksharopan gaushala par akloni</t>
         </is>
       </c>
       <c r="G279" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H279" s="2" t="n">
         <v>427106.07</v>
       </c>
       <c r="I279" s="2" t="n">
         <v>13260</v>
       </c>
       <c r="J279" s="3" t="n">
         <v>45144</v>
@@ -13265,98 +13265,98 @@
         <v>0</v>
       </c>
       <c r="J283" s="3" t="n">
         <v>45764</v>
       </c>
       <c r="K283" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="284">
       <c r="A284" s="1" t="inlineStr">
         <is>
           <t>MEHGAON</t>
         </is>
       </c>
       <c r="B284" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C284" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D284" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E284" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F284" s="1" t="inlineStr">
         <is>
           <t>1702003045/IF/22012035545699 — Khet Talab Gyan Singh ke pass Pawan singh S/O Chaturbhuj Singh ke khet me</t>
         </is>
       </c>
       <c r="G284" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H284" s="2" t="n">
         <v>147621.16</v>
       </c>
       <c r="I284" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J284" s="3" t="n">
         <v>45764</v>
       </c>
       <c r="K284" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="285">
       <c r="A285" s="1" t="inlineStr">
         <is>
           <t>MEHGAON</t>
         </is>
       </c>
       <c r="B285" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C285" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D285" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E285" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F285" s="1" t="inlineStr">
         <is>
           <t>1702003045/IF/22012035545708 — Khet Talab Shovaran Singh ke pass Devendra singh S/O Rajendra Singh ke khet me</t>
         </is>
       </c>
       <c r="G285" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H285" s="2" t="n">
         <v>147621.16</v>
       </c>
       <c r="I285" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J285" s="3" t="n">
         <v>45764</v>
@@ -13406,51 +13406,51 @@
         <v>0</v>
       </c>
       <c r="J286" s="3" t="n">
         <v>45874</v>
       </c>
       <c r="K286" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="287">
       <c r="A287" s="1" t="inlineStr">
         <is>
           <t>MEHGAON</t>
         </is>
       </c>
       <c r="B287" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C287" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D287" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E287" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F287" s="1" t="inlineStr">
         <is>
           <t>1702003045/IF/22012035545720 — Khet Talab Kaptan singh ke khet ke pass Ramkumari W/O Mahaveer Singh ke khet me</t>
         </is>
       </c>
       <c r="G287" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H287" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I287" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J287" s="3" t="n">
         <v>45764</v>
@@ -23269,145 +23269,145 @@
       <c r="J491" s="3" t="n">
         <v>45043</v>
       </c>
       <c r="K491" s="3" t="n">
         <v>45586</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="492">
       <c r="A492" s="1" t="inlineStr">
         <is>
           <t>MEHGAON</t>
         </is>
       </c>
       <c r="B492" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C492" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D492" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E492" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F492" s="1" t="inlineStr">
         <is>
           <t>1702003045/IF/IAY/4792513 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP144227415</t>
         </is>
       </c>
       <c r="G492" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H492" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I492" s="2" t="n">
         <v>6318</v>
       </c>
       <c r="J492" s="3" t="n">
         <v>45713</v>
       </c>
       <c r="K492" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="493">
       <c r="A493" s="1" t="inlineStr">
         <is>
           <t>MEHGAON</t>
         </is>
       </c>
       <c r="B493" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C493" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D493" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E493" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F493" s="1" t="inlineStr">
         <is>
           <t>1702003045/IF/IAY/4856548 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP145169738</t>
         </is>
       </c>
       <c r="G493" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H493" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I493" s="2" t="n">
         <v>3153</v>
       </c>
       <c r="J493" s="3" t="n">
         <v>45713</v>
       </c>
       <c r="K493" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="494">
       <c r="A494" s="1" t="inlineStr">
         <is>
           <t>MEHGAON</t>
         </is>
       </c>
       <c r="B494" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C494" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D494" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E494" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F494" s="1" t="inlineStr">
         <is>
           <t>1702003045/IF/IAY/4857780 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP143783638</t>
         </is>
       </c>
       <c r="G494" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H494" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I494" s="2" t="n">
         <v>6318</v>
       </c>
       <c r="J494" s="3" t="n">
         <v>45713</v>
@@ -23753,615 +23753,615 @@
       <c r="J501" s="3" t="n">
         <v>42795</v>
       </c>
       <c r="K501" s="3" t="n">
         <v>43130</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="502">
       <c r="A502" s="1" t="inlineStr">
         <is>
           <t>MEHGAON</t>
         </is>
       </c>
       <c r="B502" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C502" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D502" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E502" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F502" s="1" t="inlineStr">
         <is>
           <t>1702003045/IF/IAY/5731355 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP143771890</t>
         </is>
       </c>
       <c r="G502" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H502" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I502" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J502" s="3" t="n">
         <v>45754</v>
       </c>
       <c r="K502" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="503">
       <c r="A503" s="1" t="inlineStr">
         <is>
           <t>MEHGAON</t>
         </is>
       </c>
       <c r="B503" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C503" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D503" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E503" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F503" s="1" t="inlineStr">
         <is>
           <t>1702003045/IF/IAY/5732141 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP143774672</t>
         </is>
       </c>
       <c r="G503" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H503" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I503" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J503" s="3" t="n">
         <v>45769</v>
       </c>
       <c r="K503" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="504">
       <c r="A504" s="1" t="inlineStr">
         <is>
           <t>MEHGAON</t>
         </is>
       </c>
       <c r="B504" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C504" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D504" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E504" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F504" s="1" t="inlineStr">
         <is>
           <t>1702003045/IF/IAY/5732247 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP148311061</t>
         </is>
       </c>
       <c r="G504" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H504" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I504" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J504" s="3" t="n">
         <v>45754</v>
       </c>
       <c r="K504" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="505">
       <c r="A505" s="1" t="inlineStr">
         <is>
           <t>MEHGAON</t>
         </is>
       </c>
       <c r="B505" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C505" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D505" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E505" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F505" s="1" t="inlineStr">
         <is>
           <t>1702003045/IF/IAY/5733227 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP145169627</t>
         </is>
       </c>
       <c r="G505" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H505" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I505" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J505" s="3" t="n">
         <v>45754</v>
       </c>
       <c r="K505" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="506">
       <c r="A506" s="1" t="inlineStr">
         <is>
           <t>MEHGAON</t>
         </is>
       </c>
       <c r="B506" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C506" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D506" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E506" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F506" s="1" t="inlineStr">
         <is>
           <t>1702003045/IF/IAY/5784211 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP148337026</t>
         </is>
       </c>
       <c r="G506" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H506" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I506" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J506" s="3" t="n">
         <v>45788</v>
       </c>
       <c r="K506" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="507">
       <c r="A507" s="1" t="inlineStr">
         <is>
           <t>MEHGAON</t>
         </is>
       </c>
       <c r="B507" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C507" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D507" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E507" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F507" s="1" t="inlineStr">
         <is>
           <t>1702003045/IF/IAY/5784275 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP148291331</t>
         </is>
       </c>
       <c r="G507" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H507" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I507" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J507" s="3" t="n">
         <v>45774</v>
       </c>
       <c r="K507" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="508">
       <c r="A508" s="1" t="inlineStr">
         <is>
           <t>MEHGAON</t>
         </is>
       </c>
       <c r="B508" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C508" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D508" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E508" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F508" s="1" t="inlineStr">
         <is>
           <t>1702003045/IF/IAY/5784297 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP142297090</t>
         </is>
       </c>
       <c r="G508" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H508" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I508" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J508" s="3" t="n">
         <v>45774</v>
       </c>
       <c r="K508" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="509">
       <c r="A509" s="1" t="inlineStr">
         <is>
           <t>MEHGAON</t>
         </is>
       </c>
       <c r="B509" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C509" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D509" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E509" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F509" s="1" t="inlineStr">
         <is>
           <t>1702003045/IF/IAY/5784347 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP148639098</t>
         </is>
       </c>
       <c r="G509" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H509" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I509" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J509" s="3" t="n">
         <v>45788</v>
       </c>
       <c r="K509" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="510">
       <c r="A510" s="1" t="inlineStr">
         <is>
           <t>MEHGAON</t>
         </is>
       </c>
       <c r="B510" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C510" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D510" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E510" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F510" s="1" t="inlineStr">
         <is>
           <t>1702003045/IF/IAY/5784501 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP145433126</t>
         </is>
       </c>
       <c r="G510" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H510" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I510" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J510" s="3" t="n">
         <v>45774</v>
       </c>
       <c r="K510" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="511">
       <c r="A511" s="1" t="inlineStr">
         <is>
           <t>MEHGAON</t>
         </is>
       </c>
       <c r="B511" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C511" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D511" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E511" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F511" s="1" t="inlineStr">
         <is>
           <t>1702003045/IF/IAY/5784504 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP148639001</t>
         </is>
       </c>
       <c r="G511" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H511" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I511" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J511" s="3" t="n">
         <v>45788</v>
       </c>
       <c r="K511" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="512">
       <c r="A512" s="1" t="inlineStr">
         <is>
           <t>MEHGAON</t>
         </is>
       </c>
       <c r="B512" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C512" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D512" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E512" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F512" s="1" t="inlineStr">
         <is>
           <t>1702003045/IF/IAY/5784505 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP148639070</t>
         </is>
       </c>
       <c r="G512" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H512" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I512" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J512" s="3" t="n">
         <v>45774</v>
       </c>
       <c r="K512" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="513">
       <c r="A513" s="1" t="inlineStr">
         <is>
           <t>MEHGAON</t>
         </is>
       </c>
       <c r="B513" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C513" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D513" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E513" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F513" s="1" t="inlineStr">
         <is>
           <t>1702003045/IF/IAY/5873534 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP144227760</t>
         </is>
       </c>
       <c r="G513" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H513" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I513" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J513" s="3" t="n">
         <v>45788</v>
       </c>
       <c r="K513" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="514">
       <c r="A514" s="1" t="inlineStr">
         <is>
           <t>MEHGAON</t>
         </is>
       </c>
       <c r="B514" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C514" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D514" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E514" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F514" s="1" t="inlineStr">
         <is>
           <t>1702003045/IF/IAY/5873544 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP148289595</t>
         </is>
       </c>
       <c r="G514" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H514" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I514" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J514" s="3" t="n">
         <v>45754</v>
@@ -31278,51 +31278,51 @@
       <c r="J658" s="3" t="n">
         <v>44190</v>
       </c>
       <c r="K658" s="3" t="n">
         <v>44469</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="659">
       <c r="A659" s="1" t="inlineStr">
         <is>
           <t>MEHGAON</t>
         </is>
       </c>
       <c r="B659" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C659" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D659" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E659" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F659" s="1" t="inlineStr">
         <is>
           <t>1702003045/RC/22012034541890 — cc road surendra ke dwar se rambeer ke dwar ki oor</t>
         </is>
       </c>
       <c r="G659" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H659" s="2" t="n">
         <v>93000</v>
       </c>
       <c r="I659" s="2" t="n">
         <v>6840</v>
       </c>
       <c r="J659" s="3" t="n">
         <v>44190</v>
@@ -34466,51 +34466,51 @@
       <c r="J724" s="3" t="n">
         <v>42915</v>
       </c>
       <c r="K724" s="3" t="n">
         <v>43097</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="725">
       <c r="A725" s="1" t="inlineStr">
         <is>
           <t>MEHGAON</t>
         </is>
       </c>
       <c r="B725" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C725" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D725" s="1" t="inlineStr">
         <is>
-          <t>Construction of Bitumen Top Roads for Community / Construction of Bitumen Top Roads for Community</t>
+          <t>Construction of Bitumen Top Roads for Community / Construction of Bitumen Road for Community</t>
         </is>
       </c>
       <c r="E725" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F725" s="1" t="inlineStr">
         <is>
           <t>1702003056/RC/22012034837490 — C C ROAD NIRMAN KARY BANTI KE SCHOOL SE ANUSUCHIT JATI BASTI MOHALLA KI OR</t>
         </is>
       </c>
       <c r="G725" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H725" s="2" t="n">
         <v>123201</v>
       </c>
       <c r="I725" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J725" s="3" t="n">
         <v>45684</v>