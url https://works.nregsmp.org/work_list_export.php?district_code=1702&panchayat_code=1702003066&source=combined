--- v0 (2026-09-04)
+++ v1 (2026-10-22)
@@ -135,51 +135,51 @@
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
   <dimension ref="A1:K308"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="true" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <selection activeCell="A1" activeCellId="0" pane="topLeft" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1024" min="1" style="0" customWidth="false" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="0" t="inlineStr">
         <is>
-          <t>Exported on: 2026-09-04 20:24:01</t>
+          <t>Exported on: 2026-10-22 14:10:36</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="0" t="inlineStr">
         <is>
           <t>Filters applied:</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="0" t="inlineStr">
         <is>
           <t>  Data source: MGNREGA + VBGRAMG</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="0" t="inlineStr">
         <is>
           <t>  District: BHIND</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
@@ -945,51 +945,51 @@
       <c r="J25" s="3" t="n">
         <v>44705</v>
       </c>
       <c r="K25" s="3" t="n">
         <v>45041</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="26">
       <c r="A26" s="1" t="inlineStr">
         <is>
           <t>MEHGAON</t>
         </is>
       </c>
       <c r="B26" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C26" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Flood Control and Protection</t>
         </is>
       </c>
       <c r="D26" s="1" t="inlineStr">
         <is>
-          <t>Constr of Diversion Storm Water Drain for Comm / Construction of Diversion Storm Water Drain for Community</t>
+          <t>Constr of Diversion Storm Water Drain for Comm / Construction of Flood Diversion Drain for Community</t>
         </is>
       </c>
       <c r="E26" s="1" t="inlineStr">
         <is>
           <t>Works for Flood Control and Protection</t>
         </is>
       </c>
       <c r="F26" s="1" t="inlineStr">
         <is>
           <t>1702003066/FP/22012034630157 — KACCHA NALA NIRMAAN PAYKA PURA SE MADHO SINGH K KHET KI ORE</t>
         </is>
       </c>
       <c r="G26" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H26" s="2" t="n">
         <v>358689.08</v>
       </c>
       <c r="I26" s="2" t="n">
         <v>290734</v>
       </c>
       <c r="J26" s="3" t="n">
         <v>44855</v>
@@ -1852,51 +1852,51 @@
         <v>0</v>
       </c>
       <c r="J44" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K44" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="45">
       <c r="A45" s="1" t="inlineStr">
         <is>
           <t>MEHGAON</t>
         </is>
       </c>
       <c r="B45" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C45" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D45" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E45" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F45" s="1" t="inlineStr">
         <is>
           <t>1702003066/IF/22012035477891 — khet talab punjab singh / chokhelal ke khet par</t>
         </is>
       </c>
       <c r="G45" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H45" s="2" t="n">
         <v>147621.16</v>
       </c>
       <c r="I45" s="2" t="n">
         <v>44109</v>
       </c>
       <c r="J45" s="3" t="n">
         <v>45791</v>
@@ -9940,51 +9940,51 @@
       <c r="J212" s="3" t="n">
         <v>45920</v>
       </c>
       <c r="K212" s="3" t="n">
         <v>46077</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="213">
       <c r="A213" s="1" t="inlineStr">
         <is>
           <t>MEHGAON</t>
         </is>
       </c>
       <c r="B213" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C213" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D213" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E213" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F213" s="1" t="inlineStr">
         <is>
           <t>1702003066/IF/IAY/4792647 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP144543050</t>
         </is>
       </c>
       <c r="G213" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H213" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I213" s="2" t="n">
         <v>12528</v>
       </c>
       <c r="J213" s="3" t="n">
         <v>45920</v>
@@ -10036,145 +10036,145 @@
       <c r="J214" s="3" t="n">
         <v>45936</v>
       </c>
       <c r="K214" s="3" t="n">
         <v>46187</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="215">
       <c r="A215" s="1" t="inlineStr">
         <is>
           <t>MEHGAON</t>
         </is>
       </c>
       <c r="B215" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C215" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D215" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E215" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F215" s="1" t="inlineStr">
         <is>
           <t>1702003066/IF/IAY/4797758 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP149016034</t>
         </is>
       </c>
       <c r="G215" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H215" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I215" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J215" s="3" t="n">
         <v>45549</v>
       </c>
       <c r="K215" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="216">
       <c r="A216" s="1" t="inlineStr">
         <is>
           <t>MEHGAON</t>
         </is>
       </c>
       <c r="B216" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C216" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D216" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E216" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F216" s="1" t="inlineStr">
         <is>
           <t>1702003066/IF/IAY/4887435 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP117840519</t>
         </is>
       </c>
       <c r="G216" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H216" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I216" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J216" s="3" t="n">
         <v>45593</v>
       </c>
       <c r="K216" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="217">
       <c r="A217" s="1" t="inlineStr">
         <is>
           <t>MEHGAON</t>
         </is>
       </c>
       <c r="B217" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C217" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D217" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E217" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F217" s="1" t="inlineStr">
         <is>
           <t>1702003066/IF/IAY/4892008 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP146268945</t>
         </is>
       </c>
       <c r="G217" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H217" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I217" s="2" t="n">
         <v>14094</v>
       </c>
       <c r="J217" s="3" t="n">
         <v>45923</v>
@@ -10275,145 +10275,145 @@
       <c r="J219" s="3" t="n">
         <v>42796</v>
       </c>
       <c r="K219" s="3" t="n">
         <v>43252</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="220">
       <c r="A220" s="1" t="inlineStr">
         <is>
           <t>MEHGAON</t>
         </is>
       </c>
       <c r="B220" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C220" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D220" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E220" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F220" s="1" t="inlineStr">
         <is>
           <t>1702003066/IF/IAY/5261655 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP146051623</t>
         </is>
       </c>
       <c r="G220" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H220" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I220" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J220" s="3" t="n">
         <v>45706</v>
       </c>
       <c r="K220" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="221">
       <c r="A221" s="1" t="inlineStr">
         <is>
           <t>MEHGAON</t>
         </is>
       </c>
       <c r="B221" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C221" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D221" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E221" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F221" s="1" t="inlineStr">
         <is>
           <t>1702003066/IF/IAY/5272295 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP148830211</t>
         </is>
       </c>
       <c r="G221" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H221" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I221" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J221" s="3" t="n">
         <v>45706</v>
       </c>
       <c r="K221" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="222">
       <c r="A222" s="1" t="inlineStr">
         <is>
           <t>MEHGAON</t>
         </is>
       </c>
       <c r="B222" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C222" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D222" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E222" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F222" s="1" t="inlineStr">
         <is>
           <t>1702003066/IF/IAY/5308566 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126558571</t>
         </is>
       </c>
       <c r="G222" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H222" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I222" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J222" s="3" t="n">
         <v>45706</v>
@@ -10563,98 +10563,98 @@
       <c r="J225" s="3" t="n">
         <v>42796</v>
       </c>
       <c r="K225" s="3" t="n">
         <v>43304</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="226">
       <c r="A226" s="1" t="inlineStr">
         <is>
           <t>MEHGAON</t>
         </is>
       </c>
       <c r="B226" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C226" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D226" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E226" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F226" s="1" t="inlineStr">
         <is>
           <t>1702003066/IF/IAY/5725998 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP150686614</t>
         </is>
       </c>
       <c r="G226" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H226" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I226" s="2" t="n">
         <v>9396</v>
       </c>
       <c r="J226" s="3" t="n">
         <v>45923</v>
       </c>
       <c r="K226" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="227">
       <c r="A227" s="1" t="inlineStr">
         <is>
           <t>MEHGAON</t>
         </is>
       </c>
       <c r="B227" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C227" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D227" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E227" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F227" s="1" t="inlineStr">
         <is>
           <t>1702003066/IF/IAY/5726149 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP146230616</t>
         </is>
       </c>
       <c r="G227" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H227" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I227" s="2" t="n">
         <v>6264</v>
       </c>
       <c r="J227" s="3" t="n">
         <v>45920</v>
@@ -12352,51 +12352,51 @@
       <c r="J262" s="3" t="n">
         <v>43237</v>
       </c>
       <c r="K262" s="3" t="n">
         <v>43395</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="263">
       <c r="A263" s="1" t="inlineStr">
         <is>
           <t>MEHGAON</t>
         </is>
       </c>
       <c r="B263" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C263" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D263" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E263" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F263" s="1" t="inlineStr">
         <is>
           <t>1702003066/RC/22012034387230 — c c road nirman MAIN ROAD SE UMMED KE MAKAN TAK</t>
         </is>
       </c>
       <c r="G263" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H263" s="2" t="n">
         <v>140488</v>
       </c>
       <c r="I263" s="2" t="n">
         <v>31320</v>
       </c>
       <c r="J263" s="3" t="n">
         <v>43264</v>
@@ -12979,98 +12979,98 @@
       <c r="J275" s="3" t="n">
         <v>40038</v>
       </c>
       <c r="K275" s="3" t="n">
         <v>41576</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="276">
       <c r="A276" s="1" t="inlineStr">
         <is>
           <t>MEHGAON</t>
         </is>
       </c>
       <c r="B276" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C276" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D276" s="1" t="inlineStr">
         <is>
-          <t>Construction of Multi Unit Toilets for School / Construction of Multi Unit Toilets for School</t>
+          <t>Construction of Multi Unit Toilets for School / Construction of Toilet for Government School for Community</t>
         </is>
       </c>
       <c r="E276" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F276" s="1" t="inlineStr">
         <is>
           <t>1702003066/RS/22012034617846 — Samudayik Shochalay Nirman Karya Bahera</t>
         </is>
       </c>
       <c r="G276" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H276" s="2" t="n">
         <v>43000</v>
       </c>
       <c r="I276" s="2" t="n">
         <v>41616</v>
       </c>
       <c r="J276" s="3" t="n">
         <v>44705</v>
       </c>
       <c r="K276" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="277">
       <c r="A277" s="1" t="inlineStr">
         <is>
           <t>MEHGAON</t>
         </is>
       </c>
       <c r="B277" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C277" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D277" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Sanitary Complex / Construction of Community Sanitary Complex</t>
+          <t>Construction of Community Sanitary Complex / Construction of Community Sanitary Complex for Community</t>
         </is>
       </c>
       <c r="E277" s="1" t="inlineStr">
         <is>
           <t>Community Sanitary Complex</t>
         </is>
       </c>
       <c r="F277" s="1" t="inlineStr">
         <is>
           <t>1702003066/RS/22012034617961 — Samudayik Shochalay Nirman Karya Prathavipura</t>
         </is>
       </c>
       <c r="G277" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H277" s="2" t="n">
         <v>43000</v>
       </c>
       <c r="I277" s="2" t="n">
         <v>40392</v>
       </c>
       <c r="J277" s="3" t="n">
         <v>44706</v>
@@ -14064,51 +14064,51 @@
         <v>0</v>
       </c>
       <c r="J298" s="3" t="n">
         <v>45061</v>
       </c>
       <c r="K298" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="299">
       <c r="A299" s="1" t="inlineStr">
         <is>
           <t>MEHGAON</t>
         </is>
       </c>
       <c r="B299" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C299" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D299" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E299" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F299" s="1" t="inlineStr">
         <is>
           <t>1702003066/WC/22012035078383 — CONSTRUCTION OF COMMUNITY WATER HARVESTING WORK HANUMAN MANDIR KE PASS PRATHWEEPURA</t>
         </is>
       </c>
       <c r="G299" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H299" s="2" t="n">
         <v>1450804.65</v>
       </c>
       <c r="I299" s="2" t="n">
         <v>552930</v>
       </c>
       <c r="J299" s="3" t="n">
         <v>45156</v>