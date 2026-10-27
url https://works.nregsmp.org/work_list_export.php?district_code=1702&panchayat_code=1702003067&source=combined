--- v0 (2026-09-08)
+++ v1 (2026-10-27)
@@ -135,51 +135,51 @@
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
   <dimension ref="A1:K708"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="true" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <selection activeCell="A1" activeCellId="0" pane="topLeft" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1024" min="1" style="0" customWidth="false" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="0" t="inlineStr">
         <is>
-          <t>Exported on: 2026-09-08 08:25:37</t>
+          <t>Exported on: 2026-10-27 01:18:31</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="0" t="inlineStr">
         <is>
           <t>Filters applied:</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="0" t="inlineStr">
         <is>
           <t>  Data source: MGNREGA + VBGRAMG</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="0" t="inlineStr">
         <is>
           <t>  District: BHIND</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
@@ -273,51 +273,51 @@
       </c>
       <c r="K11" s="3" t="inlineStr">
         <is>
           <t>Work Completed Date</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="12">
       <c r="A12" s="1" t="inlineStr">
         <is>
           <t>MEHGAON</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C12" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D12" s="1" t="inlineStr">
         <is>
-          <t>Constr of Anganwadi for community / Construction of Anganwadi Building for Community</t>
+          <t>Constr of Anganwadi for community / Construction of Anganwadi Centre Building for Community</t>
         </is>
       </c>
       <c r="E12" s="1" t="inlineStr">
         <is>
           <t>Constr of Aganwadi</t>
         </is>
       </c>
       <c r="F12" s="1" t="inlineStr">
         <is>
           <t>1702003067/AV/22012034468855 — goshala nirman gram sikaroda</t>
         </is>
       </c>
       <c r="G12" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H12" s="2" t="n">
         <v>2771628.29</v>
       </c>
       <c r="I12" s="2" t="n">
         <v>2617365.8</v>
       </c>
       <c r="J12" s="3" t="n">
         <v>43741</v>
@@ -1417,51 +1417,51 @@
         <v>0</v>
       </c>
       <c r="J35" s="3" t="n">
         <v>43935</v>
       </c>
       <c r="K35" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="36">
       <c r="A36" s="1" t="inlineStr">
         <is>
           <t>MEHGAON</t>
         </is>
       </c>
       <c r="B36" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C36" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Flood Control and Protection</t>
         </is>
       </c>
       <c r="D36" s="1" t="inlineStr">
         <is>
-          <t>Construction of Embankment for community / Construction of Embankment for community</t>
+          <t>Construction of Embankment for community / Construction of Embankment for Community</t>
         </is>
       </c>
       <c r="E36" s="1" t="inlineStr">
         <is>
           <t>Construction of Embankment</t>
         </is>
       </c>
       <c r="F36" s="1" t="inlineStr">
         <is>
           <t>1702003067/FP/22012034365859 — KACCHA NALA NAHAR SE SAMADHIYA KI THAR TAK</t>
         </is>
       </c>
       <c r="G36" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H36" s="2" t="n">
         <v>413094.3</v>
       </c>
       <c r="I36" s="2" t="n">
         <v>221350</v>
       </c>
       <c r="J36" s="3" t="n">
         <v>44028</v>
@@ -2081,51 +2081,51 @@
         <v>0</v>
       </c>
       <c r="J49" s="3" t="n">
         <v>44793</v>
       </c>
       <c r="K49" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="50">
       <c r="A50" s="1" t="inlineStr">
         <is>
           <t>MEHGAON</t>
         </is>
       </c>
       <c r="B50" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C50" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Flood Control and Protection</t>
         </is>
       </c>
       <c r="D50" s="1" t="inlineStr">
         <is>
-          <t>Constr of Flood/ Diversion Channel for Community / Construction of Flood/ Diversion Channel for Community</t>
+          <t>Constr of Flood/ Diversion Channel for Community / Construction of Flood or Diversion Channel for Community</t>
         </is>
       </c>
       <c r="E50" s="1" t="inlineStr">
         <is>
           <t>Works for Flood Control and Protection</t>
         </is>
       </c>
       <c r="F50" s="1" t="inlineStr">
         <is>
           <t>1702003067/FP/22012034629583 — Pakka nallah Rajendra k ghar se mata ki kuiya ki aur</t>
         </is>
       </c>
       <c r="G50" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H50" s="2" t="n">
         <v>1312040.51</v>
       </c>
       <c r="I50" s="2" t="n">
         <v>201960</v>
       </c>
       <c r="J50" s="3" t="n">
         <v>44879</v>
@@ -2853,98 +2853,98 @@
       <c r="J65" s="3" t="n">
         <v>45046</v>
       </c>
       <c r="K65" s="3" t="n">
         <v>45066</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="66">
       <c r="A66" s="1" t="inlineStr">
         <is>
           <t>MEHGAON</t>
         </is>
       </c>
       <c r="B66" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C66" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Flood Control and Protection</t>
         </is>
       </c>
       <c r="D66" s="1" t="inlineStr">
         <is>
-          <t>Renovation of Flood/ Diversion Channel for Comm / Renovation of Flood/ Diversion Channel for Community</t>
+          <t>Renovation of Flood/ Diversion Channel for Comm / Repair &amp; Maintenance of Flood or Diversion Channel for Community</t>
         </is>
       </c>
       <c r="E66" s="1" t="inlineStr">
         <is>
           <t>Works for Flood Control and Protection</t>
         </is>
       </c>
       <c r="F66" s="1" t="inlineStr">
         <is>
           <t>1702003067/FP/22012034631769 — pheeled daybajan chenal NAHAR SE RAVEER KE KHET KI OR</t>
         </is>
       </c>
       <c r="G66" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H66" s="2" t="n">
         <v>453216.73</v>
       </c>
       <c r="I66" s="2" t="n">
         <v>371994</v>
       </c>
       <c r="J66" s="3" t="n">
         <v>44947</v>
       </c>
       <c r="K66" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="67">
       <c r="A67" s="1" t="inlineStr">
         <is>
           <t>MEHGAON</t>
         </is>
       </c>
       <c r="B67" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C67" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Flood Control and Protection</t>
         </is>
       </c>
       <c r="D67" s="1" t="inlineStr">
         <is>
-          <t>Renovation of Flood/ Diversion Channel for Comm / Renovation of Flood/ Diversion Channel for Community</t>
+          <t>Renovation of Flood/ Diversion Channel for Comm / Repair &amp; Maintenance of Flood or Diversion Channel for Community</t>
         </is>
       </c>
       <c r="E67" s="1" t="inlineStr">
         <is>
           <t>Works for Flood Control and Protection</t>
         </is>
       </c>
       <c r="F67" s="1" t="inlineStr">
         <is>
           <t>1702003067/FP/22012034631770 — pheeled daybajan chenal NAHAR SE BHOOP SINGH KE KHET KI OR</t>
         </is>
       </c>
       <c r="G67" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H67" s="2" t="n">
         <v>483786.14</v>
       </c>
       <c r="I67" s="2" t="n">
         <v>305422</v>
       </c>
       <c r="J67" s="3" t="n">
         <v>45053</v>
@@ -3090,51 +3090,51 @@
         <v>0</v>
       </c>
       <c r="J70" s="3" t="n">
         <v>44836</v>
       </c>
       <c r="K70" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="71">
       <c r="A71" s="1" t="inlineStr">
         <is>
           <t>MEHGAON</t>
         </is>
       </c>
       <c r="B71" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C71" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Flood Control and Protection</t>
         </is>
       </c>
       <c r="D71" s="1" t="inlineStr">
         <is>
-          <t>Constr of Flood/ Diversion Channel for Community / Construction of Flood/ Diversion Channel for Community</t>
+          <t>Constr of Flood/ Diversion Channel for Community / Construction of Flood or Diversion Channel for Community</t>
         </is>
       </c>
       <c r="E71" s="1" t="inlineStr">
         <is>
           <t>Works for Flood Control and Protection</t>
         </is>
       </c>
       <c r="F71" s="1" t="inlineStr">
         <is>
           <t>1702003067/FP/22012034631925 — nali nirman karya muslman basti se nadi ki oor</t>
         </is>
       </c>
       <c r="G71" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H71" s="2" t="n">
         <v>1199000</v>
       </c>
       <c r="I71" s="2" t="n">
         <v>153000</v>
       </c>
       <c r="J71" s="3" t="n">
         <v>44947</v>
@@ -3184,51 +3184,51 @@
         <v>0</v>
       </c>
       <c r="J72" s="3" t="n">
         <v>44665</v>
       </c>
       <c r="K72" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="73">
       <c r="A73" s="1" t="inlineStr">
         <is>
           <t>MEHGAON</t>
         </is>
       </c>
       <c r="B73" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C73" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Flood Control and Protection</t>
         </is>
       </c>
       <c r="D73" s="1" t="inlineStr">
         <is>
-          <t>Constr of Diversion Storm Water Drain for Comm / Construction of Diversion Storm Water Drain for Community</t>
+          <t>Constr of Diversion Storm Water Drain for Comm / Construction of Flood Diversion Drain for Community</t>
         </is>
       </c>
       <c r="E73" s="1" t="inlineStr">
         <is>
           <t>Works for Flood Control and Protection</t>
         </is>
       </c>
       <c r="F73" s="1" t="inlineStr">
         <is>
           <t>1702003067/FP/22012034632333 — rcc nali nirman karya suresh ke ghar se nandram ke ghar ki oor</t>
         </is>
       </c>
       <c r="G73" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H73" s="2" t="n">
         <v>1399000</v>
       </c>
       <c r="I73" s="2" t="n">
         <v>324649</v>
       </c>
       <c r="J73" s="3" t="n">
         <v>45039</v>
@@ -3278,51 +3278,51 @@
         <v>0</v>
       </c>
       <c r="J74" s="3" t="n">
         <v>45030</v>
       </c>
       <c r="K74" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="75">
       <c r="A75" s="1" t="inlineStr">
         <is>
           <t>MEHGAON</t>
         </is>
       </c>
       <c r="B75" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C75" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Flood Control and Protection</t>
         </is>
       </c>
       <c r="D75" s="1" t="inlineStr">
         <is>
-          <t>Renovation of Flood/ Diversion Channel for Comm / Renovation of Flood/ Diversion Channel for Community</t>
+          <t>Renovation of Flood/ Diversion Channel for Comm / Repair &amp; Maintenance of Flood or Diversion Channel for Community</t>
         </is>
       </c>
       <c r="E75" s="1" t="inlineStr">
         <is>
           <t>Works for Flood Control and Protection</t>
         </is>
       </c>
       <c r="F75" s="1" t="inlineStr">
         <is>
           <t>1702003067/FP/22012034637242 — phild daybarjan chenal Pakki Road se Jayki ke ghar ki or</t>
         </is>
       </c>
       <c r="G75" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H75" s="2" t="n">
         <v>782544.16</v>
       </c>
       <c r="I75" s="2" t="n">
         <v>323744</v>
       </c>
       <c r="J75" s="3" t="n">
         <v>45366</v>
@@ -3372,51 +3372,51 @@
         <v>0</v>
       </c>
       <c r="J76" s="3" t="n">
         <v>45316</v>
       </c>
       <c r="K76" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="77">
       <c r="A77" s="1" t="inlineStr">
         <is>
           <t>MEHGAON</t>
         </is>
       </c>
       <c r="B77" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C77" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Flood Control and Protection</t>
         </is>
       </c>
       <c r="D77" s="1" t="inlineStr">
         <is>
-          <t>Renovation of Flood/ Diversion Channel for Comm / Renovation of Flood/ Diversion Channel for Community</t>
+          <t>Renovation of Flood/ Diversion Channel for Comm / Repair &amp; Maintenance of Flood or Diversion Channel for Community</t>
         </is>
       </c>
       <c r="E77" s="1" t="inlineStr">
         <is>
           <t>Works for Flood Control and Protection</t>
         </is>
       </c>
       <c r="F77" s="1" t="inlineStr">
         <is>
           <t>1702003067/FP/22012034638784 — construction of community flood dayversion channel  kushwah mohalla se nadi ki oor</t>
         </is>
       </c>
       <c r="G77" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H77" s="2" t="n">
         <v>1468505.57</v>
       </c>
       <c r="I77" s="2" t="n">
         <v>211589</v>
       </c>
       <c r="J77" s="3" t="n">
         <v>45366</v>
@@ -8254,239 +8254,239 @@
         <v>0</v>
       </c>
       <c r="J178" s="3" t="n">
         <v>45764</v>
       </c>
       <c r="K178" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="179">
       <c r="A179" s="1" t="inlineStr">
         <is>
           <t>MEHGAON</t>
         </is>
       </c>
       <c r="B179" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C179" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D179" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E179" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F179" s="1" t="inlineStr">
         <is>
           <t>1702003067/IF/22012035524151 — KHET TALAV PEETAM SINGH JATAV</t>
         </is>
       </c>
       <c r="G179" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H179" s="2" t="n">
         <v>147621.16</v>
       </c>
       <c r="I179" s="2" t="n">
         <v>261</v>
       </c>
       <c r="J179" s="3" t="n">
         <v>45802</v>
       </c>
       <c r="K179" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="180">
       <c r="A180" s="1" t="inlineStr">
         <is>
           <t>MEHGAON</t>
         </is>
       </c>
       <c r="B180" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C180" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D180" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E180" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F180" s="1" t="inlineStr">
         <is>
           <t>1702003067/IF/22012035524170 — KHET TALAV RAMDAS JATAV</t>
         </is>
       </c>
       <c r="G180" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H180" s="2" t="n">
         <v>147621.16</v>
       </c>
       <c r="I180" s="2" t="n">
         <v>261</v>
       </c>
       <c r="J180" s="3" t="n">
         <v>45802</v>
       </c>
       <c r="K180" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="181">
       <c r="A181" s="1" t="inlineStr">
         <is>
           <t>MEHGAON</t>
         </is>
       </c>
       <c r="B181" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C181" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D181" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E181" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F181" s="1" t="inlineStr">
         <is>
           <t>1702003067/IF/22012035524183 — KHET Talav jeevaram jatav</t>
         </is>
       </c>
       <c r="G181" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H181" s="2" t="n">
         <v>147621.16</v>
       </c>
       <c r="I181" s="2" t="n">
         <v>261</v>
       </c>
       <c r="J181" s="3" t="n">
         <v>45802</v>
       </c>
       <c r="K181" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="182">
       <c r="A182" s="1" t="inlineStr">
         <is>
           <t>MEHGAON</t>
         </is>
       </c>
       <c r="B182" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C182" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D182" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E182" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F182" s="1" t="inlineStr">
         <is>
           <t>1702003067/IF/22012035548777 — KHET TALAV DANGAL/KUNDAN KEWAT</t>
         </is>
       </c>
       <c r="G182" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H182" s="2" t="n">
         <v>147621.16</v>
       </c>
       <c r="I182" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J182" s="3" t="n">
         <v>45764</v>
       </c>
       <c r="K182" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="183">
       <c r="A183" s="1" t="inlineStr">
         <is>
           <t>MEHGAON</t>
         </is>
       </c>
       <c r="B183" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C183" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D183" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E183" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F183" s="1" t="inlineStr">
         <is>
           <t>1702003067/IF/22012035548779 — KHET TALAV RAMDATT SINGH/KUNDAN SINGH</t>
         </is>
       </c>
       <c r="G183" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H183" s="2" t="n">
         <v>147621.16</v>
       </c>
       <c r="I183" s="2" t="n">
         <v>106488</v>
       </c>
       <c r="J183" s="3" t="n">
         <v>45825</v>
@@ -8587,98 +8587,98 @@
       <c r="J185" s="3" t="n">
         <v>45809</v>
       </c>
       <c r="K185" s="3" t="n">
         <v>46159</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="186">
       <c r="A186" s="1" t="inlineStr">
         <is>
           <t>MEHGAON</t>
         </is>
       </c>
       <c r="B186" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C186" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D186" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E186" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F186" s="1" t="inlineStr">
         <is>
           <t>1702003067/IF/22012035548786 — KHET TALAV VIJAY SINGH /ROSHANLAL JATAV</t>
         </is>
       </c>
       <c r="G186" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H186" s="2" t="n">
         <v>147621.16</v>
       </c>
       <c r="I186" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="J186" s="3" t="n">
         <v>45811</v>
       </c>
       <c r="K186" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="187">
       <c r="A187" s="1" t="inlineStr">
         <is>
           <t>MEHGAON</t>
         </is>
       </c>
       <c r="B187" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C187" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D187" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E187" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F187" s="1" t="inlineStr">
         <is>
           <t>1702003067/IF/22012035548790 — KHET TALAV JAGANNATH SINGH/ROSHANLAL</t>
         </is>
       </c>
       <c r="G187" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H187" s="2" t="n">
         <v>147621.16</v>
       </c>
       <c r="I187" s="2" t="n">
         <v>28572.96</v>
       </c>
       <c r="J187" s="3" t="n">
         <v>45811</v>
@@ -8730,145 +8730,145 @@
       <c r="J188" s="3" t="n">
         <v>45823</v>
       </c>
       <c r="K188" s="3" t="n">
         <v>46156</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="189">
       <c r="A189" s="1" t="inlineStr">
         <is>
           <t>MEHGAON</t>
         </is>
       </c>
       <c r="B189" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C189" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D189" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E189" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F189" s="1" t="inlineStr">
         <is>
           <t>1702003067/IF/22012035548798 — KHET TALAV RAMNARESH/BACHCHU SINGH JATAV</t>
         </is>
       </c>
       <c r="G189" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H189" s="2" t="n">
         <v>147621.16</v>
       </c>
       <c r="I189" s="2" t="n">
         <v>261</v>
       </c>
       <c r="J189" s="3" t="n">
         <v>45809</v>
       </c>
       <c r="K189" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="190">
       <c r="A190" s="1" t="inlineStr">
         <is>
           <t>MEHGAON</t>
         </is>
       </c>
       <c r="B190" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C190" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D190" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E190" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F190" s="1" t="inlineStr">
         <is>
           <t>1702003067/IF/22012035548801 — KHET TALAV AMAR SINGH/VIDHYARAM JATAV</t>
         </is>
       </c>
       <c r="G190" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H190" s="2" t="n">
         <v>147621.16</v>
       </c>
       <c r="I190" s="2" t="n">
         <v>261</v>
       </c>
       <c r="J190" s="3" t="n">
         <v>45809</v>
       </c>
       <c r="K190" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="191">
       <c r="A191" s="1" t="inlineStr">
         <is>
           <t>MEHGAON</t>
         </is>
       </c>
       <c r="B191" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C191" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D191" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E191" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F191" s="1" t="inlineStr">
         <is>
           <t>1702003067/IF/22012035548803 — Khet Talav Dashrarh singh/Vidhyaram Jatav</t>
         </is>
       </c>
       <c r="G191" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H191" s="2" t="n">
         <v>147621.16</v>
       </c>
       <c r="I191" s="2" t="n">
         <v>261</v>
       </c>
       <c r="J191" s="3" t="n">
         <v>45809</v>
@@ -8969,145 +8969,145 @@
       <c r="J193" s="3" t="n">
         <v>45809</v>
       </c>
       <c r="K193" s="3" t="n">
         <v>46137</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="194">
       <c r="A194" s="1" t="inlineStr">
         <is>
           <t>MEHGAON</t>
         </is>
       </c>
       <c r="B194" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C194" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D194" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E194" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F194" s="1" t="inlineStr">
         <is>
           <t>1702003067/IF/22012035548815 — KHET TALAV UMMED SINGH/ DOULATRAM</t>
         </is>
       </c>
       <c r="G194" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H194" s="2" t="n">
         <v>147621.16</v>
       </c>
       <c r="I194" s="2" t="n">
         <v>261</v>
       </c>
       <c r="J194" s="3" t="n">
         <v>45809</v>
       </c>
       <c r="K194" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="195">
       <c r="A195" s="1" t="inlineStr">
         <is>
           <t>MEHGAON</t>
         </is>
       </c>
       <c r="B195" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C195" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D195" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E195" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F195" s="1" t="inlineStr">
         <is>
           <t>1702003067/IF/22012035548820 — KHET TALAV KAPTAN SINGH/KISHUN SINGH</t>
         </is>
       </c>
       <c r="G195" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H195" s="2" t="n">
         <v>147621.16</v>
       </c>
       <c r="I195" s="2" t="n">
         <v>36279</v>
       </c>
       <c r="J195" s="3" t="n">
         <v>45809</v>
       </c>
       <c r="K195" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="196">
       <c r="A196" s="1" t="inlineStr">
         <is>
           <t>MEHGAON</t>
         </is>
       </c>
       <c r="B196" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C196" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D196" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E196" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F196" s="1" t="inlineStr">
         <is>
           <t>1702003067/IF/22012035548825 — KHET TALAV VIJAY SINGH/TUSANPAL SINGH</t>
         </is>
       </c>
       <c r="G196" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H196" s="2" t="n">
         <v>147621.16</v>
       </c>
       <c r="I196" s="2" t="n">
         <v>261</v>
       </c>
       <c r="J196" s="3" t="n">
         <v>45809</v>
@@ -9157,239 +9157,239 @@
         <v>0</v>
       </c>
       <c r="J197" s="3" t="n">
         <v>45844</v>
       </c>
       <c r="K197" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="198">
       <c r="A198" s="1" t="inlineStr">
         <is>
           <t>MEHGAON</t>
         </is>
       </c>
       <c r="B198" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C198" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D198" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E198" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F198" s="1" t="inlineStr">
         <is>
           <t>1702003067/IF/22012035548835 — KHET TALAV JITENDRA SINGH/DHEER SINGH</t>
         </is>
       </c>
       <c r="G198" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H198" s="2" t="n">
         <v>147621.16</v>
       </c>
       <c r="I198" s="2" t="n">
         <v>261</v>
       </c>
       <c r="J198" s="3" t="n">
         <v>45809</v>
       </c>
       <c r="K198" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="199">
       <c r="A199" s="1" t="inlineStr">
         <is>
           <t>MEHGAON</t>
         </is>
       </c>
       <c r="B199" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C199" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D199" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E199" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F199" s="1" t="inlineStr">
         <is>
           <t>1702003067/IF/22012035575599 — khet talav Anguri</t>
         </is>
       </c>
       <c r="G199" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H199" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I199" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J199" s="3" t="n">
         <v>45764</v>
       </c>
       <c r="K199" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="200">
       <c r="A200" s="1" t="inlineStr">
         <is>
           <t>MEHGAON</t>
         </is>
       </c>
       <c r="B200" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C200" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D200" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E200" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F200" s="1" t="inlineStr">
         <is>
           <t>1702003067/IF/22012035575600 — khet talav Seetaram kadere</t>
         </is>
       </c>
       <c r="G200" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H200" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I200" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J200" s="3" t="n">
         <v>45764</v>
       </c>
       <c r="K200" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="201">
       <c r="A201" s="1" t="inlineStr">
         <is>
           <t>MEHGAON</t>
         </is>
       </c>
       <c r="B201" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C201" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D201" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E201" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F201" s="1" t="inlineStr">
         <is>
           <t>1702003067/IF/22012035575602 — khet talav Shanti</t>
         </is>
       </c>
       <c r="G201" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H201" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I201" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J201" s="3" t="n">
         <v>45764</v>
       </c>
       <c r="K201" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="202">
       <c r="A202" s="1" t="inlineStr">
         <is>
           <t>MEHGAON</t>
         </is>
       </c>
       <c r="B202" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C202" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D202" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E202" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F202" s="1" t="inlineStr">
         <is>
           <t>1702003067/IF/22012035575606 — khet talav Udal singh</t>
         </is>
       </c>
       <c r="G202" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H202" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I202" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J202" s="3" t="n">
         <v>45764</v>
@@ -9580,51 +9580,51 @@
         <v>0</v>
       </c>
       <c r="J206" s="3" t="n">
         <v>45875</v>
       </c>
       <c r="K206" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="207">
       <c r="A207" s="1" t="inlineStr">
         <is>
           <t>MEHGAON</t>
         </is>
       </c>
       <c r="B207" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C207" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D207" s="1" t="inlineStr">
         <is>
-          <t>Boundary Plantation of Horti-Trees for Individuals / Boundary Line Plantation of Horticulture Trees for Individuals</t>
+          <t>Boundary Plantation of Horti-Trees for Individuals / Line Plantation of Horticulture Trees for Individual</t>
         </is>
       </c>
       <c r="E207" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F207" s="1" t="inlineStr">
         <is>
           <t>1702003067/IF/22012035654996 — Ek Bagiya maa ke Naam priyanka  sikroda</t>
         </is>
       </c>
       <c r="G207" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H207" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I207" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J207" s="3" t="n">
         <v>45875</v>
@@ -15534,51 +15534,51 @@
       <c r="J328" s="3" t="n">
         <v>44630</v>
       </c>
       <c r="K328" s="3" t="n">
         <v>44864</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="329">
       <c r="A329" s="1" t="inlineStr">
         <is>
           <t>MEHGAON</t>
         </is>
       </c>
       <c r="B329" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C329" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D329" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E329" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F329" s="1" t="inlineStr">
         <is>
           <t>1702003067/IF/IAY/3253542 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP1939377</t>
         </is>
       </c>
       <c r="G329" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H329" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I329" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J329" s="3" t="n">
         <v>44481</v>
@@ -15924,51 +15924,51 @@
       <c r="J336" s="3" t="n">
         <v>45595</v>
       </c>
       <c r="K336" s="3" t="n">
         <v>45617</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="337">
       <c r="A337" s="1" t="inlineStr">
         <is>
           <t>MEHGAON</t>
         </is>
       </c>
       <c r="B337" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C337" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D337" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E337" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F337" s="1" t="inlineStr">
         <is>
           <t>1702003067/IF/IAY/3738385 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP119929786</t>
         </is>
       </c>
       <c r="G337" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H337" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I337" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J337" s="3" t="n">
         <v>44678</v>
@@ -16508,192 +16508,192 @@
       <c r="J348" s="3" t="n">
         <v>42796</v>
       </c>
       <c r="K348" s="3" t="n">
         <v>44037</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="349">
       <c r="A349" s="1" t="inlineStr">
         <is>
           <t>MEHGAON</t>
         </is>
       </c>
       <c r="B349" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C349" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D349" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E349" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F349" s="1" t="inlineStr">
         <is>
           <t>1702003067/IF/IAY/4522792 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP119940293</t>
         </is>
       </c>
       <c r="G349" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H349" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I349" s="2" t="n">
         <v>21924</v>
       </c>
       <c r="J349" s="3" t="n">
         <v>45785</v>
       </c>
       <c r="K349" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="350">
       <c r="A350" s="1" t="inlineStr">
         <is>
           <t>MEHGAON</t>
         </is>
       </c>
       <c r="B350" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C350" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D350" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E350" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F350" s="1" t="inlineStr">
         <is>
           <t>1702003067/IF/IAY/4523736 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP122529111</t>
         </is>
       </c>
       <c r="G350" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H350" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I350" s="2" t="n">
         <v>18792</v>
       </c>
       <c r="J350" s="3" t="n">
         <v>46179</v>
       </c>
       <c r="K350" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="351">
       <c r="A351" s="1" t="inlineStr">
         <is>
           <t>MEHGAON</t>
         </is>
       </c>
       <c r="B351" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C351" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D351" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E351" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F351" s="1" t="inlineStr">
         <is>
           <t>1702003067/IF/IAY/4525389 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP118854820</t>
         </is>
       </c>
       <c r="G351" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H351" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I351" s="2" t="n">
         <v>20619</v>
       </c>
       <c r="J351" s="3" t="n">
         <v>45767</v>
       </c>
       <c r="K351" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="352">
       <c r="A352" s="1" t="inlineStr">
         <is>
           <t>MEHGAON</t>
         </is>
       </c>
       <c r="B352" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C352" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D352" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E352" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F352" s="1" t="inlineStr">
         <is>
           <t>1702003067/IF/IAY/4758656 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP118843849</t>
         </is>
       </c>
       <c r="G352" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H352" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I352" s="2" t="n">
         <v>20358</v>
       </c>
       <c r="J352" s="3" t="n">
         <v>45799</v>
@@ -16745,51 +16745,51 @@
       <c r="J353" s="3" t="n">
         <v>42796</v>
       </c>
       <c r="K353" s="3" t="n">
         <v>43036</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="354">
       <c r="A354" s="1" t="inlineStr">
         <is>
           <t>MEHGAON</t>
         </is>
       </c>
       <c r="B354" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C354" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D354" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E354" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F354" s="1" t="inlineStr">
         <is>
           <t>1702003067/IF/IAY/4881088 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP118820314</t>
         </is>
       </c>
       <c r="G354" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H354" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I354" s="2" t="n">
         <v>7830</v>
       </c>
       <c r="J354" s="3" t="n">
         <v>45797</v>
@@ -24060,51 +24060,51 @@
         <v>0</v>
       </c>
       <c r="J506" s="3" t="n">
         <v>42962</v>
       </c>
       <c r="K506" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="507">
       <c r="A507" s="1" t="inlineStr">
         <is>
           <t>MEHGAON</t>
         </is>
       </c>
       <c r="B507" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C507" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D507" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; maint of Gravel Road Roads for Comm / Repair and maintenance of Gravel Road Roads for Community</t>
+          <t>Repair &amp; maint of Gravel Road Roads for Comm / Repair &amp; Maintenance of WBM Road for Community</t>
         </is>
       </c>
       <c r="E507" s="1" t="inlineStr">
         <is>
           <t>Repair &amp; maint of Road</t>
         </is>
       </c>
       <c r="F507" s="1" t="inlineStr">
         <is>
           <t>1702003067/RC/22012034436358 — Cc Road Nirman Pacho Shree Vastav Ke Makan Se Nigmakar Ke Gar Or</t>
         </is>
       </c>
       <c r="G507" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H507" s="2" t="n">
         <v>60000</v>
       </c>
       <c r="I507" s="2" t="n">
         <v>58464</v>
       </c>
       <c r="J507" s="3" t="n">
         <v>43504</v>
@@ -25104,51 +25104,51 @@
         <v>0</v>
       </c>
       <c r="J528" s="3" t="n">
         <v>43935</v>
       </c>
       <c r="K528" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="529">
       <c r="A529" s="1" t="inlineStr">
         <is>
           <t>MEHGAON</t>
         </is>
       </c>
       <c r="B529" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C529" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D529" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E529" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F529" s="1" t="inlineStr">
         <is>
           <t>1702003067/RC/22012034557083 — CC ROAD SHIV SINGH K PURA SE MAIN ROAD KI ORE</t>
         </is>
       </c>
       <c r="G529" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H529" s="2" t="n">
         <v>892000</v>
       </c>
       <c r="I529" s="2" t="n">
         <v>111740</v>
       </c>
       <c r="J529" s="3" t="n">
         <v>44242</v>
@@ -25245,239 +25245,239 @@
         <v>0</v>
       </c>
       <c r="J531" s="3" t="n">
         <v>43692</v>
       </c>
       <c r="K531" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="532">
       <c r="A532" s="1" t="inlineStr">
         <is>
           <t>MEHGAON</t>
         </is>
       </c>
       <c r="B532" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C532" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D532" s="1" t="inlineStr">
         <is>
-          <t>Construction of Gravel Road Roads for Community / Construction of Gravel Road Roads for Community</t>
+          <t>Construction of Gravel Road Roads for Community / Construction of Gravel / Mitti Murram Road for Community</t>
         </is>
       </c>
       <c r="E532" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F532" s="1" t="inlineStr">
         <is>
           <t>1702003067/RC/22012034609618 — Sudoor sampark road nirman nahar se mata ka pura s.p.school tak</t>
         </is>
       </c>
       <c r="G532" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H532" s="2" t="n">
         <v>1205176.2</v>
       </c>
       <c r="I532" s="2" t="n">
         <v>740228.36</v>
       </c>
       <c r="J532" s="3" t="n">
         <v>44638</v>
       </c>
       <c r="K532" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="533">
       <c r="A533" s="1" t="inlineStr">
         <is>
           <t>MEHGAON</t>
         </is>
       </c>
       <c r="B533" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C533" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D533" s="1" t="inlineStr">
         <is>
-          <t>Construction of Gravel Road Roads for Community / Construction of Gravel Road Roads for Community</t>
+          <t>Construction of Gravel Road Roads for Community / Construction of Gravel / Mitti Murram Road for Community</t>
         </is>
       </c>
       <c r="E533" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F533" s="1" t="inlineStr">
         <is>
           <t>1702003067/RC/22012034609620 — Sudoor sampark road nirman naha se dolatsingh ke pura tak</t>
         </is>
       </c>
       <c r="G533" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H533" s="2" t="n">
         <v>1332161.12</v>
       </c>
       <c r="I533" s="2" t="n">
         <v>980500.93</v>
       </c>
       <c r="J533" s="3" t="n">
         <v>44638</v>
       </c>
       <c r="K533" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="534">
       <c r="A534" s="1" t="inlineStr">
         <is>
           <t>MEHGAON</t>
         </is>
       </c>
       <c r="B534" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C534" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D534" s="1" t="inlineStr">
         <is>
-          <t>Construction of Gravel Road Roads for Community / Construction of Gravel Road Roads for Community</t>
+          <t>Construction of Gravel Road Roads for Community / Construction of Gravel / Mitti Murram Road for Community</t>
         </is>
       </c>
       <c r="E534" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F534" s="1" t="inlineStr">
         <is>
           <t>1702003067/RC/22012034843201 — cc road shashkiya prathmik vidhyalaya se parshottam ke makan ki oor</t>
         </is>
       </c>
       <c r="G534" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H534" s="2" t="n">
         <v>123300</v>
       </c>
       <c r="I534" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J534" s="3" t="n">
         <v>45764</v>
       </c>
       <c r="K534" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="535">
       <c r="A535" s="1" t="inlineStr">
         <is>
           <t>MEHGAON</t>
         </is>
       </c>
       <c r="B535" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C535" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D535" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E535" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F535" s="1" t="inlineStr">
         <is>
           <t>1702003067/RC/22012034843261 — CC ROAD SAHAB SINGH KE MAKAN SE MAIN ROAD KI OOR</t>
         </is>
       </c>
       <c r="G535" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H535" s="2" t="n">
         <v>42300</v>
       </c>
       <c r="I535" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J535" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K535" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="536">
       <c r="A536" s="1" t="inlineStr">
         <is>
           <t>MEHGAON</t>
         </is>
       </c>
       <c r="B536" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C536" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D536" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E536" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F536" s="1" t="inlineStr">
         <is>
           <t>1702003067/RC/22012034843262 — CC ROAD NIRMAN KARYA KEWAT BASTI ME</t>
         </is>
       </c>
       <c r="G536" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H536" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I536" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J536" s="3" t="n">
         <v>45761</v>
@@ -26701,51 +26701,51 @@
       <c r="J561" s="3" t="n">
         <v>43533</v>
       </c>
       <c r="K561" s="3" t="n">
         <v>44535</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="562">
       <c r="A562" s="1" t="inlineStr">
         <is>
           <t>MEHGAON</t>
         </is>
       </c>
       <c r="B562" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C562" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D562" s="1" t="inlineStr">
         <is>
-          <t>Construction of Embankment for community / Construction of Embankment for community</t>
+          <t>Construction of Embankment for community / Construction of Embankment for Community</t>
         </is>
       </c>
       <c r="E562" s="1" t="inlineStr">
         <is>
           <t>Construction of Embankment</t>
         </is>
       </c>
       <c r="F562" s="1" t="inlineStr">
         <is>
           <t>1702003067/WC/22012034552717 — NAVEEN TALAB NIRMAAN  MOHAR SINGH K PASS</t>
         </is>
       </c>
       <c r="G562" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H562" s="2" t="n">
         <v>1351486.29</v>
       </c>
       <c r="I562" s="2" t="n">
         <v>1293530</v>
       </c>
       <c r="J562" s="3" t="n">
         <v>44032</v>
@@ -26795,51 +26795,51 @@
         <v>0</v>
       </c>
       <c r="J563" s="3" t="n">
         <v>43935</v>
       </c>
       <c r="K563" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="564">
       <c r="A564" s="1" t="inlineStr">
         <is>
           <t>MEHGAON</t>
         </is>
       </c>
       <c r="B564" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C564" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D564" s="1" t="inlineStr">
         <is>
-          <t>Construction of Embankment for community / Construction of Embankment for community</t>
+          <t>Construction of Embankment for community / Construction of Embankment for Community</t>
         </is>
       </c>
       <c r="E564" s="1" t="inlineStr">
         <is>
           <t>Construction of Embankment</t>
         </is>
       </c>
       <c r="F564" s="1" t="inlineStr">
         <is>
           <t>1702003067/WC/22012034569332 — NAVEEN TALAB NIRMAAN PULLIYA K PASS</t>
         </is>
       </c>
       <c r="G564" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H564" s="2" t="n">
         <v>1499061.66</v>
       </c>
       <c r="I564" s="2" t="n">
         <v>1469130</v>
       </c>
       <c r="J564" s="3" t="n">
         <v>44039</v>
@@ -31218,51 +31218,51 @@
       <c r="J656" s="3" t="n">
         <v>44927</v>
       </c>
       <c r="K656" s="3" t="n">
         <v>46128</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="657">
       <c r="A657" s="1" t="inlineStr">
         <is>
           <t>MEHGAON</t>
         </is>
       </c>
       <c r="B657" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C657" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D657" s="1" t="inlineStr">
         <is>
-          <t>Renovation of Flood/ Diversion Channel for Comm / Renovation of Flood/ Diversion Channel for Community</t>
+          <t>Renovation of Flood/ Diversion Channel for Comm / Repair &amp; Maintenance of Flood or Diversion Channel for Community</t>
         </is>
       </c>
       <c r="E657" s="1" t="inlineStr">
         <is>
           <t>Terracing</t>
         </is>
       </c>
       <c r="F657" s="1" t="inlineStr">
         <is>
           <t>1702003067/WC/22012035014504 — KHET TALAV RAMBAU KE KHET PAR</t>
         </is>
       </c>
       <c r="G657" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H657" s="2" t="n">
         <v>356340.1</v>
       </c>
       <c r="I657" s="2" t="n">
         <v>54672</v>
       </c>
       <c r="J657" s="3" t="n">
         <v>44928</v>
@@ -32591,98 +32591,98 @@
         <v>0</v>
       </c>
       <c r="J685" s="3" t="n">
         <v>45030</v>
       </c>
       <c r="K685" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="686">
       <c r="A686" s="1" t="inlineStr">
         <is>
           <t>MEHGAON</t>
         </is>
       </c>
       <c r="B686" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C686" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D686" s="1" t="inlineStr">
         <is>
-          <t>Canal Line Plantation-Horticulture - Community / Canal Line Plantation of Horticulture Trees for Community</t>
+          <t>Canal Line Plantation-Horticulture - Community / Canal Line Plantation for Community</t>
         </is>
       </c>
       <c r="E686" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F686" s="1" t="inlineStr">
         <is>
           <t>1702003067/WC/22012035078648 — PHILD DAYBARJAN CHENAL COM CHEK DEM</t>
         </is>
       </c>
       <c r="G686" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H686" s="2" t="n">
         <v>1485578.87</v>
       </c>
       <c r="I686" s="2" t="n">
         <v>817577</v>
       </c>
       <c r="J686" s="3" t="n">
         <v>45121</v>
       </c>
       <c r="K686" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="687">
       <c r="A687" s="1" t="inlineStr">
         <is>
           <t>MEHGAON</t>
         </is>
       </c>
       <c r="B687" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C687" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D687" s="1" t="inlineStr">
         <is>
-          <t>Canal Line Plantation-Horticulture - Community / Canal Line Plantation of Horticulture Trees for Community</t>
+          <t>Canal Line Plantation-Horticulture - Community / Canal Line Plantation for Community</t>
         </is>
       </c>
       <c r="E687" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F687" s="1" t="inlineStr">
         <is>
           <t>1702003067/WC/22012035089541 — construction of earthen graded bund for community Ran singh ke khet ke pas</t>
         </is>
       </c>
       <c r="G687" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H687" s="2" t="n">
         <v>1480687.54</v>
       </c>
       <c r="I687" s="2" t="n">
         <v>479425.44</v>
       </c>
       <c r="J687" s="3" t="n">
         <v>45173</v>
@@ -32830,51 +32830,51 @@
         <v>0</v>
       </c>
       <c r="J690" s="3" t="n">
         <v>45030</v>
       </c>
       <c r="K690" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="691">
       <c r="A691" s="1" t="inlineStr">
         <is>
           <t>MEHGAON</t>
         </is>
       </c>
       <c r="B691" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C691" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D691" s="1" t="inlineStr">
         <is>
-          <t>Boundary Line Plantation-Horticulture -Community / Boundary Line Plantation of Horticulture Trees for Community</t>
+          <t>Boundary Line Plantation-Horticulture -Community / Line Plantation of Horticulture Trees for Community</t>
         </is>
       </c>
       <c r="E691" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F691" s="1" t="inlineStr">
         <is>
           <t>1702003067/WC/22012035140551 — chek dem jagga bali dhari ke pas</t>
         </is>
       </c>
       <c r="G691" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H691" s="2" t="n">
         <v>1495996.44</v>
       </c>
       <c r="I691" s="2" t="n">
         <v>642889</v>
       </c>
       <c r="J691" s="3" t="n">
         <v>45208</v>
@@ -33394,51 +33394,51 @@
         <v>0</v>
       </c>
       <c r="J702" s="3" t="n">
         <v>45316</v>
       </c>
       <c r="K702" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="703">
       <c r="A703" s="1" t="inlineStr">
         <is>
           <t>MEHGAON</t>
         </is>
       </c>
       <c r="B703" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C703" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D703" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand filter for openwell recharge for Community</t>
+          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand-Filled Groundwater Recharge in Dug Well for Community</t>
         </is>
       </c>
       <c r="E703" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F703" s="1" t="inlineStr">
         <is>
           <t>1702003067/WC/22012035313582 — डेगवेल रिचार्ज पिट कंकाली माता मंदिर के पास कूप का</t>
         </is>
       </c>
       <c r="G703" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H703" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I703" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J703" s="3" t="n">
         <v>45764</v>