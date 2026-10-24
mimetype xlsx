--- v0 (2026-09-08)
+++ v1 (2026-10-24)
@@ -135,51 +135,51 @@
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
   <dimension ref="A1:K70"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="true" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <selection activeCell="A1" activeCellId="0" pane="topLeft" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1024" min="1" style="0" customWidth="false" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="0" t="inlineStr">
         <is>
-          <t>Exported on: 2026-09-08 09:05:26</t>
+          <t>Exported on: 2026-10-24 15:16:58</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="0" t="inlineStr">
         <is>
           <t>Filters applied:</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="0" t="inlineStr">
         <is>
           <t>  Data source: VBGRAMG</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="0" t="inlineStr">
         <is>
           <t>  District: BHIND</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
@@ -273,427 +273,427 @@
       </c>
       <c r="K11" s="3" t="inlineStr">
         <is>
           <t>Work Completed Date</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="12">
       <c r="A12" s="1" t="inlineStr">
         <is>
           <t>MEHGAON</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C12" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D12" s="1" t="inlineStr">
         <is>
-          <t>Constr of Anganwadi for community / Construction of Anganwadi Building for Community</t>
+          <t>Constr of Anganwadi for community / Construction of Anganwadi Centre Building for Community</t>
         </is>
       </c>
       <c r="E12" s="1" t="inlineStr">
         <is>
           <t>Constr of Aganwadi</t>
         </is>
       </c>
       <c r="F12" s="1" t="inlineStr">
         <is>
           <t>1702003067/AV/22012034468855 — goshala nirman gram sikaroda</t>
         </is>
       </c>
       <c r="G12" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H12" s="2" t="n">
         <v>2771628.29</v>
       </c>
       <c r="I12" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J12" s="3" t="n">
         <v>43741</v>
       </c>
       <c r="K12" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="13">
       <c r="A13" s="1" t="inlineStr">
         <is>
           <t>MEHGAON</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C13" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Flood Control and Protection</t>
         </is>
       </c>
       <c r="D13" s="1" t="inlineStr">
         <is>
-          <t>Construction of Embankment for community / Construction of Embankment for community</t>
+          <t>Construction of Embankment for community / Construction of Embankment for Community</t>
         </is>
       </c>
       <c r="E13" s="1" t="inlineStr">
         <is>
           <t>Construction of Embankment</t>
         </is>
       </c>
       <c r="F13" s="1" t="inlineStr">
         <is>
           <t>1702003067/FP/22012034365859 — KACCHA NALA NAHAR SE SAMADHIYA KI THAR TAK</t>
         </is>
       </c>
       <c r="G13" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H13" s="2" t="n">
         <v>413094.3</v>
       </c>
       <c r="I13" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J13" s="3" t="n">
         <v>44028</v>
       </c>
       <c r="K13" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="14">
       <c r="A14" s="1" t="inlineStr">
         <is>
           <t>MEHGAON</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C14" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Flood Control and Protection</t>
         </is>
       </c>
       <c r="D14" s="1" t="inlineStr">
         <is>
-          <t>Constr of Flood/ Diversion Channel for Community / Construction of Flood/ Diversion Channel for Community</t>
+          <t>Constr of Flood/ Diversion Channel for Community / Construction of Flood or Diversion Channel for Community</t>
         </is>
       </c>
       <c r="E14" s="1" t="inlineStr">
         <is>
           <t>Works for Flood Control and Protection</t>
         </is>
       </c>
       <c r="F14" s="1" t="inlineStr">
         <is>
           <t>1702003067/FP/22012034629583 — Pakka nallah Rajendra k ghar se mata ki kuiya ki aur</t>
         </is>
       </c>
       <c r="G14" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H14" s="2" t="n">
         <v>1312040.51</v>
       </c>
       <c r="I14" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J14" s="3" t="n">
         <v>44879</v>
       </c>
       <c r="K14" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="15">
       <c r="A15" s="1" t="inlineStr">
         <is>
           <t>MEHGAON</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C15" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Flood Control and Protection</t>
         </is>
       </c>
       <c r="D15" s="1" t="inlineStr">
         <is>
-          <t>Renovation of Flood/ Diversion Channel for Comm / Renovation of Flood/ Diversion Channel for Community</t>
+          <t>Renovation of Flood/ Diversion Channel for Comm / Repair &amp; Maintenance of Flood or Diversion Channel for Community</t>
         </is>
       </c>
       <c r="E15" s="1" t="inlineStr">
         <is>
           <t>Works for Flood Control and Protection</t>
         </is>
       </c>
       <c r="F15" s="1" t="inlineStr">
         <is>
           <t>1702003067/FP/22012034631769 — pheeled daybajan chenal NAHAR SE RAVEER KE KHET KI OR</t>
         </is>
       </c>
       <c r="G15" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H15" s="2" t="n">
         <v>453216.73</v>
       </c>
       <c r="I15" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J15" s="3" t="n">
         <v>44947</v>
       </c>
       <c r="K15" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="16">
       <c r="A16" s="1" t="inlineStr">
         <is>
           <t>MEHGAON</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C16" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Flood Control and Protection</t>
         </is>
       </c>
       <c r="D16" s="1" t="inlineStr">
         <is>
-          <t>Renovation of Flood/ Diversion Channel for Comm / Renovation of Flood/ Diversion Channel for Community</t>
+          <t>Renovation of Flood/ Diversion Channel for Comm / Repair &amp; Maintenance of Flood or Diversion Channel for Community</t>
         </is>
       </c>
       <c r="E16" s="1" t="inlineStr">
         <is>
           <t>Works for Flood Control and Protection</t>
         </is>
       </c>
       <c r="F16" s="1" t="inlineStr">
         <is>
           <t>1702003067/FP/22012034631770 — pheeled daybajan chenal NAHAR SE BHOOP SINGH KE KHET KI OR</t>
         </is>
       </c>
       <c r="G16" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H16" s="2" t="n">
         <v>483786.14</v>
       </c>
       <c r="I16" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J16" s="3" t="n">
         <v>45053</v>
       </c>
       <c r="K16" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="17">
       <c r="A17" s="1" t="inlineStr">
         <is>
           <t>MEHGAON</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C17" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Flood Control and Protection</t>
         </is>
       </c>
       <c r="D17" s="1" t="inlineStr">
         <is>
-          <t>Constr of Flood/ Diversion Channel for Community / Construction of Flood/ Diversion Channel for Community</t>
+          <t>Constr of Flood/ Diversion Channel for Community / Construction of Flood or Diversion Channel for Community</t>
         </is>
       </c>
       <c r="E17" s="1" t="inlineStr">
         <is>
           <t>Works for Flood Control and Protection</t>
         </is>
       </c>
       <c r="F17" s="1" t="inlineStr">
         <is>
           <t>1702003067/FP/22012034631925 — nali nirman karya muslman basti se nadi ki oor</t>
         </is>
       </c>
       <c r="G17" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H17" s="2" t="n">
         <v>1199000</v>
       </c>
       <c r="I17" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J17" s="3" t="n">
         <v>44947</v>
       </c>
       <c r="K17" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="18">
       <c r="A18" s="1" t="inlineStr">
         <is>
           <t>MEHGAON</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C18" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Flood Control and Protection</t>
         </is>
       </c>
       <c r="D18" s="1" t="inlineStr">
         <is>
-          <t>Constr of Diversion Storm Water Drain for Comm / Construction of Diversion Storm Water Drain for Community</t>
+          <t>Constr of Diversion Storm Water Drain for Comm / Construction of Flood Diversion Drain for Community</t>
         </is>
       </c>
       <c r="E18" s="1" t="inlineStr">
         <is>
           <t>Works for Flood Control and Protection</t>
         </is>
       </c>
       <c r="F18" s="1" t="inlineStr">
         <is>
           <t>1702003067/FP/22012034632333 — rcc nali nirman karya suresh ke ghar se nandram ke ghar ki oor</t>
         </is>
       </c>
       <c r="G18" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H18" s="2" t="n">
         <v>1399000</v>
       </c>
       <c r="I18" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J18" s="3" t="n">
         <v>45039</v>
       </c>
       <c r="K18" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="19">
       <c r="A19" s="1" t="inlineStr">
         <is>
           <t>MEHGAON</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C19" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Flood Control and Protection</t>
         </is>
       </c>
       <c r="D19" s="1" t="inlineStr">
         <is>
-          <t>Renovation of Flood/ Diversion Channel for Comm / Renovation of Flood/ Diversion Channel for Community</t>
+          <t>Renovation of Flood/ Diversion Channel for Comm / Repair &amp; Maintenance of Flood or Diversion Channel for Community</t>
         </is>
       </c>
       <c r="E19" s="1" t="inlineStr">
         <is>
           <t>Works for Flood Control and Protection</t>
         </is>
       </c>
       <c r="F19" s="1" t="inlineStr">
         <is>
           <t>1702003067/FP/22012034637242 — phild daybarjan chenal Pakki Road se Jayki ke ghar ki or</t>
         </is>
       </c>
       <c r="G19" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H19" s="2" t="n">
         <v>782544.16</v>
       </c>
       <c r="I19" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J19" s="3" t="n">
         <v>45366</v>
       </c>
       <c r="K19" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="20">
       <c r="A20" s="1" t="inlineStr">
         <is>
           <t>MEHGAON</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C20" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Flood Control and Protection</t>
         </is>
       </c>
       <c r="D20" s="1" t="inlineStr">
         <is>
-          <t>Renovation of Flood/ Diversion Channel for Comm / Renovation of Flood/ Diversion Channel for Community</t>
+          <t>Renovation of Flood/ Diversion Channel for Comm / Repair &amp; Maintenance of Flood or Diversion Channel for Community</t>
         </is>
       </c>
       <c r="E20" s="1" t="inlineStr">
         <is>
           <t>Works for Flood Control and Protection</t>
         </is>
       </c>
       <c r="F20" s="1" t="inlineStr">
         <is>
           <t>1702003067/FP/22012034638784 — construction of community flood dayversion channel  kushwah mohalla se nadi ki oor</t>
         </is>
       </c>
       <c r="G20" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H20" s="2" t="n">
         <v>1468505.57</v>
       </c>
       <c r="I20" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J20" s="3" t="n">
         <v>45366</v>
@@ -743,850 +743,850 @@
         <v>0</v>
       </c>
       <c r="J21" s="3" t="n">
         <v>45792</v>
       </c>
       <c r="K21" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="22">
       <c r="A22" s="1" t="inlineStr">
         <is>
           <t>MEHGAON</t>
         </is>
       </c>
       <c r="B22" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C22" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D22" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E22" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F22" s="1" t="inlineStr">
         <is>
           <t>1702003067/IF/22012035524151 — KHET TALAV PEETAM SINGH JATAV</t>
         </is>
       </c>
       <c r="G22" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H22" s="2" t="n">
         <v>147621.16</v>
       </c>
       <c r="I22" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J22" s="3" t="n">
         <v>45802</v>
       </c>
       <c r="K22" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="23">
       <c r="A23" s="1" t="inlineStr">
         <is>
           <t>MEHGAON</t>
         </is>
       </c>
       <c r="B23" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C23" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D23" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E23" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F23" s="1" t="inlineStr">
         <is>
           <t>1702003067/IF/22012035524170 — KHET TALAV RAMDAS JATAV</t>
         </is>
       </c>
       <c r="G23" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H23" s="2" t="n">
         <v>147621.16</v>
       </c>
       <c r="I23" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J23" s="3" t="n">
         <v>45802</v>
       </c>
       <c r="K23" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="24">
       <c r="A24" s="1" t="inlineStr">
         <is>
           <t>MEHGAON</t>
         </is>
       </c>
       <c r="B24" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C24" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D24" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E24" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F24" s="1" t="inlineStr">
         <is>
           <t>1702003067/IF/22012035524183 — KHET Talav jeevaram jatav</t>
         </is>
       </c>
       <c r="G24" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H24" s="2" t="n">
         <v>147621.16</v>
       </c>
       <c r="I24" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J24" s="3" t="n">
         <v>45802</v>
       </c>
       <c r="K24" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="25">
       <c r="A25" s="1" t="inlineStr">
         <is>
           <t>MEHGAON</t>
         </is>
       </c>
       <c r="B25" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C25" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D25" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E25" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F25" s="1" t="inlineStr">
         <is>
           <t>1702003067/IF/22012035548777 — KHET TALAV DANGAL/KUNDAN KEWAT</t>
         </is>
       </c>
       <c r="G25" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H25" s="2" t="n">
         <v>147621.16</v>
       </c>
       <c r="I25" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J25" s="3" t="n">
         <v>45764</v>
       </c>
       <c r="K25" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="26">
       <c r="A26" s="1" t="inlineStr">
         <is>
           <t>MEHGAON</t>
         </is>
       </c>
       <c r="B26" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C26" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D26" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E26" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F26" s="1" t="inlineStr">
         <is>
           <t>1702003067/IF/22012035548779 — KHET TALAV RAMDATT SINGH/KUNDAN SINGH</t>
         </is>
       </c>
       <c r="G26" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H26" s="2" t="n">
         <v>147621.16</v>
       </c>
       <c r="I26" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J26" s="3" t="n">
         <v>45825</v>
       </c>
       <c r="K26" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="27">
       <c r="A27" s="1" t="inlineStr">
         <is>
           <t>MEHGAON</t>
         </is>
       </c>
       <c r="B27" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C27" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D27" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E27" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F27" s="1" t="inlineStr">
         <is>
           <t>1702003067/IF/22012035548786 — KHET TALAV VIJAY SINGH /ROSHANLAL JATAV</t>
         </is>
       </c>
       <c r="G27" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H27" s="2" t="n">
         <v>147621.16</v>
       </c>
       <c r="I27" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J27" s="3" t="n">
         <v>45811</v>
       </c>
       <c r="K27" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="28">
       <c r="A28" s="1" t="inlineStr">
         <is>
           <t>MEHGAON</t>
         </is>
       </c>
       <c r="B28" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C28" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D28" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E28" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F28" s="1" t="inlineStr">
         <is>
           <t>1702003067/IF/22012035548790 — KHET TALAV JAGANNATH SINGH/ROSHANLAL</t>
         </is>
       </c>
       <c r="G28" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H28" s="2" t="n">
         <v>147621.16</v>
       </c>
       <c r="I28" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J28" s="3" t="n">
         <v>45811</v>
       </c>
       <c r="K28" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="29">
       <c r="A29" s="1" t="inlineStr">
         <is>
           <t>MEHGAON</t>
         </is>
       </c>
       <c r="B29" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C29" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D29" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E29" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F29" s="1" t="inlineStr">
         <is>
           <t>1702003067/IF/22012035548798 — KHET TALAV RAMNARESH/BACHCHU SINGH JATAV</t>
         </is>
       </c>
       <c r="G29" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H29" s="2" t="n">
         <v>147621.16</v>
       </c>
       <c r="I29" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J29" s="3" t="n">
         <v>45809</v>
       </c>
       <c r="K29" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="30">
       <c r="A30" s="1" t="inlineStr">
         <is>
           <t>MEHGAON</t>
         </is>
       </c>
       <c r="B30" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C30" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D30" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E30" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F30" s="1" t="inlineStr">
         <is>
           <t>1702003067/IF/22012035548801 — KHET TALAV AMAR SINGH/VIDHYARAM JATAV</t>
         </is>
       </c>
       <c r="G30" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H30" s="2" t="n">
         <v>147621.16</v>
       </c>
       <c r="I30" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J30" s="3" t="n">
         <v>45809</v>
       </c>
       <c r="K30" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="31">
       <c r="A31" s="1" t="inlineStr">
         <is>
           <t>MEHGAON</t>
         </is>
       </c>
       <c r="B31" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C31" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D31" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E31" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F31" s="1" t="inlineStr">
         <is>
           <t>1702003067/IF/22012035548803 — Khet Talav Dashrarh singh/Vidhyaram Jatav</t>
         </is>
       </c>
       <c r="G31" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H31" s="2" t="n">
         <v>147621.16</v>
       </c>
       <c r="I31" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J31" s="3" t="n">
         <v>45809</v>
       </c>
       <c r="K31" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="32">
       <c r="A32" s="1" t="inlineStr">
         <is>
           <t>MEHGAON</t>
         </is>
       </c>
       <c r="B32" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C32" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D32" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E32" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F32" s="1" t="inlineStr">
         <is>
           <t>1702003067/IF/22012035548815 — KHET TALAV UMMED SINGH/ DOULATRAM</t>
         </is>
       </c>
       <c r="G32" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H32" s="2" t="n">
         <v>147621.16</v>
       </c>
       <c r="I32" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J32" s="3" t="n">
         <v>45809</v>
       </c>
       <c r="K32" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="33">
       <c r="A33" s="1" t="inlineStr">
         <is>
           <t>MEHGAON</t>
         </is>
       </c>
       <c r="B33" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C33" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D33" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E33" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F33" s="1" t="inlineStr">
         <is>
           <t>1702003067/IF/22012035548820 — KHET TALAV KAPTAN SINGH/KISHUN SINGH</t>
         </is>
       </c>
       <c r="G33" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H33" s="2" t="n">
         <v>147621.16</v>
       </c>
       <c r="I33" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J33" s="3" t="n">
         <v>45809</v>
       </c>
       <c r="K33" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="34">
       <c r="A34" s="1" t="inlineStr">
         <is>
           <t>MEHGAON</t>
         </is>
       </c>
       <c r="B34" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C34" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D34" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E34" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F34" s="1" t="inlineStr">
         <is>
           <t>1702003067/IF/22012035548825 — KHET TALAV VIJAY SINGH/TUSANPAL SINGH</t>
         </is>
       </c>
       <c r="G34" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H34" s="2" t="n">
         <v>147621.16</v>
       </c>
       <c r="I34" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J34" s="3" t="n">
         <v>45809</v>
       </c>
       <c r="K34" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="35">
       <c r="A35" s="1" t="inlineStr">
         <is>
           <t>MEHGAON</t>
         </is>
       </c>
       <c r="B35" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C35" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D35" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E35" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F35" s="1" t="inlineStr">
         <is>
           <t>1702003067/IF/22012035548835 — KHET TALAV JITENDRA SINGH/DHEER SINGH</t>
         </is>
       </c>
       <c r="G35" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H35" s="2" t="n">
         <v>147621.16</v>
       </c>
       <c r="I35" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J35" s="3" t="n">
         <v>45809</v>
       </c>
       <c r="K35" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="36">
       <c r="A36" s="1" t="inlineStr">
         <is>
           <t>MEHGAON</t>
         </is>
       </c>
       <c r="B36" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C36" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D36" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E36" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F36" s="1" t="inlineStr">
         <is>
           <t>1702003067/IF/22012035575599 — khet talav Anguri</t>
         </is>
       </c>
       <c r="G36" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H36" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I36" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J36" s="3" t="n">
         <v>45764</v>
       </c>
       <c r="K36" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="37">
       <c r="A37" s="1" t="inlineStr">
         <is>
           <t>MEHGAON</t>
         </is>
       </c>
       <c r="B37" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C37" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D37" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E37" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F37" s="1" t="inlineStr">
         <is>
           <t>1702003067/IF/22012035575600 — khet talav Seetaram kadere</t>
         </is>
       </c>
       <c r="G37" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H37" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I37" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J37" s="3" t="n">
         <v>45764</v>
       </c>
       <c r="K37" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="38">
       <c r="A38" s="1" t="inlineStr">
         <is>
           <t>MEHGAON</t>
         </is>
       </c>
       <c r="B38" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C38" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D38" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E38" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F38" s="1" t="inlineStr">
         <is>
           <t>1702003067/IF/22012035575602 — khet talav Shanti</t>
         </is>
       </c>
       <c r="G38" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H38" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I38" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J38" s="3" t="n">
         <v>45764</v>
       </c>
       <c r="K38" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="39">
       <c r="A39" s="1" t="inlineStr">
         <is>
           <t>MEHGAON</t>
         </is>
       </c>
       <c r="B39" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C39" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D39" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E39" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F39" s="1" t="inlineStr">
         <is>
           <t>1702003067/IF/22012035575606 — khet talav Udal singh</t>
         </is>
       </c>
       <c r="G39" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H39" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I39" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J39" s="3" t="n">
         <v>45764</v>
@@ -1777,51 +1777,51 @@
         <v>0</v>
       </c>
       <c r="J43" s="3" t="n">
         <v>45875</v>
       </c>
       <c r="K43" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="44">
       <c r="A44" s="1" t="inlineStr">
         <is>
           <t>MEHGAON</t>
         </is>
       </c>
       <c r="B44" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C44" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D44" s="1" t="inlineStr">
         <is>
-          <t>Boundary Plantation of Horti-Trees for Individuals / Boundary Line Plantation of Horticulture Trees for Individuals</t>
+          <t>Boundary Plantation of Horti-Trees for Individuals / Line Plantation of Horticulture Trees for Individual</t>
         </is>
       </c>
       <c r="E44" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F44" s="1" t="inlineStr">
         <is>
           <t>1702003067/IF/22012035654996 — Ek Bagiya maa ke Naam priyanka  sikroda</t>
         </is>
       </c>
       <c r="G44" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H44" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I44" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J44" s="3" t="n">
         <v>45875</v>
@@ -1871,756 +1871,756 @@
         <v>1800</v>
       </c>
       <c r="J45" s="3" t="n">
         <v>46161</v>
       </c>
       <c r="K45" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="46">
       <c r="A46" s="1" t="inlineStr">
         <is>
           <t>MEHGAON</t>
         </is>
       </c>
       <c r="B46" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C46" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D46" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E46" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F46" s="1" t="inlineStr">
         <is>
           <t>1702003067/IF/IAY/3253542 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP1939377</t>
         </is>
       </c>
       <c r="G46" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H46" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I46" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J46" s="3" t="n">
         <v>44481</v>
       </c>
       <c r="K46" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="47">
       <c r="A47" s="1" t="inlineStr">
         <is>
           <t>MEHGAON</t>
         </is>
       </c>
       <c r="B47" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C47" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D47" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E47" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F47" s="1" t="inlineStr">
         <is>
           <t>1702003067/IF/IAY/3738385 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP119929786</t>
         </is>
       </c>
       <c r="G47" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H47" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I47" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J47" s="3" t="n">
         <v>44678</v>
       </c>
       <c r="K47" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="48">
       <c r="A48" s="1" t="inlineStr">
         <is>
           <t>MEHGAON</t>
         </is>
       </c>
       <c r="B48" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C48" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D48" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E48" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F48" s="1" t="inlineStr">
         <is>
           <t>1702003067/IF/IAY/4522792 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP119940293</t>
         </is>
       </c>
       <c r="G48" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H48" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I48" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J48" s="3" t="n">
         <v>45785</v>
       </c>
       <c r="K48" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="49">
       <c r="A49" s="1" t="inlineStr">
         <is>
           <t>MEHGAON</t>
         </is>
       </c>
       <c r="B49" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C49" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D49" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E49" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F49" s="1" t="inlineStr">
         <is>
           <t>1702003067/IF/IAY/4523736 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP122529111</t>
         </is>
       </c>
       <c r="G49" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H49" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I49" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J49" s="3" t="n">
         <v>46179</v>
       </c>
       <c r="K49" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="50">
       <c r="A50" s="1" t="inlineStr">
         <is>
           <t>MEHGAON</t>
         </is>
       </c>
       <c r="B50" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C50" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D50" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E50" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F50" s="1" t="inlineStr">
         <is>
           <t>1702003067/IF/IAY/4525389 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP118854820</t>
         </is>
       </c>
       <c r="G50" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H50" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I50" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J50" s="3" t="n">
         <v>45767</v>
       </c>
       <c r="K50" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="51">
       <c r="A51" s="1" t="inlineStr">
         <is>
           <t>MEHGAON</t>
         </is>
       </c>
       <c r="B51" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C51" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D51" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E51" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F51" s="1" t="inlineStr">
         <is>
           <t>1702003067/IF/IAY/4758656 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP118843849</t>
         </is>
       </c>
       <c r="G51" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H51" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I51" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J51" s="3" t="n">
         <v>45799</v>
       </c>
       <c r="K51" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="52">
       <c r="A52" s="1" t="inlineStr">
         <is>
           <t>MEHGAON</t>
         </is>
       </c>
       <c r="B52" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C52" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D52" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E52" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F52" s="1" t="inlineStr">
         <is>
           <t>1702003067/IF/IAY/4881088 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP118820314</t>
         </is>
       </c>
       <c r="G52" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H52" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I52" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J52" s="3" t="n">
         <v>45797</v>
       </c>
       <c r="K52" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="53">
       <c r="A53" s="1" t="inlineStr">
         <is>
           <t>MEHGAON</t>
         </is>
       </c>
       <c r="B53" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C53" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D53" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; maint of Gravel Road Roads for Comm / Repair and maintenance of Gravel Road Roads for Community</t>
+          <t>Repair &amp; maint of Gravel Road Roads for Comm / Repair &amp; Maintenance of WBM Road for Community</t>
         </is>
       </c>
       <c r="E53" s="1" t="inlineStr">
         <is>
           <t>Repair &amp; maint of Road</t>
         </is>
       </c>
       <c r="F53" s="1" t="inlineStr">
         <is>
           <t>1702003067/RC/22012034436358 — Cc Road Nirman Pacho Shree Vastav Ke Makan Se Nigmakar Ke Gar Or</t>
         </is>
       </c>
       <c r="G53" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H53" s="2" t="n">
         <v>60000</v>
       </c>
       <c r="I53" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J53" s="3" t="n">
         <v>43504</v>
       </c>
       <c r="K53" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="54">
       <c r="A54" s="1" t="inlineStr">
         <is>
           <t>MEHGAON</t>
         </is>
       </c>
       <c r="B54" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C54" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D54" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E54" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F54" s="1" t="inlineStr">
         <is>
           <t>1702003067/RC/22012034557083 — CC ROAD SHIV SINGH K PURA SE MAIN ROAD KI ORE</t>
         </is>
       </c>
       <c r="G54" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H54" s="2" t="n">
         <v>892000</v>
       </c>
       <c r="I54" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J54" s="3" t="n">
         <v>44242</v>
       </c>
       <c r="K54" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="55">
       <c r="A55" s="1" t="inlineStr">
         <is>
           <t>MEHGAON</t>
         </is>
       </c>
       <c r="B55" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C55" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D55" s="1" t="inlineStr">
         <is>
-          <t>Construction of Gravel Road Roads for Community / Construction of Gravel Road Roads for Community</t>
+          <t>Construction of Gravel Road Roads for Community / Construction of Gravel / Mitti Murram Road for Community</t>
         </is>
       </c>
       <c r="E55" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F55" s="1" t="inlineStr">
         <is>
           <t>1702003067/RC/22012034609618 — Sudoor sampark road nirman nahar se mata ka pura s.p.school tak</t>
         </is>
       </c>
       <c r="G55" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H55" s="2" t="n">
         <v>1205176.2</v>
       </c>
       <c r="I55" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J55" s="3" t="n">
         <v>44638</v>
       </c>
       <c r="K55" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="56">
       <c r="A56" s="1" t="inlineStr">
         <is>
           <t>MEHGAON</t>
         </is>
       </c>
       <c r="B56" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C56" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D56" s="1" t="inlineStr">
         <is>
-          <t>Construction of Gravel Road Roads for Community / Construction of Gravel Road Roads for Community</t>
+          <t>Construction of Gravel Road Roads for Community / Construction of Gravel / Mitti Murram Road for Community</t>
         </is>
       </c>
       <c r="E56" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F56" s="1" t="inlineStr">
         <is>
           <t>1702003067/RC/22012034609620 — Sudoor sampark road nirman naha se dolatsingh ke pura tak</t>
         </is>
       </c>
       <c r="G56" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H56" s="2" t="n">
         <v>1332161.12</v>
       </c>
       <c r="I56" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J56" s="3" t="n">
         <v>44638</v>
       </c>
       <c r="K56" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="57">
       <c r="A57" s="1" t="inlineStr">
         <is>
           <t>MEHGAON</t>
         </is>
       </c>
       <c r="B57" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C57" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D57" s="1" t="inlineStr">
         <is>
-          <t>Construction of Gravel Road Roads for Community / Construction of Gravel Road Roads for Community</t>
+          <t>Construction of Gravel Road Roads for Community / Construction of Gravel / Mitti Murram Road for Community</t>
         </is>
       </c>
       <c r="E57" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F57" s="1" t="inlineStr">
         <is>
           <t>1702003067/RC/22012034843201 — cc road shashkiya prathmik vidhyalaya se parshottam ke makan ki oor</t>
         </is>
       </c>
       <c r="G57" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H57" s="2" t="n">
         <v>123300</v>
       </c>
       <c r="I57" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J57" s="3" t="n">
         <v>45764</v>
       </c>
       <c r="K57" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="58">
       <c r="A58" s="1" t="inlineStr">
         <is>
           <t>MEHGAON</t>
         </is>
       </c>
       <c r="B58" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C58" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D58" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E58" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F58" s="1" t="inlineStr">
         <is>
           <t>1702003067/RC/22012034843261 — CC ROAD SAHAB SINGH KE MAKAN SE MAIN ROAD KI OOR</t>
         </is>
       </c>
       <c r="G58" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H58" s="2" t="n">
         <v>42300</v>
       </c>
       <c r="I58" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J58" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K58" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="59">
       <c r="A59" s="1" t="inlineStr">
         <is>
           <t>MEHGAON</t>
         </is>
       </c>
       <c r="B59" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C59" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D59" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E59" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F59" s="1" t="inlineStr">
         <is>
           <t>1702003067/RC/22012034843262 — CC ROAD NIRMAN KARYA KEWAT BASTI ME</t>
         </is>
       </c>
       <c r="G59" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H59" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I59" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J59" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K59" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="60">
       <c r="A60" s="1" t="inlineStr">
         <is>
           <t>MEHGAON</t>
         </is>
       </c>
       <c r="B60" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C60" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D60" s="1" t="inlineStr">
         <is>
-          <t>Construction of Embankment for community / Construction of Embankment for community</t>
+          <t>Construction of Embankment for community / Construction of Embankment for Community</t>
         </is>
       </c>
       <c r="E60" s="1" t="inlineStr">
         <is>
           <t>Construction of Embankment</t>
         </is>
       </c>
       <c r="F60" s="1" t="inlineStr">
         <is>
           <t>1702003067/WC/22012034552717 — NAVEEN TALAB NIRMAAN  MOHAR SINGH K PASS</t>
         </is>
       </c>
       <c r="G60" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H60" s="2" t="n">
         <v>1351486.29</v>
       </c>
       <c r="I60" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J60" s="3" t="n">
         <v>44032</v>
       </c>
       <c r="K60" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="61">
       <c r="A61" s="1" t="inlineStr">
         <is>
           <t>MEHGAON</t>
         </is>
       </c>
       <c r="B61" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C61" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D61" s="1" t="inlineStr">
         <is>
-          <t>Construction of Embankment for community / Construction of Embankment for community</t>
+          <t>Construction of Embankment for community / Construction of Embankment for Community</t>
         </is>
       </c>
       <c r="E61" s="1" t="inlineStr">
         <is>
           <t>Construction of Embankment</t>
         </is>
       </c>
       <c r="F61" s="1" t="inlineStr">
         <is>
           <t>1702003067/WC/22012034569332 — NAVEEN TALAB NIRMAAN PULLIYA K PASS</t>
         </is>
       </c>
       <c r="G61" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H61" s="2" t="n">
         <v>1499061.66</v>
       </c>
       <c r="I61" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J61" s="3" t="n">
         <v>44039</v>
@@ -2717,51 +2717,51 @@
         <v>0</v>
       </c>
       <c r="J63" s="3" t="n">
         <v>45090</v>
       </c>
       <c r="K63" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="64">
       <c r="A64" s="1" t="inlineStr">
         <is>
           <t>MEHGAON</t>
         </is>
       </c>
       <c r="B64" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C64" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D64" s="1" t="inlineStr">
         <is>
-          <t>Renovation of Flood/ Diversion Channel for Comm / Renovation of Flood/ Diversion Channel for Community</t>
+          <t>Renovation of Flood/ Diversion Channel for Comm / Repair &amp; Maintenance of Flood or Diversion Channel for Community</t>
         </is>
       </c>
       <c r="E64" s="1" t="inlineStr">
         <is>
           <t>Terracing</t>
         </is>
       </c>
       <c r="F64" s="1" t="inlineStr">
         <is>
           <t>1702003067/WC/22012035014504 — KHET TALAV RAMBAU KE KHET PAR</t>
         </is>
       </c>
       <c r="G64" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H64" s="2" t="n">
         <v>356340.1</v>
       </c>
       <c r="I64" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J64" s="3" t="n">
         <v>44928</v>
@@ -2858,192 +2858,192 @@
         <v>0</v>
       </c>
       <c r="J66" s="3" t="n">
         <v>44941</v>
       </c>
       <c r="K66" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="67">
       <c r="A67" s="1" t="inlineStr">
         <is>
           <t>MEHGAON</t>
         </is>
       </c>
       <c r="B67" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C67" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D67" s="1" t="inlineStr">
         <is>
-          <t>Canal Line Plantation-Horticulture - Community / Canal Line Plantation of Horticulture Trees for Community</t>
+          <t>Canal Line Plantation-Horticulture - Community / Canal Line Plantation for Community</t>
         </is>
       </c>
       <c r="E67" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F67" s="1" t="inlineStr">
         <is>
           <t>1702003067/WC/22012035078648 — PHILD DAYBARJAN CHENAL COM CHEK DEM</t>
         </is>
       </c>
       <c r="G67" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H67" s="2" t="n">
         <v>1485578.87</v>
       </c>
       <c r="I67" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J67" s="3" t="n">
         <v>45121</v>
       </c>
       <c r="K67" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="68">
       <c r="A68" s="1" t="inlineStr">
         <is>
           <t>MEHGAON</t>
         </is>
       </c>
       <c r="B68" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C68" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D68" s="1" t="inlineStr">
         <is>
-          <t>Canal Line Plantation-Horticulture - Community / Canal Line Plantation of Horticulture Trees for Community</t>
+          <t>Canal Line Plantation-Horticulture - Community / Canal Line Plantation for Community</t>
         </is>
       </c>
       <c r="E68" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F68" s="1" t="inlineStr">
         <is>
           <t>1702003067/WC/22012035089541 — construction of earthen graded bund for community Ran singh ke khet ke pas</t>
         </is>
       </c>
       <c r="G68" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H68" s="2" t="n">
         <v>1480687.54</v>
       </c>
       <c r="I68" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J68" s="3" t="n">
         <v>45173</v>
       </c>
       <c r="K68" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="69">
       <c r="A69" s="1" t="inlineStr">
         <is>
           <t>MEHGAON</t>
         </is>
       </c>
       <c r="B69" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C69" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D69" s="1" t="inlineStr">
         <is>
-          <t>Boundary Line Plantation-Horticulture -Community / Boundary Line Plantation of Horticulture Trees for Community</t>
+          <t>Boundary Line Plantation-Horticulture -Community / Line Plantation of Horticulture Trees for Community</t>
         </is>
       </c>
       <c r="E69" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F69" s="1" t="inlineStr">
         <is>
           <t>1702003067/WC/22012035140551 — chek dem jagga bali dhari ke pas</t>
         </is>
       </c>
       <c r="G69" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H69" s="2" t="n">
         <v>1495996.44</v>
       </c>
       <c r="I69" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J69" s="3" t="n">
         <v>45208</v>
       </c>
       <c r="K69" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="70">
       <c r="A70" s="1" t="inlineStr">
         <is>
           <t>MEHGAON</t>
         </is>
       </c>
       <c r="B70" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C70" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D70" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand filter for openwell recharge for Community</t>
+          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand-Filled Groundwater Recharge in Dug Well for Community</t>
         </is>
       </c>
       <c r="E70" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F70" s="1" t="inlineStr">
         <is>
           <t>1702003067/WC/22012035313582 — डेगवेल रिचार्ज पिट कंकाली माता मंदिर के पास कूप का</t>
         </is>
       </c>
       <c r="G70" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H70" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I70" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J70" s="3" t="n">
         <v>45764</v>