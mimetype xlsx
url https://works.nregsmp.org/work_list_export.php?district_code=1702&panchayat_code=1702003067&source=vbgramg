--- v1 (2026-10-24)
+++ v2 (2026-10-24)
@@ -135,51 +135,51 @@
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
   <dimension ref="A1:K70"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="true" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <selection activeCell="A1" activeCellId="0" pane="topLeft" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1024" min="1" style="0" customWidth="false" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="0" t="inlineStr">
         <is>
-          <t>Exported on: 2026-10-24 15:16:58</t>
+          <t>Exported on: 2026-10-24 19:21:03</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="0" t="inlineStr">
         <is>
           <t>Filters applied:</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="0" t="inlineStr">
         <is>
           <t>  Data source: VBGRAMG</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="0" t="inlineStr">
         <is>
           <t>  District: BHIND</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">