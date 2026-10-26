--- v0 (2026-09-09)
+++ v1 (2026-10-26)
@@ -135,51 +135,51 @@
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
   <dimension ref="A1:K235"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="true" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <selection activeCell="A1" activeCellId="0" pane="topLeft" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1024" min="1" style="0" customWidth="false" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="0" t="inlineStr">
         <is>
-          <t>Exported on: 2026-09-09 05:48:05</t>
+          <t>Exported on: 2026-10-26 09:43:20</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="0" t="inlineStr">
         <is>
           <t>Filters applied:</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="0" t="inlineStr">
         <is>
           <t>  Data source: MGNREGA + VBGRAMG</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="0" t="inlineStr">
         <is>
           <t>  District: BHIND</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
@@ -273,51 +273,51 @@
       </c>
       <c r="K11" s="3" t="inlineStr">
         <is>
           <t>Work Completed Date</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="12">
       <c r="A12" s="1" t="inlineStr">
         <is>
           <t>RON</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C12" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D12" s="1" t="inlineStr">
         <is>
-          <t>Constr of CmpOnd wall for gov schools for Comm / Construction of Compound wall for government schools for Community</t>
+          <t>Constr of CmpOnd wall for gov schools for Comm / Construction of Compound Wall for Government School for Community</t>
         </is>
       </c>
       <c r="E12" s="1" t="inlineStr">
         <is>
           <t>Constr of Compound wall</t>
         </is>
       </c>
       <c r="F12" s="1" t="inlineStr">
         <is>
           <t>1702005019/AV/22012034573932 — retarning wall masan baba avam asok singh  road ke bagal me nadana</t>
         </is>
       </c>
       <c r="G12" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H12" s="2" t="n">
         <v>32250</v>
       </c>
       <c r="I12" s="2" t="n">
         <v>25440</v>
       </c>
       <c r="J12" s="3" t="n">
         <v>44498</v>
@@ -510,51 +510,51 @@
       <c r="J16" s="3" t="n">
         <v>44098</v>
       </c>
       <c r="K16" s="3" t="n">
         <v>44878</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="17">
       <c r="A17" s="1" t="inlineStr">
         <is>
           <t>RON</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C17" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Flood Control and Protection</t>
         </is>
       </c>
       <c r="D17" s="1" t="inlineStr">
         <is>
-          <t>Constr of Flood/ Diversion Channel for Community / Construction of Flood/ Diversion Channel for Community</t>
+          <t>Constr of Flood/ Diversion Channel for Community / Construction of Flood or Diversion Channel for Community</t>
         </is>
       </c>
       <c r="E17" s="1" t="inlineStr">
         <is>
           <t>Works for Flood Control and Protection</t>
         </is>
       </c>
       <c r="F17" s="1" t="inlineStr">
         <is>
           <t>1702005019/FP/22012034630932 — Kachcha Nala Nirman Mean Road se Kadere ki khadiya ki or nandan</t>
         </is>
       </c>
       <c r="G17" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H17" s="2" t="n">
         <v>49720.14</v>
       </c>
       <c r="I17" s="2" t="n">
         <v>4896</v>
       </c>
       <c r="J17" s="3" t="n">
         <v>44931</v>
@@ -1464,192 +1464,192 @@
         <v>0</v>
       </c>
       <c r="J36" s="3" t="n">
         <v>45318</v>
       </c>
       <c r="K36" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="37">
       <c r="A37" s="1" t="inlineStr">
         <is>
           <t>RON</t>
         </is>
       </c>
       <c r="B37" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C37" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D37" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E37" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F37" s="1" t="inlineStr">
         <is>
           <t>1702005019/IF/22012035530330 — Khet Talab Ray Singh /Rampal Singh Nandana</t>
         </is>
       </c>
       <c r="G37" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H37" s="2" t="n">
         <v>147620.89</v>
       </c>
       <c r="I37" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J37" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K37" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="38">
       <c r="A38" s="1" t="inlineStr">
         <is>
           <t>RON</t>
         </is>
       </c>
       <c r="B38" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C38" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D38" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E38" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F38" s="1" t="inlineStr">
         <is>
           <t>1702005019/IF/22012035530344 — Khet Talab Omprakash /Chhakkilal  Nandana</t>
         </is>
       </c>
       <c r="G38" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H38" s="2" t="n">
         <v>147621.16</v>
       </c>
       <c r="I38" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J38" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K38" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="39">
       <c r="A39" s="1" t="inlineStr">
         <is>
           <t>RON</t>
         </is>
       </c>
       <c r="B39" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C39" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D39" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E39" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F39" s="1" t="inlineStr">
         <is>
           <t>1702005019/IF/22012035530351 — Khet Talab Balvir / Chhakkilal  Nandana</t>
         </is>
       </c>
       <c r="G39" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H39" s="2" t="n">
         <v>147621.16</v>
       </c>
       <c r="I39" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J39" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K39" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="40">
       <c r="A40" s="1" t="inlineStr">
         <is>
           <t>RON</t>
         </is>
       </c>
       <c r="B40" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C40" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D40" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E40" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F40" s="1" t="inlineStr">
         <is>
           <t>1702005019/IF/22012035552529 — Khet Talab Chhakkilal / Pancham  Nandana</t>
         </is>
       </c>
       <c r="G40" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H40" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I40" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J40" s="3" t="n">
         <v>45761</v>
@@ -1699,51 +1699,51 @@
         <v>0</v>
       </c>
       <c r="J41" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K41" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="42">
       <c r="A42" s="1" t="inlineStr">
         <is>
           <t>RON</t>
         </is>
       </c>
       <c r="B42" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C42" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D42" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E42" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F42" s="1" t="inlineStr">
         <is>
           <t>1702005019/IF/22012035552578 — Khet Talab Ramnarayan / Manpal  Nandana</t>
         </is>
       </c>
       <c r="G42" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H42" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I42" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J42" s="3" t="n">
         <v>45761</v>
@@ -1793,51 +1793,51 @@
         <v>0</v>
       </c>
       <c r="J43" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K43" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="44">
       <c r="A44" s="1" t="inlineStr">
         <is>
           <t>RON</t>
         </is>
       </c>
       <c r="B44" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C44" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D44" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E44" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F44" s="1" t="inlineStr">
         <is>
           <t>1702005019/IF/22012035552616 — Khet Talab Nirman Sattole / Pancham  Nandana</t>
         </is>
       </c>
       <c r="G44" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H44" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I44" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J44" s="3" t="n">
         <v>45761</v>
@@ -2557,261 +2557,261 @@
       <c r="J59" s="3" t="n">
         <v>42778</v>
       </c>
       <c r="K59" s="3" t="n">
         <v>43414</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="60">
       <c r="A60" s="1" t="inlineStr">
         <is>
           <t>RON</t>
         </is>
       </c>
       <c r="B60" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C60" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D60" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E60" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F60" s="1" t="inlineStr">
         <is>
           <t>1702005019/IF/IAY/5570546 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP105561066</t>
         </is>
       </c>
       <c r="G60" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H60" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I60" s="2" t="n">
-        <v>12267</v>
+        <v>16467</v>
       </c>
       <c r="J60" s="3" t="n">
         <v>45813</v>
       </c>
       <c r="K60" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="61">
       <c r="A61" s="1" t="inlineStr">
         <is>
           <t>RON</t>
         </is>
       </c>
       <c r="B61" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C61" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D61" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E61" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F61" s="1" t="inlineStr">
         <is>
           <t>1702005019/IF/IAY/5570975 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP105565058</t>
         </is>
       </c>
       <c r="G61" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H61" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I61" s="2" t="n">
-        <v>15660</v>
+        <v>19860</v>
       </c>
       <c r="J61" s="3" t="n">
         <v>45813</v>
       </c>
       <c r="K61" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="62">
       <c r="A62" s="1" t="inlineStr">
         <is>
           <t>RON</t>
         </is>
       </c>
       <c r="B62" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C62" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D62" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E62" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F62" s="1" t="inlineStr">
         <is>
           <t>1702005019/IF/IAY/5570976 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP105565759</t>
         </is>
       </c>
       <c r="G62" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H62" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I62" s="2" t="n">
-        <v>12528</v>
+        <v>16728</v>
       </c>
       <c r="J62" s="3" t="n">
         <v>45813</v>
       </c>
       <c r="K62" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="63">
       <c r="A63" s="1" t="inlineStr">
         <is>
           <t>RON</t>
         </is>
       </c>
       <c r="B63" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C63" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D63" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E63" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F63" s="1" t="inlineStr">
         <is>
           <t>1702005019/IF/IAY/5571520 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP105558894</t>
         </is>
       </c>
       <c r="G63" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H63" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I63" s="2" t="n">
-        <v>12528</v>
+        <v>16728</v>
       </c>
       <c r="J63" s="3" t="n">
         <v>45813</v>
       </c>
       <c r="K63" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="64">
       <c r="A64" s="1" t="inlineStr">
         <is>
           <t>RON</t>
         </is>
       </c>
       <c r="B64" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C64" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D64" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E64" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F64" s="1" t="inlineStr">
         <is>
           <t>1702005019/IF/IAY/5571608 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP102642040</t>
         </is>
       </c>
       <c r="G64" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H64" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I64" s="2" t="n">
-        <v>7830</v>
+        <v>13830</v>
       </c>
       <c r="J64" s="3" t="n">
         <v>45813</v>
       </c>
       <c r="K64" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="65">
       <c r="A65" s="1" t="inlineStr">
         <is>
           <t>RON</t>
         </is>
       </c>
       <c r="B65" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C65" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D65" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
@@ -2841,803 +2841,803 @@
       <c r="J65" s="3" t="n">
         <v>45777</v>
       </c>
       <c r="K65" s="3" t="n">
         <v>46187</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="66">
       <c r="A66" s="1" t="inlineStr">
         <is>
           <t>RON</t>
         </is>
       </c>
       <c r="B66" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C66" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D66" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E66" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F66" s="1" t="inlineStr">
         <is>
           <t>1702005019/IF/IAY/5571733 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP105571288</t>
         </is>
       </c>
       <c r="G66" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H66" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I66" s="2" t="n">
-        <v>15660</v>
+        <v>19860</v>
       </c>
       <c r="J66" s="3" t="n">
         <v>45813</v>
       </c>
       <c r="K66" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="67">
       <c r="A67" s="1" t="inlineStr">
         <is>
           <t>RON</t>
         </is>
       </c>
       <c r="B67" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C67" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D67" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E67" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F67" s="1" t="inlineStr">
         <is>
           <t>1702005019/IF/IAY/5571734 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP105564217</t>
         </is>
       </c>
       <c r="G67" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H67" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I67" s="2" t="n">
-        <v>12528</v>
+        <v>16728</v>
       </c>
       <c r="J67" s="3" t="n">
         <v>45813</v>
       </c>
       <c r="K67" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="68">
       <c r="A68" s="1" t="inlineStr">
         <is>
           <t>RON</t>
         </is>
       </c>
       <c r="B68" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C68" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D68" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E68" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F68" s="1" t="inlineStr">
         <is>
           <t>1702005019/IF/IAY/5572213 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP100790086</t>
         </is>
       </c>
       <c r="G68" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H68" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I68" s="2" t="n">
         <v>4959</v>
       </c>
       <c r="J68" s="3" t="n">
         <v>46011</v>
       </c>
       <c r="K68" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="69">
       <c r="A69" s="1" t="inlineStr">
         <is>
           <t>RON</t>
         </is>
       </c>
       <c r="B69" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C69" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D69" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E69" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F69" s="1" t="inlineStr">
         <is>
           <t>1702005019/IF/IAY/5572474 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP105561877</t>
         </is>
       </c>
       <c r="G69" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H69" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I69" s="2" t="n">
         <v>12528</v>
       </c>
       <c r="J69" s="3" t="n">
         <v>45813</v>
       </c>
       <c r="K69" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="70">
       <c r="A70" s="1" t="inlineStr">
         <is>
           <t>RON</t>
         </is>
       </c>
       <c r="B70" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C70" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D70" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E70" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F70" s="1" t="inlineStr">
         <is>
           <t>1702005019/IF/IAY/5706812 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP105559712</t>
         </is>
       </c>
       <c r="G70" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H70" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I70" s="2" t="n">
-        <v>12528</v>
+        <v>18528</v>
       </c>
       <c r="J70" s="3" t="n">
         <v>45912</v>
       </c>
       <c r="K70" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="71">
       <c r="A71" s="1" t="inlineStr">
         <is>
           <t>RON</t>
         </is>
       </c>
       <c r="B71" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C71" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D71" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E71" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F71" s="1" t="inlineStr">
         <is>
           <t>1702005019/IF/IAY/5707103 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP105570970</t>
         </is>
       </c>
       <c r="G71" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H71" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I71" s="2" t="n">
-        <v>10962</v>
+        <v>18762</v>
       </c>
       <c r="J71" s="3" t="n">
         <v>45924</v>
       </c>
       <c r="K71" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="72">
       <c r="A72" s="1" t="inlineStr">
         <is>
           <t>RON</t>
         </is>
       </c>
       <c r="B72" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C72" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D72" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E72" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F72" s="1" t="inlineStr">
         <is>
           <t>1702005019/IF/IAY/5707564 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP105569769</t>
         </is>
       </c>
       <c r="G72" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H72" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I72" s="2" t="n">
-        <v>12528</v>
+        <v>20328</v>
       </c>
       <c r="J72" s="3" t="n">
         <v>45912</v>
       </c>
       <c r="K72" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="73">
       <c r="A73" s="1" t="inlineStr">
         <is>
           <t>RON</t>
         </is>
       </c>
       <c r="B73" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C73" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D73" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E73" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F73" s="1" t="inlineStr">
         <is>
           <t>1702005019/IF/IAY/5707848 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP113631141</t>
         </is>
       </c>
       <c r="G73" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H73" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I73" s="2" t="n">
-        <v>12528</v>
+        <v>20328</v>
       </c>
       <c r="J73" s="3" t="n">
         <v>45912</v>
       </c>
       <c r="K73" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="74">
       <c r="A74" s="1" t="inlineStr">
         <is>
           <t>RON</t>
         </is>
       </c>
       <c r="B74" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C74" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D74" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E74" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F74" s="1" t="inlineStr">
         <is>
           <t>1702005019/IF/IAY/5708079 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP105566264</t>
         </is>
       </c>
       <c r="G74" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H74" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I74" s="2" t="n">
-        <v>6264</v>
+        <v>14064</v>
       </c>
       <c r="J74" s="3" t="n">
         <v>45912</v>
       </c>
       <c r="K74" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="75">
       <c r="A75" s="1" t="inlineStr">
         <is>
           <t>RON</t>
         </is>
       </c>
       <c r="B75" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C75" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D75" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E75" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F75" s="1" t="inlineStr">
         <is>
           <t>1702005019/IF/IAY/5708255 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP102654672</t>
         </is>
       </c>
       <c r="G75" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H75" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I75" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J75" s="3" t="n">
         <v>45741</v>
       </c>
       <c r="K75" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="76">
       <c r="A76" s="1" t="inlineStr">
         <is>
           <t>RON</t>
         </is>
       </c>
       <c r="B76" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C76" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D76" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E76" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F76" s="1" t="inlineStr">
         <is>
           <t>1702005019/IF/IAY/5932288 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP151347795</t>
         </is>
       </c>
       <c r="G76" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H76" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I76" s="2" t="n">
-        <v>1566</v>
+        <v>9366</v>
       </c>
       <c r="J76" s="3" t="n">
         <v>46168</v>
       </c>
       <c r="K76" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="77">
       <c r="A77" s="1" t="inlineStr">
         <is>
           <t>RON</t>
         </is>
       </c>
       <c r="B77" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C77" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D77" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E77" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F77" s="1" t="inlineStr">
         <is>
           <t>1702005019/IF/IAY/5933523 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP113631090</t>
         </is>
       </c>
       <c r="G77" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H77" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I77" s="2" t="n">
         <v>1566</v>
       </c>
       <c r="J77" s="3" t="n">
         <v>46168</v>
       </c>
       <c r="K77" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="78">
       <c r="A78" s="1" t="inlineStr">
         <is>
           <t>RON</t>
         </is>
       </c>
       <c r="B78" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C78" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D78" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E78" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F78" s="1" t="inlineStr">
         <is>
           <t>1702005019/IF/IAY/6051964 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP102640490</t>
         </is>
       </c>
       <c r="G78" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H78" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I78" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J78" s="3" t="n">
         <v>46063</v>
       </c>
       <c r="K78" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="79">
       <c r="A79" s="1" t="inlineStr">
         <is>
           <t>RON</t>
         </is>
       </c>
       <c r="B79" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C79" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D79" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E79" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F79" s="1" t="inlineStr">
         <is>
           <t>1702005019/IF/IAY/6055819 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP151358534</t>
         </is>
       </c>
       <c r="G79" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H79" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I79" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J79" s="3" t="n">
         <v>46063</v>
       </c>
       <c r="K79" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="80">
       <c r="A80" s="1" t="inlineStr">
         <is>
           <t>RON</t>
         </is>
       </c>
       <c r="B80" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C80" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D80" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E80" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F80" s="1" t="inlineStr">
         <is>
           <t>1702005019/IF/IAY/6056041 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP105571964</t>
         </is>
       </c>
       <c r="G80" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H80" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I80" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J80" s="3" t="n">
         <v>46063</v>
       </c>
       <c r="K80" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="81">
       <c r="A81" s="1" t="inlineStr">
         <is>
           <t>RON</t>
         </is>
       </c>
       <c r="B81" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C81" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D81" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E81" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F81" s="1" t="inlineStr">
         <is>
           <t>1702005019/IF/IAY/6056662 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP151343134</t>
         </is>
       </c>
       <c r="G81" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H81" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I81" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J81" s="3" t="n">
         <v>46063</v>
       </c>
       <c r="K81" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="82">
       <c r="A82" s="1" t="inlineStr">
         <is>
           <t>RON</t>
         </is>
       </c>
       <c r="B82" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C82" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D82" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E82" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F82" s="1" t="inlineStr">
         <is>
           <t>1702005019/IF/IAY/6058418 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP151354031</t>
         </is>
       </c>
       <c r="G82" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H82" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I82" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J82" s="3" t="n">
         <v>46063</v>
@@ -9801,51 +9801,51 @@
       <c r="J211" s="3" t="n">
         <v>44084</v>
       </c>
       <c r="K211" s="3" t="n">
         <v>44878</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="212">
       <c r="A212" s="1" t="inlineStr">
         <is>
           <t>RON</t>
         </is>
       </c>
       <c r="B212" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C212" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D212" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E212" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F212" s="1" t="inlineStr">
         <is>
           <t>1702005019/RC/22012034576915 — cc road men road se mata ki or  nadana</t>
         </is>
       </c>
       <c r="G212" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H212" s="2" t="n">
         <v>69000</v>
       </c>
       <c r="I212" s="2" t="n">
         <v>28848</v>
       </c>
       <c r="J212" s="3" t="n">
         <v>44623</v>
@@ -10659,51 +10659,51 @@
         <v>0</v>
       </c>
       <c r="J229" s="3" t="n">
         <v>45318</v>
       </c>
       <c r="K229" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="230">
       <c r="A230" s="1" t="inlineStr">
         <is>
           <t>RON</t>
         </is>
       </c>
       <c r="B230" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C230" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D230" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand filter for openwell recharge for Community</t>
+          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand-Filled Groundwater Recharge in Dug Well for Community</t>
         </is>
       </c>
       <c r="E230" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F230" s="1" t="inlineStr">
         <is>
           <t>1702005019/WC/22012035302028 — Krishan singh ke Darwaje ke samne nadna</t>
         </is>
       </c>
       <c r="G230" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H230" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I230" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J230" s="3" t="n">
         <v>45761</v>